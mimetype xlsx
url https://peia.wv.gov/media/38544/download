--- v0 (2026-04-25)
+++ v1 (2026-06-14)
@@ -1,1841 +1,12394 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-[...14 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
+  <Override ContentType="application/binary" PartName="/xl/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...10 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <workbookPr/>
   <sheets>
-    <sheet name="PEIA Plan Codes" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
+    <sheet state="visible" name="PEIA Plan Codes" sheetId="1" r:id="rId4"/>
+    <sheet state="visible" name="Sheet2" sheetId="2" r:id="rId5"/>
+    <sheet state="visible" name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="145621" iterate="1" iterateCount="1" iterateDelta="0"/>
+  <definedNames/>
+  <calcPr/>
+  <extLst>
+    <ext uri="GoogleSheetsCustomDataVersion2">
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="bv+d5OCLy0b+MmVKcghEx3TcSIyl57DlsnHoygCJt0A="/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="103">
   <si>
-    <t>Health Plan A</t>
+    <t>PEIA PLAN</t>
   </si>
   <si>
-    <t>Employee Only</t>
+    <t>EMPLOYEE</t>
   </si>
   <si>
-    <t>Employee + Child</t>
+    <t>EMPLOYER</t>
   </si>
   <si>
-    <t>Family</t>
+    <t>DEDUCTION TYPE</t>
   </si>
   <si>
-    <t>Health Plan B</t>
+    <t>DEDUCTION PLAN</t>
+  </si>
+  <si>
+    <t>TYPE CODE</t>
+  </si>
+  <si>
+    <t>PLAN CODE</t>
+  </si>
+  <si>
+    <t>RHBT CODES</t>
   </si>
   <si>
     <t>PPB Plan A</t>
   </si>
   <si>
-    <t>PPB Plan B</t>
-[...8 lines deleted...]
-    <t>PEIA PLAN</t>
+    <t>Employee Only</t>
   </si>
   <si>
     <t>PEIAA</t>
   </si>
   <si>
     <t>380EE</t>
   </si>
   <si>
+    <t>PEIAR</t>
+  </si>
+  <si>
+    <t>930EE</t>
+  </si>
+  <si>
+    <t>TYPE</t>
+  </si>
+  <si>
+    <t>PLAN</t>
+  </si>
+  <si>
+    <t>Employee + Child</t>
+  </si>
+  <si>
     <t>380EC</t>
   </si>
   <si>
+    <t>930EC</t>
+  </si>
+  <si>
+    <t>PEIAB</t>
+  </si>
+  <si>
+    <t>932ER</t>
+  </si>
+  <si>
+    <t>Family</t>
+  </si>
+  <si>
     <t>380FM</t>
+  </si>
+  <si>
+    <t>930FM</t>
+  </si>
+  <si>
+    <t>Employee + Spouse</t>
+  </si>
+  <si>
+    <t>380SP</t>
+  </si>
+  <si>
+    <t>930SP</t>
+  </si>
+  <si>
+    <t>Spousal Surcharge</t>
+  </si>
+  <si>
+    <t>380AS</t>
+  </si>
+  <si>
+    <t>930AS</t>
+  </si>
+  <si>
+    <t>PPB Plan B</t>
   </si>
   <si>
     <t>380BE</t>
   </si>
   <si>
     <t>930BE</t>
   </si>
   <si>
-    <t>930EE</t>
-[...31 lines deleted...]
-  <si>
     <t>380BC</t>
   </si>
   <si>
     <t>930BC</t>
   </si>
   <si>
+    <t>380BM</t>
+  </si>
+  <si>
+    <t>930BM</t>
+  </si>
+  <si>
     <t>380BP</t>
+  </si>
+  <si>
+    <t>930BP</t>
+  </si>
+  <si>
+    <t>380BS</t>
+  </si>
+  <si>
+    <t>930BS</t>
+  </si>
+  <si>
+    <t>PPB Plan C</t>
+  </si>
+  <si>
+    <t>380CE</t>
+  </si>
+  <si>
+    <t>930CE</t>
+  </si>
+  <si>
+    <t>380CC</t>
+  </si>
+  <si>
+    <t>930CC</t>
   </si>
   <si>
     <t>380CM</t>
   </si>
   <si>
     <t>930CM</t>
   </si>
   <si>
-    <t>380CE</t>
+    <t>380CP</t>
   </si>
   <si>
-    <t>930CE</t>
+    <t>930CP</t>
   </si>
   <si>
-    <t>932ER</t>
+    <t>380CS</t>
   </si>
   <si>
-    <t>RHBT CODES</t>
+    <t>930CS</t>
+  </si>
+  <si>
+    <t>PPB Plan D</t>
+  </si>
+  <si>
+    <t>380DE</t>
   </si>
   <si>
     <t>930DE</t>
+  </si>
+  <si>
+    <t>380DC</t>
+  </si>
+  <si>
+    <t>930DC</t>
   </si>
   <si>
     <t>380DM</t>
   </si>
   <si>
     <t>930DM</t>
   </si>
   <si>
-    <t>Employee + Spouse</t>
+    <t>380DP</t>
   </si>
   <si>
-    <t>380DC</t>
+    <t>930DP</t>
   </si>
   <si>
-    <t>380DE</t>
+    <t>380DS</t>
   </si>
   <si>
-    <t>380CC</t>
+    <t>930DS</t>
   </si>
   <si>
-    <t>380SP</t>
+    <t>Health Plan A</t>
   </si>
   <si>
-    <t>930SP</t>
+    <t>380HE</t>
   </si>
   <si>
-    <t>930CC</t>
-[...5 lines deleted...]
-    <t>930CP</t>
+    <t>930HE</t>
   </si>
   <si>
     <t>380HC</t>
   </si>
   <si>
+    <t>930HC</t>
+  </si>
+  <si>
     <t>380HM</t>
   </si>
   <si>
-    <t>380HE</t>
+    <t>930HM</t>
+  </si>
+  <si>
+    <t>380HP</t>
+  </si>
+  <si>
+    <t>930HP</t>
+  </si>
+  <si>
+    <t>380HS</t>
+  </si>
+  <si>
+    <t>930HS</t>
+  </si>
+  <si>
+    <t>Health Plan B</t>
+  </si>
+  <si>
+    <t>380IE</t>
+  </si>
+  <si>
+    <t>930IE</t>
+  </si>
+  <si>
+    <t>380IC</t>
+  </si>
+  <si>
+    <t>930IC</t>
   </si>
   <si>
     <t>380IM</t>
+  </si>
+  <si>
+    <t>930IM</t>
+  </si>
+  <si>
+    <t>380IP</t>
+  </si>
+  <si>
+    <t>930IP</t>
+  </si>
+  <si>
+    <t>380IS</t>
+  </si>
+  <si>
+    <t>930IS</t>
+  </si>
+  <si>
+    <t>Health Plan C</t>
+  </si>
+  <si>
+    <t>380JE</t>
+  </si>
+  <si>
+    <t>930JE</t>
+  </si>
+  <si>
+    <t>380JC</t>
+  </si>
+  <si>
+    <t>930JC</t>
+  </si>
+  <si>
+    <t>380JM</t>
+  </si>
+  <si>
+    <t>930JM</t>
+  </si>
+  <si>
+    <t>380JP</t>
+  </si>
+  <si>
+    <t>930JP</t>
+  </si>
+  <si>
+    <t>380JS</t>
+  </si>
+  <si>
+    <t>930JS</t>
   </si>
   <si>
     <t>MOUNTAINEER FLEXIBLE DEDUCTIONS</t>
   </si>
   <si>
     <t>DENTAL/VISION</t>
   </si>
   <si>
     <t>MTLFX</t>
   </si>
   <si>
     <t>FSA ( HEALTH/DEPENDENT CARE )</t>
   </si>
   <si>
     <t>MTFDC</t>
   </si>
   <si>
     <t>LEGAL</t>
   </si>
   <si>
     <t>MFBLG</t>
   </si>
-  <si>
-[...19 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <fonts count="11">
     <font>
-      <sz val="11"/>
+      <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11.0"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.0"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11.0"/>
+      <color rgb="FF820000"/>
+      <name val="Calibri"/>
+    </font>
+    <font/>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11.0"/>
+      <color rgb="FF770000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11.0"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FFFF9900"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <color theme="1"/>
+      <sz val="11.0"/>
+      <color rgb="FFFF9900"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <color rgb="FF770000"/>
+      <sz val="11.0"/>
+      <color rgb="FF9900FF"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...9 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125"/>
+      <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFF2DBDB"/>
+        <bgColor rgb="FFF2DBDB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.59999389629810485"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFB6DDE8"/>
+        <bgColor rgb="FFB6DDE8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.59999389629810485"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFD6E3BC"/>
+        <bgColor rgb="FFD6E3BC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFD8D8D8"/>
+        <bgColor rgb="FFD8D8D8"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="13">
+    <border/>
+    <border>
+      <left/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <right/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+    </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
       <top style="thin">
-        <color auto="1"/>
+        <color rgb="FF000000"/>
       </top>
-      <bottom/>
-      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color auto="1"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...10 lines deleted...]
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
-[...17 lines deleted...]
-        <color auto="1"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color auto="1"/>
+        <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color auto="1"/>
+        <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color auto="1"/>
+        <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color auto="1"/>
+        <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="37">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="47">
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="3" fillId="4" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="4" fillId="4" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="6" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="7" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf borderId="6" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
+    </xf>
+    <xf borderId="7" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="5" fillId="2" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="3" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="7" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="5" fillId="2" fontId="9" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="5" fillId="3" fontId="9" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="3" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="6" fillId="4" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="7" fillId="4" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="8" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf borderId="8" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="9" fillId="2" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="9" fillId="3" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="9" fillId="4" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="4" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="3" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="5" fillId="2" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="3" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf borderId="9" fillId="5" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="5" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf borderId="5" fillId="5" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="7" fillId="5" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-[...29 lines deleted...]
-    </xf>
+    <xf borderId="6" fillId="5" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="10" fillId="5" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="11" fillId="5" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="12" fillId="5" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="0000FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" style="5"/>
-[...3 lines deleted...]
-    <col min="8" max="9" width="11.26953125" style="2" customWidth="1"/>
+    <col customWidth="1" min="1" max="1" width="9.14"/>
+    <col customWidth="1" min="2" max="3" width="11.29"/>
+    <col customWidth="1" min="4" max="5" width="12.86"/>
+    <col customWidth="1" min="6" max="9" width="11.29"/>
+    <col customWidth="1" min="10" max="26" width="8.71"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="B1" s="34" t="s">
+    <row r="1" ht="14.25" customHeight="1">
+      <c r="A1" s="1"/>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="4"/>
+      <c r="F1" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" s="4"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="7"/>
+    </row>
+    <row r="2" ht="30.0" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="D2" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="H2" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="I2" s="11"/>
+    </row>
+    <row r="3" ht="14.25" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="11"/>
+    </row>
+    <row r="4" ht="14.25" customHeight="1">
+      <c r="A4" s="1"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="11"/>
+    </row>
+    <row r="5" ht="14.25" customHeight="1">
+      <c r="A5" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" ht="14.25" customHeight="1">
+      <c r="A6" s="1"/>
+      <c r="B6" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="34"/>
-      <c r="D1" s="36" t="s">
+      <c r="D6" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" ht="14.25" customHeight="1">
+      <c r="A7" s="1"/>
+      <c r="B7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="E1" s="36"/>
-      <c r="F1" s="35" t="s">
+      <c r="I7" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="G1" s="35"/>
-[...6 lines deleted...]
-      <c r="D2" s="32" t="s">
+    </row>
+    <row r="8" ht="14.25" customHeight="1">
+      <c r="A8" s="1"/>
+      <c r="B8" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" s="18"/>
+      <c r="I8" s="19"/>
+    </row>
+    <row r="9" ht="14.25" customHeight="1">
+      <c r="A9" s="1"/>
+      <c r="B9" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="E2" s="32" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="33" t="s">
+      <c r="D9" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" s="18"/>
+      <c r="I9" s="19"/>
+    </row>
+    <row r="10" ht="14.25" customHeight="1">
+      <c r="A10" s="1"/>
+      <c r="B10" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="21"/>
+      <c r="D10" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="26"/>
+      <c r="I10" s="27"/>
+    </row>
+    <row r="11" ht="14.25" customHeight="1">
+      <c r="A11" s="28"/>
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+    </row>
+    <row r="12" ht="14.25" customHeight="1">
+      <c r="A12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+    </row>
+    <row r="13" ht="14.25" customHeight="1">
+      <c r="A13" s="1"/>
+      <c r="B13" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="H13" s="33"/>
+      <c r="I13" s="33"/>
+    </row>
+    <row r="14" ht="14.25" customHeight="1">
+      <c r="A14" s="1"/>
+      <c r="B14" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+    </row>
+    <row r="15" ht="14.25" customHeight="1">
+      <c r="A15" s="1"/>
+      <c r="B15" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="G2" s="33" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="30" t="s">
+      <c r="D15" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="I2" s="31"/>
-[...27 lines deleted...]
-      <c r="H5" s="28" t="s">
+      <c r="F15" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+    </row>
+    <row r="16" ht="14.25" customHeight="1">
+      <c r="A16" s="1"/>
+      <c r="B16" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="I5" s="29" t="s">
-[...7 lines deleted...]
-      <c r="D6" s="1" t="s">
+      <c r="D16" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G6" s="3" t="s">
+      <c r="E16" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+    </row>
+    <row r="17" ht="14.25" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="21"/>
+      <c r="D17" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" s="33"/>
+      <c r="I17" s="33"/>
+    </row>
+    <row r="18" ht="14.25" customHeight="1">
+      <c r="A18" s="28"/>
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="32"/>
+    </row>
+    <row r="19" ht="14.25" customHeight="1">
+      <c r="A19" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="33"/>
+    </row>
+    <row r="20" ht="14.25" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="F20" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="H20" s="33"/>
+      <c r="I20" s="33"/>
+    </row>
+    <row r="21" ht="14.25" customHeight="1">
+      <c r="A21" s="1"/>
+      <c r="B21" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="D21" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="F21" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+    </row>
+    <row r="22" ht="14.25" customHeight="1">
+      <c r="A22" s="1"/>
+      <c r="B22" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F22" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+    </row>
+    <row r="23" ht="14.25" customHeight="1">
+      <c r="A23" s="1"/>
+      <c r="B23" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="F23" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+    </row>
+    <row r="24" ht="14.25" customHeight="1">
+      <c r="A24" s="1"/>
+      <c r="B24" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="21"/>
+      <c r="D24" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+    </row>
+    <row r="25" ht="14.25" customHeight="1">
+      <c r="A25" s="28"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="30"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="32"/>
+    </row>
+    <row r="26" ht="14.25" customHeight="1">
+      <c r="A26" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+    </row>
+    <row r="27" ht="14.25" customHeight="1">
+      <c r="A27" s="1"/>
+      <c r="B27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F27" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="H27" s="33"/>
+      <c r="I27" s="33"/>
+    </row>
+    <row r="28" ht="14.25" customHeight="1">
+      <c r="A28" s="1"/>
+      <c r="B28" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="F28" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+    </row>
+    <row r="29" ht="14.25" customHeight="1">
+      <c r="A29" s="1"/>
+      <c r="B29" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F29" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+    </row>
+    <row r="30" ht="14.25" customHeight="1">
+      <c r="A30" s="1"/>
+      <c r="B30" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D30" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="H30" s="33"/>
+      <c r="I30" s="33"/>
+    </row>
+    <row r="31" ht="14.25" customHeight="1">
+      <c r="A31" s="1"/>
+      <c r="B31" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="21"/>
+      <c r="D31" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="H31" s="33"/>
+      <c r="I31" s="33"/>
+    </row>
+    <row r="32" ht="14.25" customHeight="1">
+      <c r="A32" s="28"/>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="30"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="32"/>
+      <c r="I32" s="32"/>
+    </row>
+    <row r="33" ht="14.25" customHeight="1">
+      <c r="A33" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="17"/>
+      <c r="G33" s="17"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="33"/>
+    </row>
+    <row r="34" ht="14.25" customHeight="1">
+      <c r="A34" s="1"/>
+      <c r="B34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="I6" s="29" t="s">
+      <c r="F34" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="25" t="s">
         <v>65</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D7" s="1" t="s">
+      <c r="H34" s="33"/>
+      <c r="I34" s="33"/>
+    </row>
+    <row r="35" ht="14.25" customHeight="1">
+      <c r="A35" s="1"/>
+      <c r="B35" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="E35" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="F35" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="3" t="s">
-[...16 lines deleted...]
-      <c r="D8" s="1" t="s">
+      <c r="G35" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="H35" s="33"/>
+      <c r="I35" s="33"/>
+    </row>
+    <row r="36" ht="14.25" customHeight="1">
+      <c r="A36" s="1"/>
+      <c r="B36" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...15 lines deleted...]
-      <c r="D9" s="1" t="s">
+      <c r="E36" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="F36" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="H36" s="33"/>
+      <c r="I36" s="33"/>
+    </row>
+    <row r="37" ht="14.25" customHeight="1">
+      <c r="A37" s="1"/>
+      <c r="B37" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...35 lines deleted...]
-      <c r="D13" s="1" t="s">
+      <c r="E37" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="F37" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="H37" s="33"/>
+      <c r="I37" s="33"/>
+    </row>
+    <row r="38" ht="14.25" customHeight="1">
+      <c r="A38" s="1"/>
+      <c r="B38" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="21"/>
+      <c r="D38" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...13 lines deleted...]
-      <c r="D14" s="1" t="s">
+      <c r="E38" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="H38" s="33"/>
+      <c r="I38" s="33"/>
+    </row>
+    <row r="39" ht="14.25" customHeight="1">
+      <c r="A39" s="28"/>
+      <c r="B39" s="29"/>
+      <c r="C39" s="29"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="32"/>
+    </row>
+    <row r="40" ht="14.25" customHeight="1">
+      <c r="A40" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="17"/>
+      <c r="G40" s="17"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="33"/>
+    </row>
+    <row r="41" ht="14.25" customHeight="1">
+      <c r="A41" s="1"/>
+      <c r="B41" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="E14" s="1" t="s">
+      <c r="E41" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="F41" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="H41" s="33"/>
+      <c r="I41" s="33"/>
+    </row>
+    <row r="42" ht="14.25" customHeight="1">
+      <c r="A42" s="1"/>
+      <c r="B42" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="35" t="s">
+        <v>77</v>
+      </c>
+      <c r="F42" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="H42" s="33"/>
+      <c r="I42" s="33"/>
+    </row>
+    <row r="43" ht="14.25" customHeight="1">
+      <c r="A43" s="1"/>
+      <c r="B43" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F43" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="H43" s="33"/>
+      <c r="I43" s="33"/>
+    </row>
+    <row r="44" ht="14.25" customHeight="1">
+      <c r="A44" s="1"/>
+      <c r="B44" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="F44" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="H44" s="33"/>
+      <c r="I44" s="33"/>
+    </row>
+    <row r="45" ht="14.25" customHeight="1">
+      <c r="A45" s="1"/>
+      <c r="B45" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="F14" s="3" t="s">
-[...10 lines deleted...]
-      <c r="D15" s="1" t="s">
+      <c r="C45" s="21"/>
+      <c r="D45" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="F15" s="3" t="s">
-[...10 lines deleted...]
-      <c r="D16" s="1" t="s">
+      <c r="E45" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H45" s="33"/>
+      <c r="I45" s="33"/>
+    </row>
+    <row r="46" ht="14.25" customHeight="1">
+      <c r="A46" s="28"/>
+      <c r="B46" s="29"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="30"/>
+      <c r="E46" s="30"/>
+      <c r="F46" s="31"/>
+      <c r="G46" s="31"/>
+      <c r="H46" s="32"/>
+      <c r="I46" s="32"/>
+    </row>
+    <row r="47" ht="14.25" customHeight="1">
+      <c r="A47" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="D47" s="16"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="17"/>
+      <c r="G47" s="17"/>
+      <c r="H47" s="33"/>
+      <c r="I47" s="33"/>
+    </row>
+    <row r="48" ht="14.25" customHeight="1">
+      <c r="A48" s="1"/>
+      <c r="B48" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D48" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="E16" s="1" t="s">
-[...29 lines deleted...]
-      <c r="D21" s="1" t="s">
+      <c r="E48" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="H48" s="33"/>
+      <c r="I48" s="33"/>
+    </row>
+    <row r="49" ht="14.25" customHeight="1">
+      <c r="A49" s="1"/>
+      <c r="B49" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="E21" s="1" t="s">
-[...13 lines deleted...]
-      <c r="D22" s="1" t="s">
+      <c r="E49" s="35" t="s">
+        <v>88</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="H49" s="33"/>
+      <c r="I49" s="33"/>
+    </row>
+    <row r="50" ht="14.25" customHeight="1">
+      <c r="A50" s="1"/>
+      <c r="B50" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="E22" s="1" t="s">
-[...13 lines deleted...]
-      <c r="D23" s="1" t="s">
+      <c r="E50" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="H50" s="33"/>
+      <c r="I50" s="33"/>
+    </row>
+    <row r="51" ht="14.25" customHeight="1">
+      <c r="A51" s="1"/>
+      <c r="B51" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D51" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="E23" s="1" t="s">
-[...13 lines deleted...]
-      <c r="D24" s="1" t="s">
+      <c r="E51" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="H51" s="33"/>
+      <c r="I51" s="33"/>
+    </row>
+    <row r="52" ht="14.25" customHeight="1">
+      <c r="A52" s="1"/>
+      <c r="B52" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C52" s="21"/>
+      <c r="D52" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="F24" s="3" t="s">
-[...426 lines deleted...]
-    <row r="80" customFormat="1" x14ac:dyDescent="0.35"/>
+      <c r="E52" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="H52" s="33"/>
+      <c r="I52" s="33"/>
+    </row>
+    <row r="53" ht="14.25" customHeight="1">
+      <c r="A53" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="37"/>
+      <c r="C53" s="37"/>
+      <c r="D53" s="37"/>
+      <c r="E53" s="37"/>
+      <c r="F53" s="37"/>
+      <c r="G53" s="37"/>
+      <c r="H53" s="37"/>
+      <c r="I53" s="38"/>
+    </row>
+    <row r="54" ht="14.25" customHeight="1">
+      <c r="A54" s="39"/>
+      <c r="B54" s="40"/>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="40"/>
+      <c r="F54" s="40"/>
+      <c r="G54" s="40"/>
+      <c r="H54" s="40"/>
+      <c r="I54" s="41"/>
+    </row>
+    <row r="55" ht="14.25" customHeight="1">
+      <c r="A55" s="39"/>
+      <c r="B55" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C55" s="40"/>
+      <c r="D55" s="40" t="s">
+        <v>98</v>
+      </c>
+      <c r="E55" s="40" t="s">
+        <v>98</v>
+      </c>
+      <c r="F55" s="40"/>
+      <c r="G55" s="40"/>
+      <c r="H55" s="40"/>
+      <c r="I55" s="41"/>
+    </row>
+    <row r="56" ht="15.0" customHeight="1">
+      <c r="A56" s="43" t="s">
+        <v>99</v>
+      </c>
+      <c r="B56" s="40"/>
+      <c r="C56" s="40"/>
+      <c r="D56" s="40" t="s">
+        <v>100</v>
+      </c>
+      <c r="E56" s="40" t="s">
+        <v>100</v>
+      </c>
+      <c r="F56" s="40"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="40"/>
+      <c r="I56" s="41"/>
+    </row>
+    <row r="57" ht="14.25" customHeight="1">
+      <c r="A57" s="43"/>
+      <c r="B57" s="40" t="s">
+        <v>101</v>
+      </c>
+      <c r="C57" s="40"/>
+      <c r="D57" s="40" t="s">
+        <v>102</v>
+      </c>
+      <c r="E57" s="40" t="s">
+        <v>102</v>
+      </c>
+      <c r="F57" s="40"/>
+      <c r="G57" s="40"/>
+      <c r="H57" s="40"/>
+      <c r="I57" s="41"/>
+    </row>
+    <row r="58" ht="14.25" customHeight="1">
+      <c r="A58" s="44"/>
+      <c r="B58" s="45"/>
+      <c r="C58" s="45"/>
+      <c r="D58" s="45"/>
+      <c r="E58" s="45"/>
+      <c r="F58" s="45"/>
+      <c r="G58" s="45"/>
+      <c r="H58" s="45"/>
+      <c r="I58" s="46"/>
+    </row>
+    <row r="59" ht="14.25" customHeight="1"/>
+    <row r="60" ht="14.25" customHeight="1"/>
+    <row r="61" ht="14.25" customHeight="1"/>
+    <row r="62" ht="14.25" customHeight="1"/>
+    <row r="63" ht="14.25" customHeight="1"/>
+    <row r="64" ht="14.25" customHeight="1"/>
+    <row r="65" ht="14.25" customHeight="1">
+      <c r="A65" s="1"/>
+      <c r="D65" s="16"/>
+      <c r="E65" s="16"/>
+      <c r="F65" s="17"/>
+      <c r="G65" s="17"/>
+      <c r="H65" s="33"/>
+      <c r="I65" s="33"/>
+    </row>
+    <row r="66" ht="14.25" customHeight="1">
+      <c r="A66" s="1"/>
+      <c r="D66" s="16"/>
+      <c r="E66" s="16"/>
+      <c r="F66" s="17"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="33"/>
+      <c r="I66" s="33"/>
+    </row>
+    <row r="67" ht="14.25" customHeight="1">
+      <c r="A67" s="1"/>
+      <c r="D67" s="16"/>
+      <c r="E67" s="16"/>
+      <c r="F67" s="17"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="33"/>
+      <c r="I67" s="33"/>
+    </row>
+    <row r="68" ht="14.25" customHeight="1">
+      <c r="A68" s="1"/>
+      <c r="D68" s="16"/>
+      <c r="E68" s="16"/>
+      <c r="F68" s="17"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="33"/>
+      <c r="I68" s="33"/>
+    </row>
+    <row r="69" ht="14.25" customHeight="1">
+      <c r="A69" s="1"/>
+      <c r="D69" s="16"/>
+      <c r="E69" s="16"/>
+      <c r="F69" s="17"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="33"/>
+      <c r="I69" s="33"/>
+    </row>
+    <row r="70" ht="14.25" customHeight="1">
+      <c r="A70" s="1"/>
+      <c r="D70" s="16"/>
+      <c r="E70" s="16"/>
+      <c r="F70" s="17"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="33"/>
+      <c r="I70" s="33"/>
+    </row>
+    <row r="71" ht="14.25" customHeight="1">
+      <c r="A71" s="1"/>
+      <c r="D71" s="16"/>
+      <c r="E71" s="16"/>
+      <c r="F71" s="17"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="33"/>
+      <c r="I71" s="33"/>
+    </row>
+    <row r="72" ht="14.25" customHeight="1">
+      <c r="A72" s="1"/>
+      <c r="D72" s="16"/>
+      <c r="E72" s="16"/>
+      <c r="F72" s="17"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="33"/>
+      <c r="I72" s="33"/>
+    </row>
+    <row r="73" ht="14.25" customHeight="1">
+      <c r="A73" s="1"/>
+      <c r="D73" s="16"/>
+      <c r="E73" s="16"/>
+      <c r="F73" s="17"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="33"/>
+      <c r="I73" s="33"/>
+    </row>
+    <row r="74" ht="14.25" customHeight="1">
+      <c r="A74" s="1"/>
+      <c r="D74" s="16"/>
+      <c r="E74" s="16"/>
+      <c r="F74" s="17"/>
+      <c r="G74" s="17"/>
+      <c r="H74" s="33"/>
+      <c r="I74" s="33"/>
+    </row>
+    <row r="75" ht="14.25" customHeight="1">
+      <c r="A75" s="1"/>
+      <c r="D75" s="16"/>
+      <c r="E75" s="16"/>
+      <c r="F75" s="17"/>
+      <c r="G75" s="17"/>
+      <c r="H75" s="33"/>
+      <c r="I75" s="33"/>
+    </row>
+    <row r="76" ht="14.25" customHeight="1">
+      <c r="A76" s="1"/>
+      <c r="D76" s="16"/>
+      <c r="E76" s="16"/>
+      <c r="F76" s="17"/>
+      <c r="G76" s="17"/>
+      <c r="H76" s="33"/>
+      <c r="I76" s="33"/>
+    </row>
+    <row r="77" ht="14.25" customHeight="1">
+      <c r="A77" s="1"/>
+      <c r="D77" s="16"/>
+      <c r="E77" s="16"/>
+      <c r="F77" s="17"/>
+      <c r="G77" s="17"/>
+      <c r="H77" s="33"/>
+      <c r="I77" s="33"/>
+    </row>
+    <row r="78" ht="14.25" customHeight="1">
+      <c r="A78" s="1"/>
+      <c r="D78" s="16"/>
+      <c r="E78" s="16"/>
+      <c r="F78" s="17"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="33"/>
+      <c r="I78" s="33"/>
+    </row>
+    <row r="79" ht="14.25" customHeight="1">
+      <c r="A79" s="1"/>
+      <c r="D79" s="16"/>
+      <c r="E79" s="16"/>
+      <c r="F79" s="17"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="33"/>
+      <c r="I79" s="33"/>
+    </row>
+    <row r="80" ht="14.25" customHeight="1">
+      <c r="A80" s="1"/>
+      <c r="D80" s="16"/>
+      <c r="E80" s="16"/>
+      <c r="F80" s="17"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="33"/>
+      <c r="I80" s="33"/>
+    </row>
+    <row r="81" ht="14.25" customHeight="1">
+      <c r="A81" s="1"/>
+      <c r="D81" s="16"/>
+      <c r="E81" s="16"/>
+      <c r="F81" s="17"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="33"/>
+      <c r="I81" s="33"/>
+    </row>
+    <row r="82" ht="14.25" customHeight="1">
+      <c r="A82" s="1"/>
+      <c r="D82" s="16"/>
+      <c r="E82" s="16"/>
+      <c r="F82" s="17"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="33"/>
+      <c r="I82" s="33"/>
+    </row>
+    <row r="83" ht="14.25" customHeight="1">
+      <c r="A83" s="1"/>
+      <c r="D83" s="16"/>
+      <c r="E83" s="16"/>
+      <c r="F83" s="17"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="33"/>
+      <c r="I83" s="33"/>
+    </row>
+    <row r="84" ht="14.25" customHeight="1">
+      <c r="A84" s="1"/>
+      <c r="D84" s="16"/>
+      <c r="E84" s="16"/>
+      <c r="F84" s="17"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="33"/>
+      <c r="I84" s="33"/>
+    </row>
+    <row r="85" ht="14.25" customHeight="1">
+      <c r="A85" s="1"/>
+      <c r="D85" s="16"/>
+      <c r="E85" s="16"/>
+      <c r="F85" s="17"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="33"/>
+      <c r="I85" s="33"/>
+    </row>
+    <row r="86" ht="14.25" customHeight="1">
+      <c r="A86" s="1"/>
+      <c r="D86" s="16"/>
+      <c r="E86" s="16"/>
+      <c r="F86" s="17"/>
+      <c r="G86" s="17"/>
+      <c r="H86" s="33"/>
+      <c r="I86" s="33"/>
+    </row>
+    <row r="87" ht="14.25" customHeight="1">
+      <c r="A87" s="1"/>
+      <c r="D87" s="16"/>
+      <c r="E87" s="16"/>
+      <c r="F87" s="17"/>
+      <c r="G87" s="17"/>
+      <c r="H87" s="33"/>
+      <c r="I87" s="33"/>
+    </row>
+    <row r="88" ht="14.25" customHeight="1">
+      <c r="A88" s="1"/>
+      <c r="D88" s="16"/>
+      <c r="E88" s="16"/>
+      <c r="F88" s="17"/>
+      <c r="G88" s="17"/>
+      <c r="H88" s="33"/>
+      <c r="I88" s="33"/>
+    </row>
+    <row r="89" ht="14.25" customHeight="1">
+      <c r="A89" s="1"/>
+      <c r="D89" s="16"/>
+      <c r="E89" s="16"/>
+      <c r="F89" s="17"/>
+      <c r="G89" s="17"/>
+      <c r="H89" s="33"/>
+      <c r="I89" s="33"/>
+    </row>
+    <row r="90" ht="14.25" customHeight="1">
+      <c r="A90" s="1"/>
+      <c r="D90" s="16"/>
+      <c r="E90" s="16"/>
+      <c r="F90" s="17"/>
+      <c r="G90" s="17"/>
+      <c r="H90" s="33"/>
+      <c r="I90" s="33"/>
+    </row>
+    <row r="91" ht="14.25" customHeight="1">
+      <c r="A91" s="1"/>
+      <c r="D91" s="16"/>
+      <c r="E91" s="16"/>
+      <c r="F91" s="17"/>
+      <c r="G91" s="17"/>
+      <c r="H91" s="33"/>
+      <c r="I91" s="33"/>
+    </row>
+    <row r="92" ht="14.25" customHeight="1">
+      <c r="A92" s="1"/>
+      <c r="D92" s="16"/>
+      <c r="E92" s="16"/>
+      <c r="F92" s="17"/>
+      <c r="G92" s="17"/>
+      <c r="H92" s="33"/>
+      <c r="I92" s="33"/>
+    </row>
+    <row r="93" ht="14.25" customHeight="1">
+      <c r="A93" s="1"/>
+      <c r="D93" s="16"/>
+      <c r="E93" s="16"/>
+      <c r="F93" s="17"/>
+      <c r="G93" s="17"/>
+      <c r="H93" s="33"/>
+      <c r="I93" s="33"/>
+    </row>
+    <row r="94" ht="14.25" customHeight="1">
+      <c r="A94" s="1"/>
+      <c r="D94" s="16"/>
+      <c r="E94" s="16"/>
+      <c r="F94" s="17"/>
+      <c r="G94" s="17"/>
+      <c r="H94" s="33"/>
+      <c r="I94" s="33"/>
+    </row>
+    <row r="95" ht="14.25" customHeight="1">
+      <c r="A95" s="1"/>
+      <c r="D95" s="16"/>
+      <c r="E95" s="16"/>
+      <c r="F95" s="17"/>
+      <c r="G95" s="17"/>
+      <c r="H95" s="33"/>
+      <c r="I95" s="33"/>
+    </row>
+    <row r="96" ht="14.25" customHeight="1">
+      <c r="A96" s="1"/>
+      <c r="D96" s="16"/>
+      <c r="E96" s="16"/>
+      <c r="F96" s="17"/>
+      <c r="G96" s="17"/>
+      <c r="H96" s="33"/>
+      <c r="I96" s="33"/>
+    </row>
+    <row r="97" ht="14.25" customHeight="1">
+      <c r="A97" s="1"/>
+      <c r="D97" s="16"/>
+      <c r="E97" s="16"/>
+      <c r="F97" s="17"/>
+      <c r="G97" s="17"/>
+      <c r="H97" s="33"/>
+      <c r="I97" s="33"/>
+    </row>
+    <row r="98" ht="14.25" customHeight="1">
+      <c r="A98" s="1"/>
+      <c r="D98" s="16"/>
+      <c r="E98" s="16"/>
+      <c r="F98" s="17"/>
+      <c r="G98" s="17"/>
+      <c r="H98" s="33"/>
+      <c r="I98" s="33"/>
+    </row>
+    <row r="99" ht="14.25" customHeight="1">
+      <c r="A99" s="1"/>
+      <c r="D99" s="16"/>
+      <c r="E99" s="16"/>
+      <c r="F99" s="17"/>
+      <c r="G99" s="17"/>
+      <c r="H99" s="33"/>
+      <c r="I99" s="33"/>
+    </row>
+    <row r="100" ht="14.25" customHeight="1">
+      <c r="A100" s="1"/>
+      <c r="D100" s="16"/>
+      <c r="E100" s="16"/>
+      <c r="F100" s="17"/>
+      <c r="G100" s="17"/>
+      <c r="H100" s="33"/>
+      <c r="I100" s="33"/>
+    </row>
+    <row r="101" ht="14.25" customHeight="1">
+      <c r="A101" s="1"/>
+      <c r="D101" s="16"/>
+      <c r="E101" s="16"/>
+      <c r="F101" s="17"/>
+      <c r="G101" s="17"/>
+      <c r="H101" s="33"/>
+      <c r="I101" s="33"/>
+    </row>
+    <row r="102" ht="14.25" customHeight="1">
+      <c r="A102" s="1"/>
+      <c r="D102" s="16"/>
+      <c r="E102" s="16"/>
+      <c r="F102" s="17"/>
+      <c r="G102" s="17"/>
+      <c r="H102" s="33"/>
+      <c r="I102" s="33"/>
+    </row>
+    <row r="103" ht="14.25" customHeight="1">
+      <c r="A103" s="1"/>
+      <c r="D103" s="16"/>
+      <c r="E103" s="16"/>
+      <c r="F103" s="17"/>
+      <c r="G103" s="17"/>
+      <c r="H103" s="33"/>
+      <c r="I103" s="33"/>
+    </row>
+    <row r="104" ht="14.25" customHeight="1">
+      <c r="A104" s="1"/>
+      <c r="D104" s="16"/>
+      <c r="E104" s="16"/>
+      <c r="F104" s="17"/>
+      <c r="G104" s="17"/>
+      <c r="H104" s="33"/>
+      <c r="I104" s="33"/>
+    </row>
+    <row r="105" ht="14.25" customHeight="1">
+      <c r="A105" s="1"/>
+      <c r="D105" s="16"/>
+      <c r="E105" s="16"/>
+      <c r="F105" s="17"/>
+      <c r="G105" s="17"/>
+      <c r="H105" s="33"/>
+      <c r="I105" s="33"/>
+    </row>
+    <row r="106" ht="14.25" customHeight="1">
+      <c r="A106" s="1"/>
+      <c r="D106" s="16"/>
+      <c r="E106" s="16"/>
+      <c r="F106" s="17"/>
+      <c r="G106" s="17"/>
+      <c r="H106" s="33"/>
+      <c r="I106" s="33"/>
+    </row>
+    <row r="107" ht="14.25" customHeight="1">
+      <c r="A107" s="1"/>
+      <c r="D107" s="16"/>
+      <c r="E107" s="16"/>
+      <c r="F107" s="17"/>
+      <c r="G107" s="17"/>
+      <c r="H107" s="33"/>
+      <c r="I107" s="33"/>
+    </row>
+    <row r="108" ht="14.25" customHeight="1">
+      <c r="A108" s="1"/>
+      <c r="D108" s="16"/>
+      <c r="E108" s="16"/>
+      <c r="F108" s="17"/>
+      <c r="G108" s="17"/>
+      <c r="H108" s="33"/>
+      <c r="I108" s="33"/>
+    </row>
+    <row r="109" ht="14.25" customHeight="1">
+      <c r="A109" s="1"/>
+      <c r="D109" s="16"/>
+      <c r="E109" s="16"/>
+      <c r="F109" s="17"/>
+      <c r="G109" s="17"/>
+      <c r="H109" s="33"/>
+      <c r="I109" s="33"/>
+    </row>
+    <row r="110" ht="14.25" customHeight="1">
+      <c r="A110" s="1"/>
+      <c r="D110" s="16"/>
+      <c r="E110" s="16"/>
+      <c r="F110" s="17"/>
+      <c r="G110" s="17"/>
+      <c r="H110" s="33"/>
+      <c r="I110" s="33"/>
+    </row>
+    <row r="111" ht="14.25" customHeight="1">
+      <c r="A111" s="1"/>
+      <c r="D111" s="16"/>
+      <c r="E111" s="16"/>
+      <c r="F111" s="17"/>
+      <c r="G111" s="17"/>
+      <c r="H111" s="33"/>
+      <c r="I111" s="33"/>
+    </row>
+    <row r="112" ht="14.25" customHeight="1">
+      <c r="A112" s="1"/>
+      <c r="D112" s="16"/>
+      <c r="E112" s="16"/>
+      <c r="F112" s="17"/>
+      <c r="G112" s="17"/>
+      <c r="H112" s="33"/>
+      <c r="I112" s="33"/>
+    </row>
+    <row r="113" ht="14.25" customHeight="1">
+      <c r="A113" s="1"/>
+      <c r="D113" s="16"/>
+      <c r="E113" s="16"/>
+      <c r="F113" s="17"/>
+      <c r="G113" s="17"/>
+      <c r="H113" s="33"/>
+      <c r="I113" s="33"/>
+    </row>
+    <row r="114" ht="14.25" customHeight="1">
+      <c r="A114" s="1"/>
+      <c r="D114" s="16"/>
+      <c r="E114" s="16"/>
+      <c r="F114" s="17"/>
+      <c r="G114" s="17"/>
+      <c r="H114" s="33"/>
+      <c r="I114" s="33"/>
+    </row>
+    <row r="115" ht="14.25" customHeight="1">
+      <c r="A115" s="1"/>
+      <c r="D115" s="16"/>
+      <c r="E115" s="16"/>
+      <c r="F115" s="17"/>
+      <c r="G115" s="17"/>
+      <c r="H115" s="33"/>
+      <c r="I115" s="33"/>
+    </row>
+    <row r="116" ht="14.25" customHeight="1">
+      <c r="A116" s="1"/>
+      <c r="D116" s="16"/>
+      <c r="E116" s="16"/>
+      <c r="F116" s="17"/>
+      <c r="G116" s="17"/>
+      <c r="H116" s="33"/>
+      <c r="I116" s="33"/>
+    </row>
+    <row r="117" ht="14.25" customHeight="1">
+      <c r="A117" s="1"/>
+      <c r="D117" s="16"/>
+      <c r="E117" s="16"/>
+      <c r="F117" s="17"/>
+      <c r="G117" s="17"/>
+      <c r="H117" s="33"/>
+      <c r="I117" s="33"/>
+    </row>
+    <row r="118" ht="14.25" customHeight="1">
+      <c r="A118" s="1"/>
+      <c r="D118" s="16"/>
+      <c r="E118" s="16"/>
+      <c r="F118" s="17"/>
+      <c r="G118" s="17"/>
+      <c r="H118" s="33"/>
+      <c r="I118" s="33"/>
+    </row>
+    <row r="119" ht="14.25" customHeight="1">
+      <c r="A119" s="1"/>
+      <c r="D119" s="16"/>
+      <c r="E119" s="16"/>
+      <c r="F119" s="17"/>
+      <c r="G119" s="17"/>
+      <c r="H119" s="33"/>
+      <c r="I119" s="33"/>
+    </row>
+    <row r="120" ht="14.25" customHeight="1">
+      <c r="A120" s="1"/>
+      <c r="D120" s="16"/>
+      <c r="E120" s="16"/>
+      <c r="F120" s="17"/>
+      <c r="G120" s="17"/>
+      <c r="H120" s="33"/>
+      <c r="I120" s="33"/>
+    </row>
+    <row r="121" ht="14.25" customHeight="1">
+      <c r="A121" s="1"/>
+      <c r="D121" s="16"/>
+      <c r="E121" s="16"/>
+      <c r="F121" s="17"/>
+      <c r="G121" s="17"/>
+      <c r="H121" s="33"/>
+      <c r="I121" s="33"/>
+    </row>
+    <row r="122" ht="14.25" customHeight="1">
+      <c r="A122" s="1"/>
+      <c r="D122" s="16"/>
+      <c r="E122" s="16"/>
+      <c r="F122" s="17"/>
+      <c r="G122" s="17"/>
+      <c r="H122" s="33"/>
+      <c r="I122" s="33"/>
+    </row>
+    <row r="123" ht="14.25" customHeight="1">
+      <c r="A123" s="1"/>
+      <c r="D123" s="16"/>
+      <c r="E123" s="16"/>
+      <c r="F123" s="17"/>
+      <c r="G123" s="17"/>
+      <c r="H123" s="33"/>
+      <c r="I123" s="33"/>
+    </row>
+    <row r="124" ht="14.25" customHeight="1">
+      <c r="A124" s="1"/>
+      <c r="D124" s="16"/>
+      <c r="E124" s="16"/>
+      <c r="F124" s="17"/>
+      <c r="G124" s="17"/>
+      <c r="H124" s="33"/>
+      <c r="I124" s="33"/>
+    </row>
+    <row r="125" ht="14.25" customHeight="1">
+      <c r="A125" s="1"/>
+      <c r="D125" s="16"/>
+      <c r="E125" s="16"/>
+      <c r="F125" s="17"/>
+      <c r="G125" s="17"/>
+      <c r="H125" s="33"/>
+      <c r="I125" s="33"/>
+    </row>
+    <row r="126" ht="14.25" customHeight="1">
+      <c r="A126" s="1"/>
+      <c r="D126" s="16"/>
+      <c r="E126" s="16"/>
+      <c r="F126" s="17"/>
+      <c r="G126" s="17"/>
+      <c r="H126" s="33"/>
+      <c r="I126" s="33"/>
+    </row>
+    <row r="127" ht="14.25" customHeight="1">
+      <c r="A127" s="1"/>
+      <c r="D127" s="16"/>
+      <c r="E127" s="16"/>
+      <c r="F127" s="17"/>
+      <c r="G127" s="17"/>
+      <c r="H127" s="33"/>
+      <c r="I127" s="33"/>
+    </row>
+    <row r="128" ht="14.25" customHeight="1">
+      <c r="A128" s="1"/>
+      <c r="D128" s="16"/>
+      <c r="E128" s="16"/>
+      <c r="F128" s="17"/>
+      <c r="G128" s="17"/>
+      <c r="H128" s="33"/>
+      <c r="I128" s="33"/>
+    </row>
+    <row r="129" ht="14.25" customHeight="1">
+      <c r="A129" s="1"/>
+      <c r="D129" s="16"/>
+      <c r="E129" s="16"/>
+      <c r="F129" s="17"/>
+      <c r="G129" s="17"/>
+      <c r="H129" s="33"/>
+      <c r="I129" s="33"/>
+    </row>
+    <row r="130" ht="14.25" customHeight="1">
+      <c r="A130" s="1"/>
+      <c r="D130" s="16"/>
+      <c r="E130" s="16"/>
+      <c r="F130" s="17"/>
+      <c r="G130" s="17"/>
+      <c r="H130" s="33"/>
+      <c r="I130" s="33"/>
+    </row>
+    <row r="131" ht="14.25" customHeight="1">
+      <c r="A131" s="1"/>
+      <c r="D131" s="16"/>
+      <c r="E131" s="16"/>
+      <c r="F131" s="17"/>
+      <c r="G131" s="17"/>
+      <c r="H131" s="33"/>
+      <c r="I131" s="33"/>
+    </row>
+    <row r="132" ht="14.25" customHeight="1">
+      <c r="A132" s="1"/>
+      <c r="D132" s="16"/>
+      <c r="E132" s="16"/>
+      <c r="F132" s="17"/>
+      <c r="G132" s="17"/>
+      <c r="H132" s="33"/>
+      <c r="I132" s="33"/>
+    </row>
+    <row r="133" ht="14.25" customHeight="1">
+      <c r="A133" s="1"/>
+      <c r="D133" s="16"/>
+      <c r="E133" s="16"/>
+      <c r="F133" s="17"/>
+      <c r="G133" s="17"/>
+      <c r="H133" s="33"/>
+      <c r="I133" s="33"/>
+    </row>
+    <row r="134" ht="14.25" customHeight="1">
+      <c r="A134" s="1"/>
+      <c r="D134" s="16"/>
+      <c r="E134" s="16"/>
+      <c r="F134" s="17"/>
+      <c r="G134" s="17"/>
+      <c r="H134" s="33"/>
+      <c r="I134" s="33"/>
+    </row>
+    <row r="135" ht="14.25" customHeight="1">
+      <c r="A135" s="1"/>
+      <c r="D135" s="16"/>
+      <c r="E135" s="16"/>
+      <c r="F135" s="17"/>
+      <c r="G135" s="17"/>
+      <c r="H135" s="33"/>
+      <c r="I135" s="33"/>
+    </row>
+    <row r="136" ht="14.25" customHeight="1">
+      <c r="A136" s="1"/>
+      <c r="D136" s="16"/>
+      <c r="E136" s="16"/>
+      <c r="F136" s="17"/>
+      <c r="G136" s="17"/>
+      <c r="H136" s="33"/>
+      <c r="I136" s="33"/>
+    </row>
+    <row r="137" ht="14.25" customHeight="1">
+      <c r="A137" s="1"/>
+      <c r="D137" s="16"/>
+      <c r="E137" s="16"/>
+      <c r="F137" s="17"/>
+      <c r="G137" s="17"/>
+      <c r="H137" s="33"/>
+      <c r="I137" s="33"/>
+    </row>
+    <row r="138" ht="14.25" customHeight="1">
+      <c r="A138" s="1"/>
+      <c r="D138" s="16"/>
+      <c r="E138" s="16"/>
+      <c r="F138" s="17"/>
+      <c r="G138" s="17"/>
+      <c r="H138" s="33"/>
+      <c r="I138" s="33"/>
+    </row>
+    <row r="139" ht="14.25" customHeight="1">
+      <c r="A139" s="1"/>
+      <c r="D139" s="16"/>
+      <c r="E139" s="16"/>
+      <c r="F139" s="17"/>
+      <c r="G139" s="17"/>
+      <c r="H139" s="33"/>
+      <c r="I139" s="33"/>
+    </row>
+    <row r="140" ht="14.25" customHeight="1">
+      <c r="A140" s="1"/>
+      <c r="D140" s="16"/>
+      <c r="E140" s="16"/>
+      <c r="F140" s="17"/>
+      <c r="G140" s="17"/>
+      <c r="H140" s="33"/>
+      <c r="I140" s="33"/>
+    </row>
+    <row r="141" ht="14.25" customHeight="1">
+      <c r="A141" s="1"/>
+      <c r="D141" s="16"/>
+      <c r="E141" s="16"/>
+      <c r="F141" s="17"/>
+      <c r="G141" s="17"/>
+      <c r="H141" s="33"/>
+      <c r="I141" s="33"/>
+    </row>
+    <row r="142" ht="14.25" customHeight="1">
+      <c r="A142" s="1"/>
+      <c r="D142" s="16"/>
+      <c r="E142" s="16"/>
+      <c r="F142" s="17"/>
+      <c r="G142" s="17"/>
+      <c r="H142" s="33"/>
+      <c r="I142" s="33"/>
+    </row>
+    <row r="143" ht="14.25" customHeight="1">
+      <c r="A143" s="1"/>
+      <c r="D143" s="16"/>
+      <c r="E143" s="16"/>
+      <c r="F143" s="17"/>
+      <c r="G143" s="17"/>
+      <c r="H143" s="33"/>
+      <c r="I143" s="33"/>
+    </row>
+    <row r="144" ht="14.25" customHeight="1">
+      <c r="A144" s="1"/>
+      <c r="D144" s="16"/>
+      <c r="E144" s="16"/>
+      <c r="F144" s="17"/>
+      <c r="G144" s="17"/>
+      <c r="H144" s="33"/>
+      <c r="I144" s="33"/>
+    </row>
+    <row r="145" ht="14.25" customHeight="1">
+      <c r="A145" s="1"/>
+      <c r="D145" s="16"/>
+      <c r="E145" s="16"/>
+      <c r="F145" s="17"/>
+      <c r="G145" s="17"/>
+      <c r="H145" s="33"/>
+      <c r="I145" s="33"/>
+    </row>
+    <row r="146" ht="14.25" customHeight="1">
+      <c r="A146" s="1"/>
+      <c r="D146" s="16"/>
+      <c r="E146" s="16"/>
+      <c r="F146" s="17"/>
+      <c r="G146" s="17"/>
+      <c r="H146" s="33"/>
+      <c r="I146" s="33"/>
+    </row>
+    <row r="147" ht="14.25" customHeight="1">
+      <c r="A147" s="1"/>
+      <c r="D147" s="16"/>
+      <c r="E147" s="16"/>
+      <c r="F147" s="17"/>
+      <c r="G147" s="17"/>
+      <c r="H147" s="33"/>
+      <c r="I147" s="33"/>
+    </row>
+    <row r="148" ht="14.25" customHeight="1">
+      <c r="A148" s="1"/>
+      <c r="D148" s="16"/>
+      <c r="E148" s="16"/>
+      <c r="F148" s="17"/>
+      <c r="G148" s="17"/>
+      <c r="H148" s="33"/>
+      <c r="I148" s="33"/>
+    </row>
+    <row r="149" ht="14.25" customHeight="1">
+      <c r="A149" s="1"/>
+      <c r="D149" s="16"/>
+      <c r="E149" s="16"/>
+      <c r="F149" s="17"/>
+      <c r="G149" s="17"/>
+      <c r="H149" s="33"/>
+      <c r="I149" s="33"/>
+    </row>
+    <row r="150" ht="14.25" customHeight="1">
+      <c r="A150" s="1"/>
+      <c r="D150" s="16"/>
+      <c r="E150" s="16"/>
+      <c r="F150" s="17"/>
+      <c r="G150" s="17"/>
+      <c r="H150" s="33"/>
+      <c r="I150" s="33"/>
+    </row>
+    <row r="151" ht="14.25" customHeight="1">
+      <c r="A151" s="1"/>
+      <c r="D151" s="16"/>
+      <c r="E151" s="16"/>
+      <c r="F151" s="17"/>
+      <c r="G151" s="17"/>
+      <c r="H151" s="33"/>
+      <c r="I151" s="33"/>
+    </row>
+    <row r="152" ht="14.25" customHeight="1">
+      <c r="A152" s="1"/>
+      <c r="D152" s="16"/>
+      <c r="E152" s="16"/>
+      <c r="F152" s="17"/>
+      <c r="G152" s="17"/>
+      <c r="H152" s="33"/>
+      <c r="I152" s="33"/>
+    </row>
+    <row r="153" ht="14.25" customHeight="1">
+      <c r="A153" s="1"/>
+      <c r="D153" s="16"/>
+      <c r="E153" s="16"/>
+      <c r="F153" s="17"/>
+      <c r="G153" s="17"/>
+      <c r="H153" s="33"/>
+      <c r="I153" s="33"/>
+    </row>
+    <row r="154" ht="14.25" customHeight="1">
+      <c r="A154" s="1"/>
+      <c r="D154" s="16"/>
+      <c r="E154" s="16"/>
+      <c r="F154" s="17"/>
+      <c r="G154" s="17"/>
+      <c r="H154" s="33"/>
+      <c r="I154" s="33"/>
+    </row>
+    <row r="155" ht="14.25" customHeight="1">
+      <c r="A155" s="1"/>
+      <c r="D155" s="16"/>
+      <c r="E155" s="16"/>
+      <c r="F155" s="17"/>
+      <c r="G155" s="17"/>
+      <c r="H155" s="33"/>
+      <c r="I155" s="33"/>
+    </row>
+    <row r="156" ht="14.25" customHeight="1">
+      <c r="A156" s="1"/>
+      <c r="D156" s="16"/>
+      <c r="E156" s="16"/>
+      <c r="F156" s="17"/>
+      <c r="G156" s="17"/>
+      <c r="H156" s="33"/>
+      <c r="I156" s="33"/>
+    </row>
+    <row r="157" ht="14.25" customHeight="1">
+      <c r="A157" s="1"/>
+      <c r="D157" s="16"/>
+      <c r="E157" s="16"/>
+      <c r="F157" s="17"/>
+      <c r="G157" s="17"/>
+      <c r="H157" s="33"/>
+      <c r="I157" s="33"/>
+    </row>
+    <row r="158" ht="14.25" customHeight="1">
+      <c r="A158" s="1"/>
+      <c r="D158" s="16"/>
+      <c r="E158" s="16"/>
+      <c r="F158" s="17"/>
+      <c r="G158" s="17"/>
+      <c r="H158" s="33"/>
+      <c r="I158" s="33"/>
+    </row>
+    <row r="159" ht="14.25" customHeight="1">
+      <c r="A159" s="1"/>
+      <c r="D159" s="16"/>
+      <c r="E159" s="16"/>
+      <c r="F159" s="17"/>
+      <c r="G159" s="17"/>
+      <c r="H159" s="33"/>
+      <c r="I159" s="33"/>
+    </row>
+    <row r="160" ht="14.25" customHeight="1">
+      <c r="A160" s="1"/>
+      <c r="D160" s="16"/>
+      <c r="E160" s="16"/>
+      <c r="F160" s="17"/>
+      <c r="G160" s="17"/>
+      <c r="H160" s="33"/>
+      <c r="I160" s="33"/>
+    </row>
+    <row r="161" ht="14.25" customHeight="1">
+      <c r="A161" s="1"/>
+      <c r="D161" s="16"/>
+      <c r="E161" s="16"/>
+      <c r="F161" s="17"/>
+      <c r="G161" s="17"/>
+      <c r="H161" s="33"/>
+      <c r="I161" s="33"/>
+    </row>
+    <row r="162" ht="14.25" customHeight="1">
+      <c r="A162" s="1"/>
+      <c r="D162" s="16"/>
+      <c r="E162" s="16"/>
+      <c r="F162" s="17"/>
+      <c r="G162" s="17"/>
+      <c r="H162" s="33"/>
+      <c r="I162" s="33"/>
+    </row>
+    <row r="163" ht="14.25" customHeight="1">
+      <c r="A163" s="1"/>
+      <c r="D163" s="16"/>
+      <c r="E163" s="16"/>
+      <c r="F163" s="17"/>
+      <c r="G163" s="17"/>
+      <c r="H163" s="33"/>
+      <c r="I163" s="33"/>
+    </row>
+    <row r="164" ht="14.25" customHeight="1">
+      <c r="A164" s="1"/>
+      <c r="D164" s="16"/>
+      <c r="E164" s="16"/>
+      <c r="F164" s="17"/>
+      <c r="G164" s="17"/>
+      <c r="H164" s="33"/>
+      <c r="I164" s="33"/>
+    </row>
+    <row r="165" ht="14.25" customHeight="1">
+      <c r="A165" s="1"/>
+      <c r="D165" s="16"/>
+      <c r="E165" s="16"/>
+      <c r="F165" s="17"/>
+      <c r="G165" s="17"/>
+      <c r="H165" s="33"/>
+      <c r="I165" s="33"/>
+    </row>
+    <row r="166" ht="14.25" customHeight="1">
+      <c r="A166" s="1"/>
+      <c r="D166" s="16"/>
+      <c r="E166" s="16"/>
+      <c r="F166" s="17"/>
+      <c r="G166" s="17"/>
+      <c r="H166" s="33"/>
+      <c r="I166" s="33"/>
+    </row>
+    <row r="167" ht="14.25" customHeight="1">
+      <c r="A167" s="1"/>
+      <c r="D167" s="16"/>
+      <c r="E167" s="16"/>
+      <c r="F167" s="17"/>
+      <c r="G167" s="17"/>
+      <c r="H167" s="33"/>
+      <c r="I167" s="33"/>
+    </row>
+    <row r="168" ht="14.25" customHeight="1">
+      <c r="A168" s="1"/>
+      <c r="D168" s="16"/>
+      <c r="E168" s="16"/>
+      <c r="F168" s="17"/>
+      <c r="G168" s="17"/>
+      <c r="H168" s="33"/>
+      <c r="I168" s="33"/>
+    </row>
+    <row r="169" ht="14.25" customHeight="1">
+      <c r="A169" s="1"/>
+      <c r="D169" s="16"/>
+      <c r="E169" s="16"/>
+      <c r="F169" s="17"/>
+      <c r="G169" s="17"/>
+      <c r="H169" s="33"/>
+      <c r="I169" s="33"/>
+    </row>
+    <row r="170" ht="14.25" customHeight="1">
+      <c r="A170" s="1"/>
+      <c r="D170" s="16"/>
+      <c r="E170" s="16"/>
+      <c r="F170" s="17"/>
+      <c r="G170" s="17"/>
+      <c r="H170" s="33"/>
+      <c r="I170" s="33"/>
+    </row>
+    <row r="171" ht="14.25" customHeight="1">
+      <c r="A171" s="1"/>
+      <c r="D171" s="16"/>
+      <c r="E171" s="16"/>
+      <c r="F171" s="17"/>
+      <c r="G171" s="17"/>
+      <c r="H171" s="33"/>
+      <c r="I171" s="33"/>
+    </row>
+    <row r="172" ht="14.25" customHeight="1">
+      <c r="A172" s="1"/>
+      <c r="D172" s="16"/>
+      <c r="E172" s="16"/>
+      <c r="F172" s="17"/>
+      <c r="G172" s="17"/>
+      <c r="H172" s="33"/>
+      <c r="I172" s="33"/>
+    </row>
+    <row r="173" ht="14.25" customHeight="1">
+      <c r="A173" s="1"/>
+      <c r="D173" s="16"/>
+      <c r="E173" s="16"/>
+      <c r="F173" s="17"/>
+      <c r="G173" s="17"/>
+      <c r="H173" s="33"/>
+      <c r="I173" s="33"/>
+    </row>
+    <row r="174" ht="14.25" customHeight="1">
+      <c r="A174" s="1"/>
+      <c r="D174" s="16"/>
+      <c r="E174" s="16"/>
+      <c r="F174" s="17"/>
+      <c r="G174" s="17"/>
+      <c r="H174" s="33"/>
+      <c r="I174" s="33"/>
+    </row>
+    <row r="175" ht="14.25" customHeight="1">
+      <c r="A175" s="1"/>
+      <c r="D175" s="16"/>
+      <c r="E175" s="16"/>
+      <c r="F175" s="17"/>
+      <c r="G175" s="17"/>
+      <c r="H175" s="33"/>
+      <c r="I175" s="33"/>
+    </row>
+    <row r="176" ht="14.25" customHeight="1">
+      <c r="A176" s="1"/>
+      <c r="D176" s="16"/>
+      <c r="E176" s="16"/>
+      <c r="F176" s="17"/>
+      <c r="G176" s="17"/>
+      <c r="H176" s="33"/>
+      <c r="I176" s="33"/>
+    </row>
+    <row r="177" ht="14.25" customHeight="1">
+      <c r="A177" s="1"/>
+      <c r="D177" s="16"/>
+      <c r="E177" s="16"/>
+      <c r="F177" s="17"/>
+      <c r="G177" s="17"/>
+      <c r="H177" s="33"/>
+      <c r="I177" s="33"/>
+    </row>
+    <row r="178" ht="14.25" customHeight="1">
+      <c r="A178" s="1"/>
+      <c r="D178" s="16"/>
+      <c r="E178" s="16"/>
+      <c r="F178" s="17"/>
+      <c r="G178" s="17"/>
+      <c r="H178" s="33"/>
+      <c r="I178" s="33"/>
+    </row>
+    <row r="179" ht="14.25" customHeight="1">
+      <c r="A179" s="1"/>
+      <c r="D179" s="16"/>
+      <c r="E179" s="16"/>
+      <c r="F179" s="17"/>
+      <c r="G179" s="17"/>
+      <c r="H179" s="33"/>
+      <c r="I179" s="33"/>
+    </row>
+    <row r="180" ht="14.25" customHeight="1">
+      <c r="A180" s="1"/>
+      <c r="D180" s="16"/>
+      <c r="E180" s="16"/>
+      <c r="F180" s="17"/>
+      <c r="G180" s="17"/>
+      <c r="H180" s="33"/>
+      <c r="I180" s="33"/>
+    </row>
+    <row r="181" ht="14.25" customHeight="1">
+      <c r="A181" s="1"/>
+      <c r="D181" s="16"/>
+      <c r="E181" s="16"/>
+      <c r="F181" s="17"/>
+      <c r="G181" s="17"/>
+      <c r="H181" s="33"/>
+      <c r="I181" s="33"/>
+    </row>
+    <row r="182" ht="14.25" customHeight="1">
+      <c r="A182" s="1"/>
+      <c r="D182" s="16"/>
+      <c r="E182" s="16"/>
+      <c r="F182" s="17"/>
+      <c r="G182" s="17"/>
+      <c r="H182" s="33"/>
+      <c r="I182" s="33"/>
+    </row>
+    <row r="183" ht="14.25" customHeight="1">
+      <c r="A183" s="1"/>
+      <c r="D183" s="16"/>
+      <c r="E183" s="16"/>
+      <c r="F183" s="17"/>
+      <c r="G183" s="17"/>
+      <c r="H183" s="33"/>
+      <c r="I183" s="33"/>
+    </row>
+    <row r="184" ht="14.25" customHeight="1">
+      <c r="A184" s="1"/>
+      <c r="D184" s="16"/>
+      <c r="E184" s="16"/>
+      <c r="F184" s="17"/>
+      <c r="G184" s="17"/>
+      <c r="H184" s="33"/>
+      <c r="I184" s="33"/>
+    </row>
+    <row r="185" ht="14.25" customHeight="1">
+      <c r="A185" s="1"/>
+      <c r="D185" s="16"/>
+      <c r="E185" s="16"/>
+      <c r="F185" s="17"/>
+      <c r="G185" s="17"/>
+      <c r="H185" s="33"/>
+      <c r="I185" s="33"/>
+    </row>
+    <row r="186" ht="14.25" customHeight="1">
+      <c r="A186" s="1"/>
+      <c r="D186" s="16"/>
+      <c r="E186" s="16"/>
+      <c r="F186" s="17"/>
+      <c r="G186" s="17"/>
+      <c r="H186" s="33"/>
+      <c r="I186" s="33"/>
+    </row>
+    <row r="187" ht="14.25" customHeight="1">
+      <c r="A187" s="1"/>
+      <c r="D187" s="16"/>
+      <c r="E187" s="16"/>
+      <c r="F187" s="17"/>
+      <c r="G187" s="17"/>
+      <c r="H187" s="33"/>
+      <c r="I187" s="33"/>
+    </row>
+    <row r="188" ht="14.25" customHeight="1">
+      <c r="A188" s="1"/>
+      <c r="D188" s="16"/>
+      <c r="E188" s="16"/>
+      <c r="F188" s="17"/>
+      <c r="G188" s="17"/>
+      <c r="H188" s="33"/>
+      <c r="I188" s="33"/>
+    </row>
+    <row r="189" ht="14.25" customHeight="1">
+      <c r="A189" s="1"/>
+      <c r="D189" s="16"/>
+      <c r="E189" s="16"/>
+      <c r="F189" s="17"/>
+      <c r="G189" s="17"/>
+      <c r="H189" s="33"/>
+      <c r="I189" s="33"/>
+    </row>
+    <row r="190" ht="14.25" customHeight="1">
+      <c r="A190" s="1"/>
+      <c r="D190" s="16"/>
+      <c r="E190" s="16"/>
+      <c r="F190" s="17"/>
+      <c r="G190" s="17"/>
+      <c r="H190" s="33"/>
+      <c r="I190" s="33"/>
+    </row>
+    <row r="191" ht="14.25" customHeight="1">
+      <c r="A191" s="1"/>
+      <c r="D191" s="16"/>
+      <c r="E191" s="16"/>
+      <c r="F191" s="17"/>
+      <c r="G191" s="17"/>
+      <c r="H191" s="33"/>
+      <c r="I191" s="33"/>
+    </row>
+    <row r="192" ht="14.25" customHeight="1">
+      <c r="A192" s="1"/>
+      <c r="D192" s="16"/>
+      <c r="E192" s="16"/>
+      <c r="F192" s="17"/>
+      <c r="G192" s="17"/>
+      <c r="H192" s="33"/>
+      <c r="I192" s="33"/>
+    </row>
+    <row r="193" ht="14.25" customHeight="1">
+      <c r="A193" s="1"/>
+      <c r="D193" s="16"/>
+      <c r="E193" s="16"/>
+      <c r="F193" s="17"/>
+      <c r="G193" s="17"/>
+      <c r="H193" s="33"/>
+      <c r="I193" s="33"/>
+    </row>
+    <row r="194" ht="14.25" customHeight="1">
+      <c r="A194" s="1"/>
+      <c r="D194" s="16"/>
+      <c r="E194" s="16"/>
+      <c r="F194" s="17"/>
+      <c r="G194" s="17"/>
+      <c r="H194" s="33"/>
+      <c r="I194" s="33"/>
+    </row>
+    <row r="195" ht="14.25" customHeight="1">
+      <c r="A195" s="1"/>
+      <c r="D195" s="16"/>
+      <c r="E195" s="16"/>
+      <c r="F195" s="17"/>
+      <c r="G195" s="17"/>
+      <c r="H195" s="33"/>
+      <c r="I195" s="33"/>
+    </row>
+    <row r="196" ht="14.25" customHeight="1">
+      <c r="A196" s="1"/>
+      <c r="D196" s="16"/>
+      <c r="E196" s="16"/>
+      <c r="F196" s="17"/>
+      <c r="G196" s="17"/>
+      <c r="H196" s="33"/>
+      <c r="I196" s="33"/>
+    </row>
+    <row r="197" ht="14.25" customHeight="1">
+      <c r="A197" s="1"/>
+      <c r="D197" s="16"/>
+      <c r="E197" s="16"/>
+      <c r="F197" s="17"/>
+      <c r="G197" s="17"/>
+      <c r="H197" s="33"/>
+      <c r="I197" s="33"/>
+    </row>
+    <row r="198" ht="14.25" customHeight="1">
+      <c r="A198" s="1"/>
+      <c r="D198" s="16"/>
+      <c r="E198" s="16"/>
+      <c r="F198" s="17"/>
+      <c r="G198" s="17"/>
+      <c r="H198" s="33"/>
+      <c r="I198" s="33"/>
+    </row>
+    <row r="199" ht="14.25" customHeight="1">
+      <c r="A199" s="1"/>
+      <c r="D199" s="16"/>
+      <c r="E199" s="16"/>
+      <c r="F199" s="17"/>
+      <c r="G199" s="17"/>
+      <c r="H199" s="33"/>
+      <c r="I199" s="33"/>
+    </row>
+    <row r="200" ht="14.25" customHeight="1">
+      <c r="A200" s="1"/>
+      <c r="D200" s="16"/>
+      <c r="E200" s="16"/>
+      <c r="F200" s="17"/>
+      <c r="G200" s="17"/>
+      <c r="H200" s="33"/>
+      <c r="I200" s="33"/>
+    </row>
+    <row r="201" ht="14.25" customHeight="1">
+      <c r="A201" s="1"/>
+      <c r="D201" s="16"/>
+      <c r="E201" s="16"/>
+      <c r="F201" s="17"/>
+      <c r="G201" s="17"/>
+      <c r="H201" s="33"/>
+      <c r="I201" s="33"/>
+    </row>
+    <row r="202" ht="14.25" customHeight="1">
+      <c r="A202" s="1"/>
+      <c r="D202" s="16"/>
+      <c r="E202" s="16"/>
+      <c r="F202" s="17"/>
+      <c r="G202" s="17"/>
+      <c r="H202" s="33"/>
+      <c r="I202" s="33"/>
+    </row>
+    <row r="203" ht="14.25" customHeight="1">
+      <c r="A203" s="1"/>
+      <c r="D203" s="16"/>
+      <c r="E203" s="16"/>
+      <c r="F203" s="17"/>
+      <c r="G203" s="17"/>
+      <c r="H203" s="33"/>
+      <c r="I203" s="33"/>
+    </row>
+    <row r="204" ht="14.25" customHeight="1">
+      <c r="A204" s="1"/>
+      <c r="D204" s="16"/>
+      <c r="E204" s="16"/>
+      <c r="F204" s="17"/>
+      <c r="G204" s="17"/>
+      <c r="H204" s="33"/>
+      <c r="I204" s="33"/>
+    </row>
+    <row r="205" ht="14.25" customHeight="1">
+      <c r="A205" s="1"/>
+      <c r="D205" s="16"/>
+      <c r="E205" s="16"/>
+      <c r="F205" s="17"/>
+      <c r="G205" s="17"/>
+      <c r="H205" s="33"/>
+      <c r="I205" s="33"/>
+    </row>
+    <row r="206" ht="14.25" customHeight="1">
+      <c r="A206" s="1"/>
+      <c r="D206" s="16"/>
+      <c r="E206" s="16"/>
+      <c r="F206" s="17"/>
+      <c r="G206" s="17"/>
+      <c r="H206" s="33"/>
+      <c r="I206" s="33"/>
+    </row>
+    <row r="207" ht="14.25" customHeight="1">
+      <c r="A207" s="1"/>
+      <c r="D207" s="16"/>
+      <c r="E207" s="16"/>
+      <c r="F207" s="17"/>
+      <c r="G207" s="17"/>
+      <c r="H207" s="33"/>
+      <c r="I207" s="33"/>
+    </row>
+    <row r="208" ht="14.25" customHeight="1">
+      <c r="A208" s="1"/>
+      <c r="D208" s="16"/>
+      <c r="E208" s="16"/>
+      <c r="F208" s="17"/>
+      <c r="G208" s="17"/>
+      <c r="H208" s="33"/>
+      <c r="I208" s="33"/>
+    </row>
+    <row r="209" ht="14.25" customHeight="1">
+      <c r="A209" s="1"/>
+      <c r="D209" s="16"/>
+      <c r="E209" s="16"/>
+      <c r="F209" s="17"/>
+      <c r="G209" s="17"/>
+      <c r="H209" s="33"/>
+      <c r="I209" s="33"/>
+    </row>
+    <row r="210" ht="14.25" customHeight="1">
+      <c r="A210" s="1"/>
+      <c r="D210" s="16"/>
+      <c r="E210" s="16"/>
+      <c r="F210" s="17"/>
+      <c r="G210" s="17"/>
+      <c r="H210" s="33"/>
+      <c r="I210" s="33"/>
+    </row>
+    <row r="211" ht="14.25" customHeight="1">
+      <c r="A211" s="1"/>
+      <c r="D211" s="16"/>
+      <c r="E211" s="16"/>
+      <c r="F211" s="17"/>
+      <c r="G211" s="17"/>
+      <c r="H211" s="33"/>
+      <c r="I211" s="33"/>
+    </row>
+    <row r="212" ht="14.25" customHeight="1">
+      <c r="A212" s="1"/>
+      <c r="D212" s="16"/>
+      <c r="E212" s="16"/>
+      <c r="F212" s="17"/>
+      <c r="G212" s="17"/>
+      <c r="H212" s="33"/>
+      <c r="I212" s="33"/>
+    </row>
+    <row r="213" ht="14.25" customHeight="1">
+      <c r="A213" s="1"/>
+      <c r="D213" s="16"/>
+      <c r="E213" s="16"/>
+      <c r="F213" s="17"/>
+      <c r="G213" s="17"/>
+      <c r="H213" s="33"/>
+      <c r="I213" s="33"/>
+    </row>
+    <row r="214" ht="14.25" customHeight="1">
+      <c r="A214" s="1"/>
+      <c r="D214" s="16"/>
+      <c r="E214" s="16"/>
+      <c r="F214" s="17"/>
+      <c r="G214" s="17"/>
+      <c r="H214" s="33"/>
+      <c r="I214" s="33"/>
+    </row>
+    <row r="215" ht="14.25" customHeight="1">
+      <c r="A215" s="1"/>
+      <c r="D215" s="16"/>
+      <c r="E215" s="16"/>
+      <c r="F215" s="17"/>
+      <c r="G215" s="17"/>
+      <c r="H215" s="33"/>
+      <c r="I215" s="33"/>
+    </row>
+    <row r="216" ht="14.25" customHeight="1">
+      <c r="A216" s="1"/>
+      <c r="D216" s="16"/>
+      <c r="E216" s="16"/>
+      <c r="F216" s="17"/>
+      <c r="G216" s="17"/>
+      <c r="H216" s="33"/>
+      <c r="I216" s="33"/>
+    </row>
+    <row r="217" ht="14.25" customHeight="1">
+      <c r="A217" s="1"/>
+      <c r="D217" s="16"/>
+      <c r="E217" s="16"/>
+      <c r="F217" s="17"/>
+      <c r="G217" s="17"/>
+      <c r="H217" s="33"/>
+      <c r="I217" s="33"/>
+    </row>
+    <row r="218" ht="14.25" customHeight="1">
+      <c r="A218" s="1"/>
+      <c r="D218" s="16"/>
+      <c r="E218" s="16"/>
+      <c r="F218" s="17"/>
+      <c r="G218" s="17"/>
+      <c r="H218" s="33"/>
+      <c r="I218" s="33"/>
+    </row>
+    <row r="219" ht="14.25" customHeight="1">
+      <c r="A219" s="1"/>
+      <c r="D219" s="16"/>
+      <c r="E219" s="16"/>
+      <c r="F219" s="17"/>
+      <c r="G219" s="17"/>
+      <c r="H219" s="33"/>
+      <c r="I219" s="33"/>
+    </row>
+    <row r="220" ht="14.25" customHeight="1">
+      <c r="A220" s="1"/>
+      <c r="D220" s="16"/>
+      <c r="E220" s="16"/>
+      <c r="F220" s="17"/>
+      <c r="G220" s="17"/>
+      <c r="H220" s="33"/>
+      <c r="I220" s="33"/>
+    </row>
+    <row r="221" ht="14.25" customHeight="1">
+      <c r="A221" s="1"/>
+      <c r="D221" s="16"/>
+      <c r="E221" s="16"/>
+      <c r="F221" s="17"/>
+      <c r="G221" s="17"/>
+      <c r="H221" s="33"/>
+      <c r="I221" s="33"/>
+    </row>
+    <row r="222" ht="14.25" customHeight="1">
+      <c r="A222" s="1"/>
+      <c r="D222" s="16"/>
+      <c r="E222" s="16"/>
+      <c r="F222" s="17"/>
+      <c r="G222" s="17"/>
+      <c r="H222" s="33"/>
+      <c r="I222" s="33"/>
+    </row>
+    <row r="223" ht="14.25" customHeight="1">
+      <c r="A223" s="1"/>
+      <c r="D223" s="16"/>
+      <c r="E223" s="16"/>
+      <c r="F223" s="17"/>
+      <c r="G223" s="17"/>
+      <c r="H223" s="33"/>
+      <c r="I223" s="33"/>
+    </row>
+    <row r="224" ht="14.25" customHeight="1">
+      <c r="A224" s="1"/>
+      <c r="D224" s="16"/>
+      <c r="E224" s="16"/>
+      <c r="F224" s="17"/>
+      <c r="G224" s="17"/>
+      <c r="H224" s="33"/>
+      <c r="I224" s="33"/>
+    </row>
+    <row r="225" ht="14.25" customHeight="1">
+      <c r="A225" s="1"/>
+      <c r="D225" s="16"/>
+      <c r="E225" s="16"/>
+      <c r="F225" s="17"/>
+      <c r="G225" s="17"/>
+      <c r="H225" s="33"/>
+      <c r="I225" s="33"/>
+    </row>
+    <row r="226" ht="14.25" customHeight="1">
+      <c r="A226" s="1"/>
+      <c r="D226" s="16"/>
+      <c r="E226" s="16"/>
+      <c r="F226" s="17"/>
+      <c r="G226" s="17"/>
+      <c r="H226" s="33"/>
+      <c r="I226" s="33"/>
+    </row>
+    <row r="227" ht="14.25" customHeight="1">
+      <c r="A227" s="1"/>
+      <c r="D227" s="16"/>
+      <c r="E227" s="16"/>
+      <c r="F227" s="17"/>
+      <c r="G227" s="17"/>
+      <c r="H227" s="33"/>
+      <c r="I227" s="33"/>
+    </row>
+    <row r="228" ht="14.25" customHeight="1">
+      <c r="A228" s="1"/>
+      <c r="D228" s="16"/>
+      <c r="E228" s="16"/>
+      <c r="F228" s="17"/>
+      <c r="G228" s="17"/>
+      <c r="H228" s="33"/>
+      <c r="I228" s="33"/>
+    </row>
+    <row r="229" ht="14.25" customHeight="1">
+      <c r="A229" s="1"/>
+      <c r="D229" s="16"/>
+      <c r="E229" s="16"/>
+      <c r="F229" s="17"/>
+      <c r="G229" s="17"/>
+      <c r="H229" s="33"/>
+      <c r="I229" s="33"/>
+    </row>
+    <row r="230" ht="14.25" customHeight="1">
+      <c r="A230" s="1"/>
+      <c r="D230" s="16"/>
+      <c r="E230" s="16"/>
+      <c r="F230" s="17"/>
+      <c r="G230" s="17"/>
+      <c r="H230" s="33"/>
+      <c r="I230" s="33"/>
+    </row>
+    <row r="231" ht="14.25" customHeight="1">
+      <c r="A231" s="1"/>
+      <c r="D231" s="16"/>
+      <c r="E231" s="16"/>
+      <c r="F231" s="17"/>
+      <c r="G231" s="17"/>
+      <c r="H231" s="33"/>
+      <c r="I231" s="33"/>
+    </row>
+    <row r="232" ht="14.25" customHeight="1">
+      <c r="A232" s="1"/>
+      <c r="D232" s="16"/>
+      <c r="E232" s="16"/>
+      <c r="F232" s="17"/>
+      <c r="G232" s="17"/>
+      <c r="H232" s="33"/>
+      <c r="I232" s="33"/>
+    </row>
+    <row r="233" ht="14.25" customHeight="1">
+      <c r="A233" s="1"/>
+      <c r="D233" s="16"/>
+      <c r="E233" s="16"/>
+      <c r="F233" s="17"/>
+      <c r="G233" s="17"/>
+      <c r="H233" s="33"/>
+      <c r="I233" s="33"/>
+    </row>
+    <row r="234" ht="14.25" customHeight="1">
+      <c r="A234" s="1"/>
+      <c r="D234" s="16"/>
+      <c r="E234" s="16"/>
+      <c r="F234" s="17"/>
+      <c r="G234" s="17"/>
+      <c r="H234" s="33"/>
+      <c r="I234" s="33"/>
+    </row>
+    <row r="235" ht="14.25" customHeight="1">
+      <c r="A235" s="1"/>
+      <c r="D235" s="16"/>
+      <c r="E235" s="16"/>
+      <c r="F235" s="17"/>
+      <c r="G235" s="17"/>
+      <c r="H235" s="33"/>
+      <c r="I235" s="33"/>
+    </row>
+    <row r="236" ht="14.25" customHeight="1">
+      <c r="A236" s="1"/>
+      <c r="D236" s="16"/>
+      <c r="E236" s="16"/>
+      <c r="F236" s="17"/>
+      <c r="G236" s="17"/>
+      <c r="H236" s="33"/>
+      <c r="I236" s="33"/>
+    </row>
+    <row r="237" ht="14.25" customHeight="1">
+      <c r="A237" s="1"/>
+      <c r="D237" s="16"/>
+      <c r="E237" s="16"/>
+      <c r="F237" s="17"/>
+      <c r="G237" s="17"/>
+      <c r="H237" s="33"/>
+      <c r="I237" s="33"/>
+    </row>
+    <row r="238" ht="14.25" customHeight="1">
+      <c r="A238" s="1"/>
+      <c r="D238" s="16"/>
+      <c r="E238" s="16"/>
+      <c r="F238" s="17"/>
+      <c r="G238" s="17"/>
+      <c r="H238" s="33"/>
+      <c r="I238" s="33"/>
+    </row>
+    <row r="239" ht="14.25" customHeight="1">
+      <c r="A239" s="1"/>
+      <c r="D239" s="16"/>
+      <c r="E239" s="16"/>
+      <c r="F239" s="17"/>
+      <c r="G239" s="17"/>
+      <c r="H239" s="33"/>
+      <c r="I239" s="33"/>
+    </row>
+    <row r="240" ht="14.25" customHeight="1">
+      <c r="A240" s="1"/>
+      <c r="D240" s="16"/>
+      <c r="E240" s="16"/>
+      <c r="F240" s="17"/>
+      <c r="G240" s="17"/>
+      <c r="H240" s="33"/>
+      <c r="I240" s="33"/>
+    </row>
+    <row r="241" ht="14.25" customHeight="1">
+      <c r="A241" s="1"/>
+      <c r="D241" s="16"/>
+      <c r="E241" s="16"/>
+      <c r="F241" s="17"/>
+      <c r="G241" s="17"/>
+      <c r="H241" s="33"/>
+      <c r="I241" s="33"/>
+    </row>
+    <row r="242" ht="14.25" customHeight="1">
+      <c r="A242" s="1"/>
+      <c r="D242" s="16"/>
+      <c r="E242" s="16"/>
+      <c r="F242" s="17"/>
+      <c r="G242" s="17"/>
+      <c r="H242" s="33"/>
+      <c r="I242" s="33"/>
+    </row>
+    <row r="243" ht="14.25" customHeight="1">
+      <c r="A243" s="1"/>
+      <c r="D243" s="16"/>
+      <c r="E243" s="16"/>
+      <c r="F243" s="17"/>
+      <c r="G243" s="17"/>
+      <c r="H243" s="33"/>
+      <c r="I243" s="33"/>
+    </row>
+    <row r="244" ht="14.25" customHeight="1">
+      <c r="A244" s="1"/>
+      <c r="D244" s="16"/>
+      <c r="E244" s="16"/>
+      <c r="F244" s="17"/>
+      <c r="G244" s="17"/>
+      <c r="H244" s="33"/>
+      <c r="I244" s="33"/>
+    </row>
+    <row r="245" ht="14.25" customHeight="1">
+      <c r="A245" s="1"/>
+      <c r="D245" s="16"/>
+      <c r="E245" s="16"/>
+      <c r="F245" s="17"/>
+      <c r="G245" s="17"/>
+      <c r="H245" s="33"/>
+      <c r="I245" s="33"/>
+    </row>
+    <row r="246" ht="14.25" customHeight="1">
+      <c r="A246" s="1"/>
+      <c r="D246" s="16"/>
+      <c r="E246" s="16"/>
+      <c r="F246" s="17"/>
+      <c r="G246" s="17"/>
+      <c r="H246" s="33"/>
+      <c r="I246" s="33"/>
+    </row>
+    <row r="247" ht="14.25" customHeight="1">
+      <c r="A247" s="1"/>
+      <c r="D247" s="16"/>
+      <c r="E247" s="16"/>
+      <c r="F247" s="17"/>
+      <c r="G247" s="17"/>
+      <c r="H247" s="33"/>
+      <c r="I247" s="33"/>
+    </row>
+    <row r="248" ht="14.25" customHeight="1">
+      <c r="A248" s="1"/>
+      <c r="D248" s="16"/>
+      <c r="E248" s="16"/>
+      <c r="F248" s="17"/>
+      <c r="G248" s="17"/>
+      <c r="H248" s="33"/>
+      <c r="I248" s="33"/>
+    </row>
+    <row r="249" ht="14.25" customHeight="1">
+      <c r="A249" s="1"/>
+      <c r="D249" s="16"/>
+      <c r="E249" s="16"/>
+      <c r="F249" s="17"/>
+      <c r="G249" s="17"/>
+      <c r="H249" s="33"/>
+      <c r="I249" s="33"/>
+    </row>
+    <row r="250" ht="14.25" customHeight="1">
+      <c r="A250" s="1"/>
+      <c r="D250" s="16"/>
+      <c r="E250" s="16"/>
+      <c r="F250" s="17"/>
+      <c r="G250" s="17"/>
+      <c r="H250" s="33"/>
+      <c r="I250" s="33"/>
+    </row>
+    <row r="251" ht="14.25" customHeight="1">
+      <c r="A251" s="1"/>
+      <c r="D251" s="16"/>
+      <c r="E251" s="16"/>
+      <c r="F251" s="17"/>
+      <c r="G251" s="17"/>
+      <c r="H251" s="33"/>
+      <c r="I251" s="33"/>
+    </row>
+    <row r="252" ht="14.25" customHeight="1">
+      <c r="A252" s="1"/>
+      <c r="D252" s="16"/>
+      <c r="E252" s="16"/>
+      <c r="F252" s="17"/>
+      <c r="G252" s="17"/>
+      <c r="H252" s="33"/>
+      <c r="I252" s="33"/>
+    </row>
+    <row r="253" ht="14.25" customHeight="1">
+      <c r="A253" s="1"/>
+      <c r="D253" s="16"/>
+      <c r="E253" s="16"/>
+      <c r="F253" s="17"/>
+      <c r="G253" s="17"/>
+      <c r="H253" s="33"/>
+      <c r="I253" s="33"/>
+    </row>
+    <row r="254" ht="14.25" customHeight="1">
+      <c r="A254" s="1"/>
+      <c r="D254" s="16"/>
+      <c r="E254" s="16"/>
+      <c r="F254" s="17"/>
+      <c r="G254" s="17"/>
+      <c r="H254" s="33"/>
+      <c r="I254" s="33"/>
+    </row>
+    <row r="255" ht="14.25" customHeight="1">
+      <c r="A255" s="1"/>
+      <c r="D255" s="16"/>
+      <c r="E255" s="16"/>
+      <c r="F255" s="17"/>
+      <c r="G255" s="17"/>
+      <c r="H255" s="33"/>
+      <c r="I255" s="33"/>
+    </row>
+    <row r="256" ht="14.25" customHeight="1">
+      <c r="A256" s="1"/>
+      <c r="D256" s="16"/>
+      <c r="E256" s="16"/>
+      <c r="F256" s="17"/>
+      <c r="G256" s="17"/>
+      <c r="H256" s="33"/>
+      <c r="I256" s="33"/>
+    </row>
+    <row r="257" ht="14.25" customHeight="1">
+      <c r="A257" s="1"/>
+      <c r="D257" s="16"/>
+      <c r="E257" s="16"/>
+      <c r="F257" s="17"/>
+      <c r="G257" s="17"/>
+      <c r="H257" s="33"/>
+      <c r="I257" s="33"/>
+    </row>
+    <row r="258" ht="14.25" customHeight="1">
+      <c r="A258" s="1"/>
+      <c r="D258" s="16"/>
+      <c r="E258" s="16"/>
+      <c r="F258" s="17"/>
+      <c r="G258" s="17"/>
+      <c r="H258" s="33"/>
+      <c r="I258" s="33"/>
+    </row>
+    <row r="259" ht="14.25" customHeight="1">
+      <c r="A259" s="1"/>
+      <c r="D259" s="16"/>
+      <c r="E259" s="16"/>
+      <c r="F259" s="17"/>
+      <c r="G259" s="17"/>
+      <c r="H259" s="33"/>
+      <c r="I259" s="33"/>
+    </row>
+    <row r="260" ht="14.25" customHeight="1">
+      <c r="A260" s="1"/>
+      <c r="D260" s="16"/>
+      <c r="E260" s="16"/>
+      <c r="F260" s="17"/>
+      <c r="G260" s="17"/>
+      <c r="H260" s="33"/>
+      <c r="I260" s="33"/>
+    </row>
+    <row r="261" ht="14.25" customHeight="1">
+      <c r="A261" s="1"/>
+      <c r="D261" s="16"/>
+      <c r="E261" s="16"/>
+      <c r="F261" s="17"/>
+      <c r="G261" s="17"/>
+      <c r="H261" s="33"/>
+      <c r="I261" s="33"/>
+    </row>
+    <row r="262" ht="14.25" customHeight="1">
+      <c r="A262" s="1"/>
+      <c r="D262" s="16"/>
+      <c r="E262" s="16"/>
+      <c r="F262" s="17"/>
+      <c r="G262" s="17"/>
+      <c r="H262" s="33"/>
+      <c r="I262" s="33"/>
+    </row>
+    <row r="263" ht="14.25" customHeight="1">
+      <c r="A263" s="1"/>
+      <c r="D263" s="16"/>
+      <c r="E263" s="16"/>
+      <c r="F263" s="17"/>
+      <c r="G263" s="17"/>
+      <c r="H263" s="33"/>
+      <c r="I263" s="33"/>
+    </row>
+    <row r="264" ht="14.25" customHeight="1">
+      <c r="A264" s="1"/>
+      <c r="D264" s="16"/>
+      <c r="E264" s="16"/>
+      <c r="F264" s="17"/>
+      <c r="G264" s="17"/>
+      <c r="H264" s="33"/>
+      <c r="I264" s="33"/>
+    </row>
+    <row r="265" ht="14.25" customHeight="1">
+      <c r="A265" s="1"/>
+      <c r="D265" s="16"/>
+      <c r="E265" s="16"/>
+      <c r="F265" s="17"/>
+      <c r="G265" s="17"/>
+      <c r="H265" s="33"/>
+      <c r="I265" s="33"/>
+    </row>
+    <row r="266" ht="14.25" customHeight="1">
+      <c r="A266" s="1"/>
+      <c r="D266" s="16"/>
+      <c r="E266" s="16"/>
+      <c r="F266" s="17"/>
+      <c r="G266" s="17"/>
+      <c r="H266" s="33"/>
+      <c r="I266" s="33"/>
+    </row>
+    <row r="267" ht="14.25" customHeight="1">
+      <c r="A267" s="1"/>
+      <c r="D267" s="16"/>
+      <c r="E267" s="16"/>
+      <c r="F267" s="17"/>
+      <c r="G267" s="17"/>
+      <c r="H267" s="33"/>
+      <c r="I267" s="33"/>
+    </row>
+    <row r="268" ht="14.25" customHeight="1">
+      <c r="A268" s="1"/>
+      <c r="D268" s="16"/>
+      <c r="E268" s="16"/>
+      <c r="F268" s="17"/>
+      <c r="G268" s="17"/>
+      <c r="H268" s="33"/>
+      <c r="I268" s="33"/>
+    </row>
+    <row r="269" ht="14.25" customHeight="1">
+      <c r="A269" s="1"/>
+      <c r="D269" s="16"/>
+      <c r="E269" s="16"/>
+      <c r="F269" s="17"/>
+      <c r="G269" s="17"/>
+      <c r="H269" s="33"/>
+      <c r="I269" s="33"/>
+    </row>
+    <row r="270" ht="14.25" customHeight="1">
+      <c r="A270" s="1"/>
+      <c r="D270" s="16"/>
+      <c r="E270" s="16"/>
+      <c r="F270" s="17"/>
+      <c r="G270" s="17"/>
+      <c r="H270" s="33"/>
+      <c r="I270" s="33"/>
+    </row>
+    <row r="271" ht="14.25" customHeight="1">
+      <c r="A271" s="1"/>
+      <c r="D271" s="16"/>
+      <c r="E271" s="16"/>
+      <c r="F271" s="17"/>
+      <c r="G271" s="17"/>
+      <c r="H271" s="33"/>
+      <c r="I271" s="33"/>
+    </row>
+    <row r="272" ht="14.25" customHeight="1">
+      <c r="A272" s="1"/>
+      <c r="D272" s="16"/>
+      <c r="E272" s="16"/>
+      <c r="F272" s="17"/>
+      <c r="G272" s="17"/>
+      <c r="H272" s="33"/>
+      <c r="I272" s="33"/>
+    </row>
+    <row r="273" ht="14.25" customHeight="1">
+      <c r="A273" s="1"/>
+      <c r="D273" s="16"/>
+      <c r="E273" s="16"/>
+      <c r="F273" s="17"/>
+      <c r="G273" s="17"/>
+      <c r="H273" s="33"/>
+      <c r="I273" s="33"/>
+    </row>
+    <row r="274" ht="14.25" customHeight="1">
+      <c r="A274" s="1"/>
+      <c r="D274" s="16"/>
+      <c r="E274" s="16"/>
+      <c r="F274" s="17"/>
+      <c r="G274" s="17"/>
+      <c r="H274" s="33"/>
+      <c r="I274" s="33"/>
+    </row>
+    <row r="275" ht="14.25" customHeight="1">
+      <c r="A275" s="1"/>
+      <c r="D275" s="16"/>
+      <c r="E275" s="16"/>
+      <c r="F275" s="17"/>
+      <c r="G275" s="17"/>
+      <c r="H275" s="33"/>
+      <c r="I275" s="33"/>
+    </row>
+    <row r="276" ht="14.25" customHeight="1">
+      <c r="A276" s="1"/>
+      <c r="D276" s="16"/>
+      <c r="E276" s="16"/>
+      <c r="F276" s="17"/>
+      <c r="G276" s="17"/>
+      <c r="H276" s="33"/>
+      <c r="I276" s="33"/>
+    </row>
+    <row r="277" ht="14.25" customHeight="1">
+      <c r="A277" s="1"/>
+      <c r="D277" s="16"/>
+      <c r="E277" s="16"/>
+      <c r="F277" s="17"/>
+      <c r="G277" s="17"/>
+      <c r="H277" s="33"/>
+      <c r="I277" s="33"/>
+    </row>
+    <row r="278" ht="14.25" customHeight="1">
+      <c r="A278" s="1"/>
+      <c r="D278" s="16"/>
+      <c r="E278" s="16"/>
+      <c r="F278" s="17"/>
+      <c r="G278" s="17"/>
+      <c r="H278" s="33"/>
+      <c r="I278" s="33"/>
+    </row>
+    <row r="279" ht="14.25" customHeight="1">
+      <c r="A279" s="1"/>
+      <c r="D279" s="16"/>
+      <c r="E279" s="16"/>
+      <c r="F279" s="17"/>
+      <c r="G279" s="17"/>
+      <c r="H279" s="33"/>
+      <c r="I279" s="33"/>
+    </row>
+    <row r="280" ht="14.25" customHeight="1">
+      <c r="A280" s="1"/>
+      <c r="D280" s="16"/>
+      <c r="E280" s="16"/>
+      <c r="F280" s="17"/>
+      <c r="G280" s="17"/>
+      <c r="H280" s="33"/>
+      <c r="I280" s="33"/>
+    </row>
+    <row r="281" ht="14.25" customHeight="1">
+      <c r="A281" s="1"/>
+      <c r="D281" s="16"/>
+      <c r="E281" s="16"/>
+      <c r="F281" s="17"/>
+      <c r="G281" s="17"/>
+      <c r="H281" s="33"/>
+      <c r="I281" s="33"/>
+    </row>
+    <row r="282" ht="14.25" customHeight="1">
+      <c r="A282" s="1"/>
+      <c r="D282" s="16"/>
+      <c r="E282" s="16"/>
+      <c r="F282" s="17"/>
+      <c r="G282" s="17"/>
+      <c r="H282" s="33"/>
+      <c r="I282" s="33"/>
+    </row>
+    <row r="283" ht="14.25" customHeight="1">
+      <c r="A283" s="1"/>
+      <c r="D283" s="16"/>
+      <c r="E283" s="16"/>
+      <c r="F283" s="17"/>
+      <c r="G283" s="17"/>
+      <c r="H283" s="33"/>
+      <c r="I283" s="33"/>
+    </row>
+    <row r="284" ht="14.25" customHeight="1">
+      <c r="A284" s="1"/>
+      <c r="D284" s="16"/>
+      <c r="E284" s="16"/>
+      <c r="F284" s="17"/>
+      <c r="G284" s="17"/>
+      <c r="H284" s="33"/>
+      <c r="I284" s="33"/>
+    </row>
+    <row r="285" ht="14.25" customHeight="1">
+      <c r="A285" s="1"/>
+      <c r="D285" s="16"/>
+      <c r="E285" s="16"/>
+      <c r="F285" s="17"/>
+      <c r="G285" s="17"/>
+      <c r="H285" s="33"/>
+      <c r="I285" s="33"/>
+    </row>
+    <row r="286" ht="14.25" customHeight="1">
+      <c r="A286" s="1"/>
+      <c r="D286" s="16"/>
+      <c r="E286" s="16"/>
+      <c r="F286" s="17"/>
+      <c r="G286" s="17"/>
+      <c r="H286" s="33"/>
+      <c r="I286" s="33"/>
+    </row>
+    <row r="287" ht="14.25" customHeight="1">
+      <c r="A287" s="1"/>
+      <c r="D287" s="16"/>
+      <c r="E287" s="16"/>
+      <c r="F287" s="17"/>
+      <c r="G287" s="17"/>
+      <c r="H287" s="33"/>
+      <c r="I287" s="33"/>
+    </row>
+    <row r="288" ht="14.25" customHeight="1">
+      <c r="A288" s="1"/>
+      <c r="D288" s="16"/>
+      <c r="E288" s="16"/>
+      <c r="F288" s="17"/>
+      <c r="G288" s="17"/>
+      <c r="H288" s="33"/>
+      <c r="I288" s="33"/>
+    </row>
+    <row r="289" ht="14.25" customHeight="1">
+      <c r="A289" s="1"/>
+      <c r="D289" s="16"/>
+      <c r="E289" s="16"/>
+      <c r="F289" s="17"/>
+      <c r="G289" s="17"/>
+      <c r="H289" s="33"/>
+      <c r="I289" s="33"/>
+    </row>
+    <row r="290" ht="14.25" customHeight="1">
+      <c r="A290" s="1"/>
+      <c r="D290" s="16"/>
+      <c r="E290" s="16"/>
+      <c r="F290" s="17"/>
+      <c r="G290" s="17"/>
+      <c r="H290" s="33"/>
+      <c r="I290" s="33"/>
+    </row>
+    <row r="291" ht="14.25" customHeight="1">
+      <c r="A291" s="1"/>
+      <c r="D291" s="16"/>
+      <c r="E291" s="16"/>
+      <c r="F291" s="17"/>
+      <c r="G291" s="17"/>
+      <c r="H291" s="33"/>
+      <c r="I291" s="33"/>
+    </row>
+    <row r="292" ht="14.25" customHeight="1">
+      <c r="A292" s="1"/>
+      <c r="D292" s="16"/>
+      <c r="E292" s="16"/>
+      <c r="F292" s="17"/>
+      <c r="G292" s="17"/>
+      <c r="H292" s="33"/>
+      <c r="I292" s="33"/>
+    </row>
+    <row r="293" ht="14.25" customHeight="1">
+      <c r="A293" s="1"/>
+      <c r="D293" s="16"/>
+      <c r="E293" s="16"/>
+      <c r="F293" s="17"/>
+      <c r="G293" s="17"/>
+      <c r="H293" s="33"/>
+      <c r="I293" s="33"/>
+    </row>
+    <row r="294" ht="14.25" customHeight="1">
+      <c r="A294" s="1"/>
+      <c r="D294" s="16"/>
+      <c r="E294" s="16"/>
+      <c r="F294" s="17"/>
+      <c r="G294" s="17"/>
+      <c r="H294" s="33"/>
+      <c r="I294" s="33"/>
+    </row>
+    <row r="295" ht="14.25" customHeight="1">
+      <c r="A295" s="1"/>
+      <c r="D295" s="16"/>
+      <c r="E295" s="16"/>
+      <c r="F295" s="17"/>
+      <c r="G295" s="17"/>
+      <c r="H295" s="33"/>
+      <c r="I295" s="33"/>
+    </row>
+    <row r="296" ht="14.25" customHeight="1">
+      <c r="A296" s="1"/>
+      <c r="D296" s="16"/>
+      <c r="E296" s="16"/>
+      <c r="F296" s="17"/>
+      <c r="G296" s="17"/>
+      <c r="H296" s="33"/>
+      <c r="I296" s="33"/>
+    </row>
+    <row r="297" ht="14.25" customHeight="1">
+      <c r="A297" s="1"/>
+      <c r="D297" s="16"/>
+      <c r="E297" s="16"/>
+      <c r="F297" s="17"/>
+      <c r="G297" s="17"/>
+      <c r="H297" s="33"/>
+      <c r="I297" s="33"/>
+    </row>
+    <row r="298" ht="14.25" customHeight="1">
+      <c r="A298" s="1"/>
+      <c r="D298" s="16"/>
+      <c r="E298" s="16"/>
+      <c r="F298" s="17"/>
+      <c r="G298" s="17"/>
+      <c r="H298" s="33"/>
+      <c r="I298" s="33"/>
+    </row>
+    <row r="299" ht="14.25" customHeight="1">
+      <c r="A299" s="1"/>
+      <c r="D299" s="16"/>
+      <c r="E299" s="16"/>
+      <c r="F299" s="17"/>
+      <c r="G299" s="17"/>
+      <c r="H299" s="33"/>
+      <c r="I299" s="33"/>
+    </row>
+    <row r="300" ht="14.25" customHeight="1">
+      <c r="A300" s="1"/>
+      <c r="D300" s="16"/>
+      <c r="E300" s="16"/>
+      <c r="F300" s="17"/>
+      <c r="G300" s="17"/>
+      <c r="H300" s="33"/>
+      <c r="I300" s="33"/>
+    </row>
+    <row r="301" ht="14.25" customHeight="1">
+      <c r="A301" s="1"/>
+      <c r="D301" s="16"/>
+      <c r="E301" s="16"/>
+      <c r="F301" s="17"/>
+      <c r="G301" s="17"/>
+      <c r="H301" s="33"/>
+      <c r="I301" s="33"/>
+    </row>
+    <row r="302" ht="14.25" customHeight="1">
+      <c r="A302" s="1"/>
+      <c r="D302" s="16"/>
+      <c r="E302" s="16"/>
+      <c r="F302" s="17"/>
+      <c r="G302" s="17"/>
+      <c r="H302" s="33"/>
+      <c r="I302" s="33"/>
+    </row>
+    <row r="303" ht="14.25" customHeight="1">
+      <c r="A303" s="1"/>
+      <c r="D303" s="16"/>
+      <c r="E303" s="16"/>
+      <c r="F303" s="17"/>
+      <c r="G303" s="17"/>
+      <c r="H303" s="33"/>
+      <c r="I303" s="33"/>
+    </row>
+    <row r="304" ht="14.25" customHeight="1">
+      <c r="A304" s="1"/>
+      <c r="D304" s="16"/>
+      <c r="E304" s="16"/>
+      <c r="F304" s="17"/>
+      <c r="G304" s="17"/>
+      <c r="H304" s="33"/>
+      <c r="I304" s="33"/>
+    </row>
+    <row r="305" ht="14.25" customHeight="1">
+      <c r="A305" s="1"/>
+      <c r="D305" s="16"/>
+      <c r="E305" s="16"/>
+      <c r="F305" s="17"/>
+      <c r="G305" s="17"/>
+      <c r="H305" s="33"/>
+      <c r="I305" s="33"/>
+    </row>
+    <row r="306" ht="14.25" customHeight="1">
+      <c r="A306" s="1"/>
+      <c r="D306" s="16"/>
+      <c r="E306" s="16"/>
+      <c r="F306" s="17"/>
+      <c r="G306" s="17"/>
+      <c r="H306" s="33"/>
+      <c r="I306" s="33"/>
+    </row>
+    <row r="307" ht="14.25" customHeight="1">
+      <c r="A307" s="1"/>
+      <c r="D307" s="16"/>
+      <c r="E307" s="16"/>
+      <c r="F307" s="17"/>
+      <c r="G307" s="17"/>
+      <c r="H307" s="33"/>
+      <c r="I307" s="33"/>
+    </row>
+    <row r="308" ht="14.25" customHeight="1">
+      <c r="A308" s="1"/>
+      <c r="D308" s="16"/>
+      <c r="E308" s="16"/>
+      <c r="F308" s="17"/>
+      <c r="G308" s="17"/>
+      <c r="H308" s="33"/>
+      <c r="I308" s="33"/>
+    </row>
+    <row r="309" ht="14.25" customHeight="1">
+      <c r="A309" s="1"/>
+      <c r="D309" s="16"/>
+      <c r="E309" s="16"/>
+      <c r="F309" s="17"/>
+      <c r="G309" s="17"/>
+      <c r="H309" s="33"/>
+      <c r="I309" s="33"/>
+    </row>
+    <row r="310" ht="14.25" customHeight="1">
+      <c r="A310" s="1"/>
+      <c r="D310" s="16"/>
+      <c r="E310" s="16"/>
+      <c r="F310" s="17"/>
+      <c r="G310" s="17"/>
+      <c r="H310" s="33"/>
+      <c r="I310" s="33"/>
+    </row>
+    <row r="311" ht="14.25" customHeight="1">
+      <c r="A311" s="1"/>
+      <c r="D311" s="16"/>
+      <c r="E311" s="16"/>
+      <c r="F311" s="17"/>
+      <c r="G311" s="17"/>
+      <c r="H311" s="33"/>
+      <c r="I311" s="33"/>
+    </row>
+    <row r="312" ht="14.25" customHeight="1">
+      <c r="A312" s="1"/>
+      <c r="D312" s="16"/>
+      <c r="E312" s="16"/>
+      <c r="F312" s="17"/>
+      <c r="G312" s="17"/>
+      <c r="H312" s="33"/>
+      <c r="I312" s="33"/>
+    </row>
+    <row r="313" ht="14.25" customHeight="1">
+      <c r="A313" s="1"/>
+      <c r="D313" s="16"/>
+      <c r="E313" s="16"/>
+      <c r="F313" s="17"/>
+      <c r="G313" s="17"/>
+      <c r="H313" s="33"/>
+      <c r="I313" s="33"/>
+    </row>
+    <row r="314" ht="14.25" customHeight="1">
+      <c r="A314" s="1"/>
+      <c r="D314" s="16"/>
+      <c r="E314" s="16"/>
+      <c r="F314" s="17"/>
+      <c r="G314" s="17"/>
+      <c r="H314" s="33"/>
+      <c r="I314" s="33"/>
+    </row>
+    <row r="315" ht="14.25" customHeight="1">
+      <c r="A315" s="1"/>
+      <c r="D315" s="16"/>
+      <c r="E315" s="16"/>
+      <c r="F315" s="17"/>
+      <c r="G315" s="17"/>
+      <c r="H315" s="33"/>
+      <c r="I315" s="33"/>
+    </row>
+    <row r="316" ht="14.25" customHeight="1">
+      <c r="A316" s="1"/>
+      <c r="D316" s="16"/>
+      <c r="E316" s="16"/>
+      <c r="F316" s="17"/>
+      <c r="G316" s="17"/>
+      <c r="H316" s="33"/>
+      <c r="I316" s="33"/>
+    </row>
+    <row r="317" ht="14.25" customHeight="1">
+      <c r="A317" s="1"/>
+      <c r="D317" s="16"/>
+      <c r="E317" s="16"/>
+      <c r="F317" s="17"/>
+      <c r="G317" s="17"/>
+      <c r="H317" s="33"/>
+      <c r="I317" s="33"/>
+    </row>
+    <row r="318" ht="14.25" customHeight="1">
+      <c r="A318" s="1"/>
+      <c r="D318" s="16"/>
+      <c r="E318" s="16"/>
+      <c r="F318" s="17"/>
+      <c r="G318" s="17"/>
+      <c r="H318" s="33"/>
+      <c r="I318" s="33"/>
+    </row>
+    <row r="319" ht="14.25" customHeight="1">
+      <c r="A319" s="1"/>
+      <c r="D319" s="16"/>
+      <c r="E319" s="16"/>
+      <c r="F319" s="17"/>
+      <c r="G319" s="17"/>
+      <c r="H319" s="33"/>
+      <c r="I319" s="33"/>
+    </row>
+    <row r="320" ht="14.25" customHeight="1">
+      <c r="A320" s="1"/>
+      <c r="D320" s="16"/>
+      <c r="E320" s="16"/>
+      <c r="F320" s="17"/>
+      <c r="G320" s="17"/>
+      <c r="H320" s="33"/>
+      <c r="I320" s="33"/>
+    </row>
+    <row r="321" ht="14.25" customHeight="1">
+      <c r="A321" s="1"/>
+      <c r="D321" s="16"/>
+      <c r="E321" s="16"/>
+      <c r="F321" s="17"/>
+      <c r="G321" s="17"/>
+      <c r="H321" s="33"/>
+      <c r="I321" s="33"/>
+    </row>
+    <row r="322" ht="14.25" customHeight="1">
+      <c r="A322" s="1"/>
+      <c r="D322" s="16"/>
+      <c r="E322" s="16"/>
+      <c r="F322" s="17"/>
+      <c r="G322" s="17"/>
+      <c r="H322" s="33"/>
+      <c r="I322" s="33"/>
+    </row>
+    <row r="323" ht="14.25" customHeight="1">
+      <c r="A323" s="1"/>
+      <c r="D323" s="16"/>
+      <c r="E323" s="16"/>
+      <c r="F323" s="17"/>
+      <c r="G323" s="17"/>
+      <c r="H323" s="33"/>
+      <c r="I323" s="33"/>
+    </row>
+    <row r="324" ht="14.25" customHeight="1">
+      <c r="A324" s="1"/>
+      <c r="D324" s="16"/>
+      <c r="E324" s="16"/>
+      <c r="F324" s="17"/>
+      <c r="G324" s="17"/>
+      <c r="H324" s="33"/>
+      <c r="I324" s="33"/>
+    </row>
+    <row r="325" ht="14.25" customHeight="1">
+      <c r="A325" s="1"/>
+      <c r="D325" s="16"/>
+      <c r="E325" s="16"/>
+      <c r="F325" s="17"/>
+      <c r="G325" s="17"/>
+      <c r="H325" s="33"/>
+      <c r="I325" s="33"/>
+    </row>
+    <row r="326" ht="14.25" customHeight="1">
+      <c r="A326" s="1"/>
+      <c r="D326" s="16"/>
+      <c r="E326" s="16"/>
+      <c r="F326" s="17"/>
+      <c r="G326" s="17"/>
+      <c r="H326" s="33"/>
+      <c r="I326" s="33"/>
+    </row>
+    <row r="327" ht="14.25" customHeight="1">
+      <c r="A327" s="1"/>
+      <c r="D327" s="16"/>
+      <c r="E327" s="16"/>
+      <c r="F327" s="17"/>
+      <c r="G327" s="17"/>
+      <c r="H327" s="33"/>
+      <c r="I327" s="33"/>
+    </row>
+    <row r="328" ht="14.25" customHeight="1">
+      <c r="A328" s="1"/>
+      <c r="D328" s="16"/>
+      <c r="E328" s="16"/>
+      <c r="F328" s="17"/>
+      <c r="G328" s="17"/>
+      <c r="H328" s="33"/>
+      <c r="I328" s="33"/>
+    </row>
+    <row r="329" ht="14.25" customHeight="1">
+      <c r="A329" s="1"/>
+      <c r="D329" s="16"/>
+      <c r="E329" s="16"/>
+      <c r="F329" s="17"/>
+      <c r="G329" s="17"/>
+      <c r="H329" s="33"/>
+      <c r="I329" s="33"/>
+    </row>
+    <row r="330" ht="14.25" customHeight="1">
+      <c r="A330" s="1"/>
+      <c r="D330" s="16"/>
+      <c r="E330" s="16"/>
+      <c r="F330" s="17"/>
+      <c r="G330" s="17"/>
+      <c r="H330" s="33"/>
+      <c r="I330" s="33"/>
+    </row>
+    <row r="331" ht="14.25" customHeight="1">
+      <c r="A331" s="1"/>
+      <c r="D331" s="16"/>
+      <c r="E331" s="16"/>
+      <c r="F331" s="17"/>
+      <c r="G331" s="17"/>
+      <c r="H331" s="33"/>
+      <c r="I331" s="33"/>
+    </row>
+    <row r="332" ht="14.25" customHeight="1">
+      <c r="A332" s="1"/>
+      <c r="D332" s="16"/>
+      <c r="E332" s="16"/>
+      <c r="F332" s="17"/>
+      <c r="G332" s="17"/>
+      <c r="H332" s="33"/>
+      <c r="I332" s="33"/>
+    </row>
+    <row r="333" ht="14.25" customHeight="1">
+      <c r="A333" s="1"/>
+      <c r="D333" s="16"/>
+      <c r="E333" s="16"/>
+      <c r="F333" s="17"/>
+      <c r="G333" s="17"/>
+      <c r="H333" s="33"/>
+      <c r="I333" s="33"/>
+    </row>
+    <row r="334" ht="14.25" customHeight="1">
+      <c r="A334" s="1"/>
+      <c r="D334" s="16"/>
+      <c r="E334" s="16"/>
+      <c r="F334" s="17"/>
+      <c r="G334" s="17"/>
+      <c r="H334" s="33"/>
+      <c r="I334" s="33"/>
+    </row>
+    <row r="335" ht="14.25" customHeight="1">
+      <c r="A335" s="1"/>
+      <c r="D335" s="16"/>
+      <c r="E335" s="16"/>
+      <c r="F335" s="17"/>
+      <c r="G335" s="17"/>
+      <c r="H335" s="33"/>
+      <c r="I335" s="33"/>
+    </row>
+    <row r="336" ht="14.25" customHeight="1">
+      <c r="A336" s="1"/>
+      <c r="D336" s="16"/>
+      <c r="E336" s="16"/>
+      <c r="F336" s="17"/>
+      <c r="G336" s="17"/>
+      <c r="H336" s="33"/>
+      <c r="I336" s="33"/>
+    </row>
+    <row r="337" ht="14.25" customHeight="1">
+      <c r="A337" s="1"/>
+      <c r="D337" s="16"/>
+      <c r="E337" s="16"/>
+      <c r="F337" s="17"/>
+      <c r="G337" s="17"/>
+      <c r="H337" s="33"/>
+      <c r="I337" s="33"/>
+    </row>
+    <row r="338" ht="14.25" customHeight="1">
+      <c r="A338" s="1"/>
+      <c r="D338" s="16"/>
+      <c r="E338" s="16"/>
+      <c r="F338" s="17"/>
+      <c r="G338" s="17"/>
+      <c r="H338" s="33"/>
+      <c r="I338" s="33"/>
+    </row>
+    <row r="339" ht="14.25" customHeight="1">
+      <c r="A339" s="1"/>
+      <c r="D339" s="16"/>
+      <c r="E339" s="16"/>
+      <c r="F339" s="17"/>
+      <c r="G339" s="17"/>
+      <c r="H339" s="33"/>
+      <c r="I339" s="33"/>
+    </row>
+    <row r="340" ht="14.25" customHeight="1">
+      <c r="A340" s="1"/>
+      <c r="D340" s="16"/>
+      <c r="E340" s="16"/>
+      <c r="F340" s="17"/>
+      <c r="G340" s="17"/>
+      <c r="H340" s="33"/>
+      <c r="I340" s="33"/>
+    </row>
+    <row r="341" ht="14.25" customHeight="1">
+      <c r="A341" s="1"/>
+      <c r="D341" s="16"/>
+      <c r="E341" s="16"/>
+      <c r="F341" s="17"/>
+      <c r="G341" s="17"/>
+      <c r="H341" s="33"/>
+      <c r="I341" s="33"/>
+    </row>
+    <row r="342" ht="14.25" customHeight="1">
+      <c r="A342" s="1"/>
+      <c r="D342" s="16"/>
+      <c r="E342" s="16"/>
+      <c r="F342" s="17"/>
+      <c r="G342" s="17"/>
+      <c r="H342" s="33"/>
+      <c r="I342" s="33"/>
+    </row>
+    <row r="343" ht="14.25" customHeight="1">
+      <c r="A343" s="1"/>
+      <c r="D343" s="16"/>
+      <c r="E343" s="16"/>
+      <c r="F343" s="17"/>
+      <c r="G343" s="17"/>
+      <c r="H343" s="33"/>
+      <c r="I343" s="33"/>
+    </row>
+    <row r="344" ht="14.25" customHeight="1">
+      <c r="A344" s="1"/>
+      <c r="D344" s="16"/>
+      <c r="E344" s="16"/>
+      <c r="F344" s="17"/>
+      <c r="G344" s="17"/>
+      <c r="H344" s="33"/>
+      <c r="I344" s="33"/>
+    </row>
+    <row r="345" ht="14.25" customHeight="1">
+      <c r="A345" s="1"/>
+      <c r="D345" s="16"/>
+      <c r="E345" s="16"/>
+      <c r="F345" s="17"/>
+      <c r="G345" s="17"/>
+      <c r="H345" s="33"/>
+      <c r="I345" s="33"/>
+    </row>
+    <row r="346" ht="14.25" customHeight="1">
+      <c r="A346" s="1"/>
+      <c r="D346" s="16"/>
+      <c r="E346" s="16"/>
+      <c r="F346" s="17"/>
+      <c r="G346" s="17"/>
+      <c r="H346" s="33"/>
+      <c r="I346" s="33"/>
+    </row>
+    <row r="347" ht="14.25" customHeight="1">
+      <c r="A347" s="1"/>
+      <c r="D347" s="16"/>
+      <c r="E347" s="16"/>
+      <c r="F347" s="17"/>
+      <c r="G347" s="17"/>
+      <c r="H347" s="33"/>
+      <c r="I347" s="33"/>
+    </row>
+    <row r="348" ht="14.25" customHeight="1">
+      <c r="A348" s="1"/>
+      <c r="D348" s="16"/>
+      <c r="E348" s="16"/>
+      <c r="F348" s="17"/>
+      <c r="G348" s="17"/>
+      <c r="H348" s="33"/>
+      <c r="I348" s="33"/>
+    </row>
+    <row r="349" ht="14.25" customHeight="1">
+      <c r="A349" s="1"/>
+      <c r="D349" s="16"/>
+      <c r="E349" s="16"/>
+      <c r="F349" s="17"/>
+      <c r="G349" s="17"/>
+      <c r="H349" s="33"/>
+      <c r="I349" s="33"/>
+    </row>
+    <row r="350" ht="14.25" customHeight="1">
+      <c r="A350" s="1"/>
+      <c r="D350" s="16"/>
+      <c r="E350" s="16"/>
+      <c r="F350" s="17"/>
+      <c r="G350" s="17"/>
+      <c r="H350" s="33"/>
+      <c r="I350" s="33"/>
+    </row>
+    <row r="351" ht="14.25" customHeight="1">
+      <c r="A351" s="1"/>
+      <c r="D351" s="16"/>
+      <c r="E351" s="16"/>
+      <c r="F351" s="17"/>
+      <c r="G351" s="17"/>
+      <c r="H351" s="33"/>
+      <c r="I351" s="33"/>
+    </row>
+    <row r="352" ht="14.25" customHeight="1">
+      <c r="A352" s="1"/>
+      <c r="D352" s="16"/>
+      <c r="E352" s="16"/>
+      <c r="F352" s="17"/>
+      <c r="G352" s="17"/>
+      <c r="H352" s="33"/>
+      <c r="I352" s="33"/>
+    </row>
+    <row r="353" ht="14.25" customHeight="1">
+      <c r="A353" s="1"/>
+      <c r="D353" s="16"/>
+      <c r="E353" s="16"/>
+      <c r="F353" s="17"/>
+      <c r="G353" s="17"/>
+      <c r="H353" s="33"/>
+      <c r="I353" s="33"/>
+    </row>
+    <row r="354" ht="14.25" customHeight="1">
+      <c r="A354" s="1"/>
+      <c r="D354" s="16"/>
+      <c r="E354" s="16"/>
+      <c r="F354" s="17"/>
+      <c r="G354" s="17"/>
+      <c r="H354" s="33"/>
+      <c r="I354" s="33"/>
+    </row>
+    <row r="355" ht="14.25" customHeight="1">
+      <c r="A355" s="1"/>
+      <c r="D355" s="16"/>
+      <c r="E355" s="16"/>
+      <c r="F355" s="17"/>
+      <c r="G355" s="17"/>
+      <c r="H355" s="33"/>
+      <c r="I355" s="33"/>
+    </row>
+    <row r="356" ht="14.25" customHeight="1">
+      <c r="A356" s="1"/>
+      <c r="D356" s="16"/>
+      <c r="E356" s="16"/>
+      <c r="F356" s="17"/>
+      <c r="G356" s="17"/>
+      <c r="H356" s="33"/>
+      <c r="I356" s="33"/>
+    </row>
+    <row r="357" ht="14.25" customHeight="1">
+      <c r="A357" s="1"/>
+      <c r="D357" s="16"/>
+      <c r="E357" s="16"/>
+      <c r="F357" s="17"/>
+      <c r="G357" s="17"/>
+      <c r="H357" s="33"/>
+      <c r="I357" s="33"/>
+    </row>
+    <row r="358" ht="14.25" customHeight="1">
+      <c r="A358" s="1"/>
+      <c r="D358" s="16"/>
+      <c r="E358" s="16"/>
+      <c r="F358" s="17"/>
+      <c r="G358" s="17"/>
+      <c r="H358" s="33"/>
+      <c r="I358" s="33"/>
+    </row>
+    <row r="359" ht="14.25" customHeight="1">
+      <c r="A359" s="1"/>
+      <c r="D359" s="16"/>
+      <c r="E359" s="16"/>
+      <c r="F359" s="17"/>
+      <c r="G359" s="17"/>
+      <c r="H359" s="33"/>
+      <c r="I359" s="33"/>
+    </row>
+    <row r="360" ht="14.25" customHeight="1">
+      <c r="A360" s="1"/>
+      <c r="D360" s="16"/>
+      <c r="E360" s="16"/>
+      <c r="F360" s="17"/>
+      <c r="G360" s="17"/>
+      <c r="H360" s="33"/>
+      <c r="I360" s="33"/>
+    </row>
+    <row r="361" ht="14.25" customHeight="1">
+      <c r="A361" s="1"/>
+      <c r="D361" s="16"/>
+      <c r="E361" s="16"/>
+      <c r="F361" s="17"/>
+      <c r="G361" s="17"/>
+      <c r="H361" s="33"/>
+      <c r="I361" s="33"/>
+    </row>
+    <row r="362" ht="14.25" customHeight="1">
+      <c r="A362" s="1"/>
+      <c r="D362" s="16"/>
+      <c r="E362" s="16"/>
+      <c r="F362" s="17"/>
+      <c r="G362" s="17"/>
+      <c r="H362" s="33"/>
+      <c r="I362" s="33"/>
+    </row>
+    <row r="363" ht="14.25" customHeight="1">
+      <c r="A363" s="1"/>
+      <c r="D363" s="16"/>
+      <c r="E363" s="16"/>
+      <c r="F363" s="17"/>
+      <c r="G363" s="17"/>
+      <c r="H363" s="33"/>
+      <c r="I363" s="33"/>
+    </row>
+    <row r="364" ht="14.25" customHeight="1">
+      <c r="A364" s="1"/>
+      <c r="D364" s="16"/>
+      <c r="E364" s="16"/>
+      <c r="F364" s="17"/>
+      <c r="G364" s="17"/>
+      <c r="H364" s="33"/>
+      <c r="I364" s="33"/>
+    </row>
+    <row r="365" ht="14.25" customHeight="1">
+      <c r="A365" s="1"/>
+      <c r="D365" s="16"/>
+      <c r="E365" s="16"/>
+      <c r="F365" s="17"/>
+      <c r="G365" s="17"/>
+      <c r="H365" s="33"/>
+      <c r="I365" s="33"/>
+    </row>
+    <row r="366" ht="14.25" customHeight="1">
+      <c r="A366" s="1"/>
+      <c r="D366" s="16"/>
+      <c r="E366" s="16"/>
+      <c r="F366" s="17"/>
+      <c r="G366" s="17"/>
+      <c r="H366" s="33"/>
+      <c r="I366" s="33"/>
+    </row>
+    <row r="367" ht="14.25" customHeight="1">
+      <c r="A367" s="1"/>
+      <c r="D367" s="16"/>
+      <c r="E367" s="16"/>
+      <c r="F367" s="17"/>
+      <c r="G367" s="17"/>
+      <c r="H367" s="33"/>
+      <c r="I367" s="33"/>
+    </row>
+    <row r="368" ht="14.25" customHeight="1">
+      <c r="A368" s="1"/>
+      <c r="D368" s="16"/>
+      <c r="E368" s="16"/>
+      <c r="F368" s="17"/>
+      <c r="G368" s="17"/>
+      <c r="H368" s="33"/>
+      <c r="I368" s="33"/>
+    </row>
+    <row r="369" ht="14.25" customHeight="1">
+      <c r="A369" s="1"/>
+      <c r="D369" s="16"/>
+      <c r="E369" s="16"/>
+      <c r="F369" s="17"/>
+      <c r="G369" s="17"/>
+      <c r="H369" s="33"/>
+      <c r="I369" s="33"/>
+    </row>
+    <row r="370" ht="14.25" customHeight="1">
+      <c r="A370" s="1"/>
+      <c r="D370" s="16"/>
+      <c r="E370" s="16"/>
+      <c r="F370" s="17"/>
+      <c r="G370" s="17"/>
+      <c r="H370" s="33"/>
+      <c r="I370" s="33"/>
+    </row>
+    <row r="371" ht="14.25" customHeight="1">
+      <c r="A371" s="1"/>
+      <c r="D371" s="16"/>
+      <c r="E371" s="16"/>
+      <c r="F371" s="17"/>
+      <c r="G371" s="17"/>
+      <c r="H371" s="33"/>
+      <c r="I371" s="33"/>
+    </row>
+    <row r="372" ht="14.25" customHeight="1">
+      <c r="A372" s="1"/>
+      <c r="D372" s="16"/>
+      <c r="E372" s="16"/>
+      <c r="F372" s="17"/>
+      <c r="G372" s="17"/>
+      <c r="H372" s="33"/>
+      <c r="I372" s="33"/>
+    </row>
+    <row r="373" ht="14.25" customHeight="1">
+      <c r="A373" s="1"/>
+      <c r="D373" s="16"/>
+      <c r="E373" s="16"/>
+      <c r="F373" s="17"/>
+      <c r="G373" s="17"/>
+      <c r="H373" s="33"/>
+      <c r="I373" s="33"/>
+    </row>
+    <row r="374" ht="14.25" customHeight="1">
+      <c r="A374" s="1"/>
+      <c r="D374" s="16"/>
+      <c r="E374" s="16"/>
+      <c r="F374" s="17"/>
+      <c r="G374" s="17"/>
+      <c r="H374" s="33"/>
+      <c r="I374" s="33"/>
+    </row>
+    <row r="375" ht="14.25" customHeight="1">
+      <c r="A375" s="1"/>
+      <c r="D375" s="16"/>
+      <c r="E375" s="16"/>
+      <c r="F375" s="17"/>
+      <c r="G375" s="17"/>
+      <c r="H375" s="33"/>
+      <c r="I375" s="33"/>
+    </row>
+    <row r="376" ht="14.25" customHeight="1">
+      <c r="A376" s="1"/>
+      <c r="D376" s="16"/>
+      <c r="E376" s="16"/>
+      <c r="F376" s="17"/>
+      <c r="G376" s="17"/>
+      <c r="H376" s="33"/>
+      <c r="I376" s="33"/>
+    </row>
+    <row r="377" ht="14.25" customHeight="1">
+      <c r="A377" s="1"/>
+      <c r="D377" s="16"/>
+      <c r="E377" s="16"/>
+      <c r="F377" s="17"/>
+      <c r="G377" s="17"/>
+      <c r="H377" s="33"/>
+      <c r="I377" s="33"/>
+    </row>
+    <row r="378" ht="14.25" customHeight="1">
+      <c r="A378" s="1"/>
+      <c r="D378" s="16"/>
+      <c r="E378" s="16"/>
+      <c r="F378" s="17"/>
+      <c r="G378" s="17"/>
+      <c r="H378" s="33"/>
+      <c r="I378" s="33"/>
+    </row>
+    <row r="379" ht="14.25" customHeight="1">
+      <c r="A379" s="1"/>
+      <c r="D379" s="16"/>
+      <c r="E379" s="16"/>
+      <c r="F379" s="17"/>
+      <c r="G379" s="17"/>
+      <c r="H379" s="33"/>
+      <c r="I379" s="33"/>
+    </row>
+    <row r="380" ht="14.25" customHeight="1">
+      <c r="A380" s="1"/>
+      <c r="D380" s="16"/>
+      <c r="E380" s="16"/>
+      <c r="F380" s="17"/>
+      <c r="G380" s="17"/>
+      <c r="H380" s="33"/>
+      <c r="I380" s="33"/>
+    </row>
+    <row r="381" ht="14.25" customHeight="1">
+      <c r="A381" s="1"/>
+      <c r="D381" s="16"/>
+      <c r="E381" s="16"/>
+      <c r="F381" s="17"/>
+      <c r="G381" s="17"/>
+      <c r="H381" s="33"/>
+      <c r="I381" s="33"/>
+    </row>
+    <row r="382" ht="14.25" customHeight="1">
+      <c r="A382" s="1"/>
+      <c r="D382" s="16"/>
+      <c r="E382" s="16"/>
+      <c r="F382" s="17"/>
+      <c r="G382" s="17"/>
+      <c r="H382" s="33"/>
+      <c r="I382" s="33"/>
+    </row>
+    <row r="383" ht="14.25" customHeight="1">
+      <c r="A383" s="1"/>
+      <c r="D383" s="16"/>
+      <c r="E383" s="16"/>
+      <c r="F383" s="17"/>
+      <c r="G383" s="17"/>
+      <c r="H383" s="33"/>
+      <c r="I383" s="33"/>
+    </row>
+    <row r="384" ht="14.25" customHeight="1">
+      <c r="A384" s="1"/>
+      <c r="D384" s="16"/>
+      <c r="E384" s="16"/>
+      <c r="F384" s="17"/>
+      <c r="G384" s="17"/>
+      <c r="H384" s="33"/>
+      <c r="I384" s="33"/>
+    </row>
+    <row r="385" ht="14.25" customHeight="1">
+      <c r="A385" s="1"/>
+      <c r="D385" s="16"/>
+      <c r="E385" s="16"/>
+      <c r="F385" s="17"/>
+      <c r="G385" s="17"/>
+      <c r="H385" s="33"/>
+      <c r="I385" s="33"/>
+    </row>
+    <row r="386" ht="14.25" customHeight="1">
+      <c r="A386" s="1"/>
+      <c r="D386" s="16"/>
+      <c r="E386" s="16"/>
+      <c r="F386" s="17"/>
+      <c r="G386" s="17"/>
+      <c r="H386" s="33"/>
+      <c r="I386" s="33"/>
+    </row>
+    <row r="387" ht="14.25" customHeight="1">
+      <c r="A387" s="1"/>
+      <c r="D387" s="16"/>
+      <c r="E387" s="16"/>
+      <c r="F387" s="17"/>
+      <c r="G387" s="17"/>
+      <c r="H387" s="33"/>
+      <c r="I387" s="33"/>
+    </row>
+    <row r="388" ht="14.25" customHeight="1">
+      <c r="A388" s="1"/>
+      <c r="D388" s="16"/>
+      <c r="E388" s="16"/>
+      <c r="F388" s="17"/>
+      <c r="G388" s="17"/>
+      <c r="H388" s="33"/>
+      <c r="I388" s="33"/>
+    </row>
+    <row r="389" ht="14.25" customHeight="1">
+      <c r="A389" s="1"/>
+      <c r="D389" s="16"/>
+      <c r="E389" s="16"/>
+      <c r="F389" s="17"/>
+      <c r="G389" s="17"/>
+      <c r="H389" s="33"/>
+      <c r="I389" s="33"/>
+    </row>
+    <row r="390" ht="14.25" customHeight="1">
+      <c r="A390" s="1"/>
+      <c r="D390" s="16"/>
+      <c r="E390" s="16"/>
+      <c r="F390" s="17"/>
+      <c r="G390" s="17"/>
+      <c r="H390" s="33"/>
+      <c r="I390" s="33"/>
+    </row>
+    <row r="391" ht="14.25" customHeight="1">
+      <c r="A391" s="1"/>
+      <c r="D391" s="16"/>
+      <c r="E391" s="16"/>
+      <c r="F391" s="17"/>
+      <c r="G391" s="17"/>
+      <c r="H391" s="33"/>
+      <c r="I391" s="33"/>
+    </row>
+    <row r="392" ht="14.25" customHeight="1">
+      <c r="A392" s="1"/>
+      <c r="D392" s="16"/>
+      <c r="E392" s="16"/>
+      <c r="F392" s="17"/>
+      <c r="G392" s="17"/>
+      <c r="H392" s="33"/>
+      <c r="I392" s="33"/>
+    </row>
+    <row r="393" ht="14.25" customHeight="1">
+      <c r="A393" s="1"/>
+      <c r="D393" s="16"/>
+      <c r="E393" s="16"/>
+      <c r="F393" s="17"/>
+      <c r="G393" s="17"/>
+      <c r="H393" s="33"/>
+      <c r="I393" s="33"/>
+    </row>
+    <row r="394" ht="14.25" customHeight="1">
+      <c r="A394" s="1"/>
+      <c r="D394" s="16"/>
+      <c r="E394" s="16"/>
+      <c r="F394" s="17"/>
+      <c r="G394" s="17"/>
+      <c r="H394" s="33"/>
+      <c r="I394" s="33"/>
+    </row>
+    <row r="395" ht="14.25" customHeight="1">
+      <c r="A395" s="1"/>
+      <c r="D395" s="16"/>
+      <c r="E395" s="16"/>
+      <c r="F395" s="17"/>
+      <c r="G395" s="17"/>
+      <c r="H395" s="33"/>
+      <c r="I395" s="33"/>
+    </row>
+    <row r="396" ht="14.25" customHeight="1">
+      <c r="A396" s="1"/>
+      <c r="D396" s="16"/>
+      <c r="E396" s="16"/>
+      <c r="F396" s="17"/>
+      <c r="G396" s="17"/>
+      <c r="H396" s="33"/>
+      <c r="I396" s="33"/>
+    </row>
+    <row r="397" ht="14.25" customHeight="1">
+      <c r="A397" s="1"/>
+      <c r="D397" s="16"/>
+      <c r="E397" s="16"/>
+      <c r="F397" s="17"/>
+      <c r="G397" s="17"/>
+      <c r="H397" s="33"/>
+      <c r="I397" s="33"/>
+    </row>
+    <row r="398" ht="14.25" customHeight="1">
+      <c r="A398" s="1"/>
+      <c r="D398" s="16"/>
+      <c r="E398" s="16"/>
+      <c r="F398" s="17"/>
+      <c r="G398" s="17"/>
+      <c r="H398" s="33"/>
+      <c r="I398" s="33"/>
+    </row>
+    <row r="399" ht="14.25" customHeight="1">
+      <c r="A399" s="1"/>
+      <c r="D399" s="16"/>
+      <c r="E399" s="16"/>
+      <c r="F399" s="17"/>
+      <c r="G399" s="17"/>
+      <c r="H399" s="33"/>
+      <c r="I399" s="33"/>
+    </row>
+    <row r="400" ht="14.25" customHeight="1">
+      <c r="A400" s="1"/>
+      <c r="D400" s="16"/>
+      <c r="E400" s="16"/>
+      <c r="F400" s="17"/>
+      <c r="G400" s="17"/>
+      <c r="H400" s="33"/>
+      <c r="I400" s="33"/>
+    </row>
+    <row r="401" ht="14.25" customHeight="1">
+      <c r="A401" s="1"/>
+      <c r="D401" s="16"/>
+      <c r="E401" s="16"/>
+      <c r="F401" s="17"/>
+      <c r="G401" s="17"/>
+      <c r="H401" s="33"/>
+      <c r="I401" s="33"/>
+    </row>
+    <row r="402" ht="14.25" customHeight="1">
+      <c r="A402" s="1"/>
+      <c r="D402" s="16"/>
+      <c r="E402" s="16"/>
+      <c r="F402" s="17"/>
+      <c r="G402" s="17"/>
+      <c r="H402" s="33"/>
+      <c r="I402" s="33"/>
+    </row>
+    <row r="403" ht="14.25" customHeight="1">
+      <c r="A403" s="1"/>
+      <c r="D403" s="16"/>
+      <c r="E403" s="16"/>
+      <c r="F403" s="17"/>
+      <c r="G403" s="17"/>
+      <c r="H403" s="33"/>
+      <c r="I403" s="33"/>
+    </row>
+    <row r="404" ht="14.25" customHeight="1">
+      <c r="A404" s="1"/>
+      <c r="D404" s="16"/>
+      <c r="E404" s="16"/>
+      <c r="F404" s="17"/>
+      <c r="G404" s="17"/>
+      <c r="H404" s="33"/>
+      <c r="I404" s="33"/>
+    </row>
+    <row r="405" ht="14.25" customHeight="1">
+      <c r="A405" s="1"/>
+      <c r="D405" s="16"/>
+      <c r="E405" s="16"/>
+      <c r="F405" s="17"/>
+      <c r="G405" s="17"/>
+      <c r="H405" s="33"/>
+      <c r="I405" s="33"/>
+    </row>
+    <row r="406" ht="14.25" customHeight="1">
+      <c r="A406" s="1"/>
+      <c r="D406" s="16"/>
+      <c r="E406" s="16"/>
+      <c r="F406" s="17"/>
+      <c r="G406" s="17"/>
+      <c r="H406" s="33"/>
+      <c r="I406" s="33"/>
+    </row>
+    <row r="407" ht="14.25" customHeight="1">
+      <c r="A407" s="1"/>
+      <c r="D407" s="16"/>
+      <c r="E407" s="16"/>
+      <c r="F407" s="17"/>
+      <c r="G407" s="17"/>
+      <c r="H407" s="33"/>
+      <c r="I407" s="33"/>
+    </row>
+    <row r="408" ht="14.25" customHeight="1">
+      <c r="A408" s="1"/>
+      <c r="D408" s="16"/>
+      <c r="E408" s="16"/>
+      <c r="F408" s="17"/>
+      <c r="G408" s="17"/>
+      <c r="H408" s="33"/>
+      <c r="I408" s="33"/>
+    </row>
+    <row r="409" ht="14.25" customHeight="1">
+      <c r="A409" s="1"/>
+      <c r="D409" s="16"/>
+      <c r="E409" s="16"/>
+      <c r="F409" s="17"/>
+      <c r="G409" s="17"/>
+      <c r="H409" s="33"/>
+      <c r="I409" s="33"/>
+    </row>
+    <row r="410" ht="14.25" customHeight="1">
+      <c r="A410" s="1"/>
+      <c r="D410" s="16"/>
+      <c r="E410" s="16"/>
+      <c r="F410" s="17"/>
+      <c r="G410" s="17"/>
+      <c r="H410" s="33"/>
+      <c r="I410" s="33"/>
+    </row>
+    <row r="411" ht="14.25" customHeight="1">
+      <c r="A411" s="1"/>
+      <c r="D411" s="16"/>
+      <c r="E411" s="16"/>
+      <c r="F411" s="17"/>
+      <c r="G411" s="17"/>
+      <c r="H411" s="33"/>
+      <c r="I411" s="33"/>
+    </row>
+    <row r="412" ht="14.25" customHeight="1">
+      <c r="A412" s="1"/>
+      <c r="D412" s="16"/>
+      <c r="E412" s="16"/>
+      <c r="F412" s="17"/>
+      <c r="G412" s="17"/>
+      <c r="H412" s="33"/>
+      <c r="I412" s="33"/>
+    </row>
+    <row r="413" ht="14.25" customHeight="1">
+      <c r="A413" s="1"/>
+      <c r="D413" s="16"/>
+      <c r="E413" s="16"/>
+      <c r="F413" s="17"/>
+      <c r="G413" s="17"/>
+      <c r="H413" s="33"/>
+      <c r="I413" s="33"/>
+    </row>
+    <row r="414" ht="14.25" customHeight="1">
+      <c r="A414" s="1"/>
+      <c r="D414" s="16"/>
+      <c r="E414" s="16"/>
+      <c r="F414" s="17"/>
+      <c r="G414" s="17"/>
+      <c r="H414" s="33"/>
+      <c r="I414" s="33"/>
+    </row>
+    <row r="415" ht="14.25" customHeight="1">
+      <c r="A415" s="1"/>
+      <c r="D415" s="16"/>
+      <c r="E415" s="16"/>
+      <c r="F415" s="17"/>
+      <c r="G415" s="17"/>
+      <c r="H415" s="33"/>
+      <c r="I415" s="33"/>
+    </row>
+    <row r="416" ht="14.25" customHeight="1">
+      <c r="A416" s="1"/>
+      <c r="D416" s="16"/>
+      <c r="E416" s="16"/>
+      <c r="F416" s="17"/>
+      <c r="G416" s="17"/>
+      <c r="H416" s="33"/>
+      <c r="I416" s="33"/>
+    </row>
+    <row r="417" ht="14.25" customHeight="1">
+      <c r="A417" s="1"/>
+      <c r="D417" s="16"/>
+      <c r="E417" s="16"/>
+      <c r="F417" s="17"/>
+      <c r="G417" s="17"/>
+      <c r="H417" s="33"/>
+      <c r="I417" s="33"/>
+    </row>
+    <row r="418" ht="14.25" customHeight="1">
+      <c r="A418" s="1"/>
+      <c r="D418" s="16"/>
+      <c r="E418" s="16"/>
+      <c r="F418" s="17"/>
+      <c r="G418" s="17"/>
+      <c r="H418" s="33"/>
+      <c r="I418" s="33"/>
+    </row>
+    <row r="419" ht="14.25" customHeight="1">
+      <c r="A419" s="1"/>
+      <c r="D419" s="16"/>
+      <c r="E419" s="16"/>
+      <c r="F419" s="17"/>
+      <c r="G419" s="17"/>
+      <c r="H419" s="33"/>
+      <c r="I419" s="33"/>
+    </row>
+    <row r="420" ht="14.25" customHeight="1">
+      <c r="A420" s="1"/>
+      <c r="D420" s="16"/>
+      <c r="E420" s="16"/>
+      <c r="F420" s="17"/>
+      <c r="G420" s="17"/>
+      <c r="H420" s="33"/>
+      <c r="I420" s="33"/>
+    </row>
+    <row r="421" ht="14.25" customHeight="1">
+      <c r="A421" s="1"/>
+      <c r="D421" s="16"/>
+      <c r="E421" s="16"/>
+      <c r="F421" s="17"/>
+      <c r="G421" s="17"/>
+      <c r="H421" s="33"/>
+      <c r="I421" s="33"/>
+    </row>
+    <row r="422" ht="14.25" customHeight="1">
+      <c r="A422" s="1"/>
+      <c r="D422" s="16"/>
+      <c r="E422" s="16"/>
+      <c r="F422" s="17"/>
+      <c r="G422" s="17"/>
+      <c r="H422" s="33"/>
+      <c r="I422" s="33"/>
+    </row>
+    <row r="423" ht="14.25" customHeight="1">
+      <c r="A423" s="1"/>
+      <c r="D423" s="16"/>
+      <c r="E423" s="16"/>
+      <c r="F423" s="17"/>
+      <c r="G423" s="17"/>
+      <c r="H423" s="33"/>
+      <c r="I423" s="33"/>
+    </row>
+    <row r="424" ht="14.25" customHeight="1">
+      <c r="A424" s="1"/>
+      <c r="D424" s="16"/>
+      <c r="E424" s="16"/>
+      <c r="F424" s="17"/>
+      <c r="G424" s="17"/>
+      <c r="H424" s="33"/>
+      <c r="I424" s="33"/>
+    </row>
+    <row r="425" ht="14.25" customHeight="1">
+      <c r="A425" s="1"/>
+      <c r="D425" s="16"/>
+      <c r="E425" s="16"/>
+      <c r="F425" s="17"/>
+      <c r="G425" s="17"/>
+      <c r="H425" s="33"/>
+      <c r="I425" s="33"/>
+    </row>
+    <row r="426" ht="14.25" customHeight="1">
+      <c r="A426" s="1"/>
+      <c r="D426" s="16"/>
+      <c r="E426" s="16"/>
+      <c r="F426" s="17"/>
+      <c r="G426" s="17"/>
+      <c r="H426" s="33"/>
+      <c r="I426" s="33"/>
+    </row>
+    <row r="427" ht="14.25" customHeight="1">
+      <c r="A427" s="1"/>
+      <c r="D427" s="16"/>
+      <c r="E427" s="16"/>
+      <c r="F427" s="17"/>
+      <c r="G427" s="17"/>
+      <c r="H427" s="33"/>
+      <c r="I427" s="33"/>
+    </row>
+    <row r="428" ht="14.25" customHeight="1">
+      <c r="A428" s="1"/>
+      <c r="D428" s="16"/>
+      <c r="E428" s="16"/>
+      <c r="F428" s="17"/>
+      <c r="G428" s="17"/>
+      <c r="H428" s="33"/>
+      <c r="I428" s="33"/>
+    </row>
+    <row r="429" ht="14.25" customHeight="1">
+      <c r="A429" s="1"/>
+      <c r="D429" s="16"/>
+      <c r="E429" s="16"/>
+      <c r="F429" s="17"/>
+      <c r="G429" s="17"/>
+      <c r="H429" s="33"/>
+      <c r="I429" s="33"/>
+    </row>
+    <row r="430" ht="14.25" customHeight="1">
+      <c r="A430" s="1"/>
+      <c r="D430" s="16"/>
+      <c r="E430" s="16"/>
+      <c r="F430" s="17"/>
+      <c r="G430" s="17"/>
+      <c r="H430" s="33"/>
+      <c r="I430" s="33"/>
+    </row>
+    <row r="431" ht="14.25" customHeight="1">
+      <c r="A431" s="1"/>
+      <c r="D431" s="16"/>
+      <c r="E431" s="16"/>
+      <c r="F431" s="17"/>
+      <c r="G431" s="17"/>
+      <c r="H431" s="33"/>
+      <c r="I431" s="33"/>
+    </row>
+    <row r="432" ht="14.25" customHeight="1">
+      <c r="A432" s="1"/>
+      <c r="D432" s="16"/>
+      <c r="E432" s="16"/>
+      <c r="F432" s="17"/>
+      <c r="G432" s="17"/>
+      <c r="H432" s="33"/>
+      <c r="I432" s="33"/>
+    </row>
+    <row r="433" ht="14.25" customHeight="1">
+      <c r="A433" s="1"/>
+      <c r="D433" s="16"/>
+      <c r="E433" s="16"/>
+      <c r="F433" s="17"/>
+      <c r="G433" s="17"/>
+      <c r="H433" s="33"/>
+      <c r="I433" s="33"/>
+    </row>
+    <row r="434" ht="14.25" customHeight="1">
+      <c r="A434" s="1"/>
+      <c r="D434" s="16"/>
+      <c r="E434" s="16"/>
+      <c r="F434" s="17"/>
+      <c r="G434" s="17"/>
+      <c r="H434" s="33"/>
+      <c r="I434" s="33"/>
+    </row>
+    <row r="435" ht="14.25" customHeight="1">
+      <c r="A435" s="1"/>
+      <c r="D435" s="16"/>
+      <c r="E435" s="16"/>
+      <c r="F435" s="17"/>
+      <c r="G435" s="17"/>
+      <c r="H435" s="33"/>
+      <c r="I435" s="33"/>
+    </row>
+    <row r="436" ht="14.25" customHeight="1">
+      <c r="A436" s="1"/>
+      <c r="D436" s="16"/>
+      <c r="E436" s="16"/>
+      <c r="F436" s="17"/>
+      <c r="G436" s="17"/>
+      <c r="H436" s="33"/>
+      <c r="I436" s="33"/>
+    </row>
+    <row r="437" ht="14.25" customHeight="1">
+      <c r="A437" s="1"/>
+      <c r="D437" s="16"/>
+      <c r="E437" s="16"/>
+      <c r="F437" s="17"/>
+      <c r="G437" s="17"/>
+      <c r="H437" s="33"/>
+      <c r="I437" s="33"/>
+    </row>
+    <row r="438" ht="14.25" customHeight="1">
+      <c r="A438" s="1"/>
+      <c r="D438" s="16"/>
+      <c r="E438" s="16"/>
+      <c r="F438" s="17"/>
+      <c r="G438" s="17"/>
+      <c r="H438" s="33"/>
+      <c r="I438" s="33"/>
+    </row>
+    <row r="439" ht="14.25" customHeight="1">
+      <c r="A439" s="1"/>
+      <c r="D439" s="16"/>
+      <c r="E439" s="16"/>
+      <c r="F439" s="17"/>
+      <c r="G439" s="17"/>
+      <c r="H439" s="33"/>
+      <c r="I439" s="33"/>
+    </row>
+    <row r="440" ht="14.25" customHeight="1">
+      <c r="A440" s="1"/>
+      <c r="D440" s="16"/>
+      <c r="E440" s="16"/>
+      <c r="F440" s="17"/>
+      <c r="G440" s="17"/>
+      <c r="H440" s="33"/>
+      <c r="I440" s="33"/>
+    </row>
+    <row r="441" ht="14.25" customHeight="1">
+      <c r="A441" s="1"/>
+      <c r="D441" s="16"/>
+      <c r="E441" s="16"/>
+      <c r="F441" s="17"/>
+      <c r="G441" s="17"/>
+      <c r="H441" s="33"/>
+      <c r="I441" s="33"/>
+    </row>
+    <row r="442" ht="14.25" customHeight="1">
+      <c r="A442" s="1"/>
+      <c r="D442" s="16"/>
+      <c r="E442" s="16"/>
+      <c r="F442" s="17"/>
+      <c r="G442" s="17"/>
+      <c r="H442" s="33"/>
+      <c r="I442" s="33"/>
+    </row>
+    <row r="443" ht="14.25" customHeight="1">
+      <c r="A443" s="1"/>
+      <c r="D443" s="16"/>
+      <c r="E443" s="16"/>
+      <c r="F443" s="17"/>
+      <c r="G443" s="17"/>
+      <c r="H443" s="33"/>
+      <c r="I443" s="33"/>
+    </row>
+    <row r="444" ht="14.25" customHeight="1">
+      <c r="A444" s="1"/>
+      <c r="D444" s="16"/>
+      <c r="E444" s="16"/>
+      <c r="F444" s="17"/>
+      <c r="G444" s="17"/>
+      <c r="H444" s="33"/>
+      <c r="I444" s="33"/>
+    </row>
+    <row r="445" ht="14.25" customHeight="1">
+      <c r="A445" s="1"/>
+      <c r="D445" s="16"/>
+      <c r="E445" s="16"/>
+      <c r="F445" s="17"/>
+      <c r="G445" s="17"/>
+      <c r="H445" s="33"/>
+      <c r="I445" s="33"/>
+    </row>
+    <row r="446" ht="14.25" customHeight="1">
+      <c r="A446" s="1"/>
+      <c r="D446" s="16"/>
+      <c r="E446" s="16"/>
+      <c r="F446" s="17"/>
+      <c r="G446" s="17"/>
+      <c r="H446" s="33"/>
+      <c r="I446" s="33"/>
+    </row>
+    <row r="447" ht="14.25" customHeight="1">
+      <c r="A447" s="1"/>
+      <c r="D447" s="16"/>
+      <c r="E447" s="16"/>
+      <c r="F447" s="17"/>
+      <c r="G447" s="17"/>
+      <c r="H447" s="33"/>
+      <c r="I447" s="33"/>
+    </row>
+    <row r="448" ht="14.25" customHeight="1">
+      <c r="A448" s="1"/>
+      <c r="D448" s="16"/>
+      <c r="E448" s="16"/>
+      <c r="F448" s="17"/>
+      <c r="G448" s="17"/>
+      <c r="H448" s="33"/>
+      <c r="I448" s="33"/>
+    </row>
+    <row r="449" ht="14.25" customHeight="1">
+      <c r="A449" s="1"/>
+      <c r="D449" s="16"/>
+      <c r="E449" s="16"/>
+      <c r="F449" s="17"/>
+      <c r="G449" s="17"/>
+      <c r="H449" s="33"/>
+      <c r="I449" s="33"/>
+    </row>
+    <row r="450" ht="14.25" customHeight="1">
+      <c r="A450" s="1"/>
+      <c r="D450" s="16"/>
+      <c r="E450" s="16"/>
+      <c r="F450" s="17"/>
+      <c r="G450" s="17"/>
+      <c r="H450" s="33"/>
+      <c r="I450" s="33"/>
+    </row>
+    <row r="451" ht="14.25" customHeight="1">
+      <c r="A451" s="1"/>
+      <c r="D451" s="16"/>
+      <c r="E451" s="16"/>
+      <c r="F451" s="17"/>
+      <c r="G451" s="17"/>
+      <c r="H451" s="33"/>
+      <c r="I451" s="33"/>
+    </row>
+    <row r="452" ht="14.25" customHeight="1">
+      <c r="A452" s="1"/>
+      <c r="D452" s="16"/>
+      <c r="E452" s="16"/>
+      <c r="F452" s="17"/>
+      <c r="G452" s="17"/>
+      <c r="H452" s="33"/>
+      <c r="I452" s="33"/>
+    </row>
+    <row r="453" ht="14.25" customHeight="1">
+      <c r="A453" s="1"/>
+      <c r="D453" s="16"/>
+      <c r="E453" s="16"/>
+      <c r="F453" s="17"/>
+      <c r="G453" s="17"/>
+      <c r="H453" s="33"/>
+      <c r="I453" s="33"/>
+    </row>
+    <row r="454" ht="14.25" customHeight="1">
+      <c r="A454" s="1"/>
+      <c r="D454" s="16"/>
+      <c r="E454" s="16"/>
+      <c r="F454" s="17"/>
+      <c r="G454" s="17"/>
+      <c r="H454" s="33"/>
+      <c r="I454" s="33"/>
+    </row>
+    <row r="455" ht="14.25" customHeight="1">
+      <c r="A455" s="1"/>
+      <c r="D455" s="16"/>
+      <c r="E455" s="16"/>
+      <c r="F455" s="17"/>
+      <c r="G455" s="17"/>
+      <c r="H455" s="33"/>
+      <c r="I455" s="33"/>
+    </row>
+    <row r="456" ht="14.25" customHeight="1">
+      <c r="A456" s="1"/>
+      <c r="D456" s="16"/>
+      <c r="E456" s="16"/>
+      <c r="F456" s="17"/>
+      <c r="G456" s="17"/>
+      <c r="H456" s="33"/>
+      <c r="I456" s="33"/>
+    </row>
+    <row r="457" ht="14.25" customHeight="1">
+      <c r="A457" s="1"/>
+      <c r="D457" s="16"/>
+      <c r="E457" s="16"/>
+      <c r="F457" s="17"/>
+      <c r="G457" s="17"/>
+      <c r="H457" s="33"/>
+      <c r="I457" s="33"/>
+    </row>
+    <row r="458" ht="14.25" customHeight="1">
+      <c r="A458" s="1"/>
+      <c r="D458" s="16"/>
+      <c r="E458" s="16"/>
+      <c r="F458" s="17"/>
+      <c r="G458" s="17"/>
+      <c r="H458" s="33"/>
+      <c r="I458" s="33"/>
+    </row>
+    <row r="459" ht="14.25" customHeight="1">
+      <c r="A459" s="1"/>
+      <c r="D459" s="16"/>
+      <c r="E459" s="16"/>
+      <c r="F459" s="17"/>
+      <c r="G459" s="17"/>
+      <c r="H459" s="33"/>
+      <c r="I459" s="33"/>
+    </row>
+    <row r="460" ht="14.25" customHeight="1">
+      <c r="A460" s="1"/>
+      <c r="D460" s="16"/>
+      <c r="E460" s="16"/>
+      <c r="F460" s="17"/>
+      <c r="G460" s="17"/>
+      <c r="H460" s="33"/>
+      <c r="I460" s="33"/>
+    </row>
+    <row r="461" ht="14.25" customHeight="1">
+      <c r="A461" s="1"/>
+      <c r="D461" s="16"/>
+      <c r="E461" s="16"/>
+      <c r="F461" s="17"/>
+      <c r="G461" s="17"/>
+      <c r="H461" s="33"/>
+      <c r="I461" s="33"/>
+    </row>
+    <row r="462" ht="14.25" customHeight="1">
+      <c r="A462" s="1"/>
+      <c r="D462" s="16"/>
+      <c r="E462" s="16"/>
+      <c r="F462" s="17"/>
+      <c r="G462" s="17"/>
+      <c r="H462" s="33"/>
+      <c r="I462" s="33"/>
+    </row>
+    <row r="463" ht="14.25" customHeight="1">
+      <c r="A463" s="1"/>
+      <c r="D463" s="16"/>
+      <c r="E463" s="16"/>
+      <c r="F463" s="17"/>
+      <c r="G463" s="17"/>
+      <c r="H463" s="33"/>
+      <c r="I463" s="33"/>
+    </row>
+    <row r="464" ht="14.25" customHeight="1">
+      <c r="A464" s="1"/>
+      <c r="D464" s="16"/>
+      <c r="E464" s="16"/>
+      <c r="F464" s="17"/>
+      <c r="G464" s="17"/>
+      <c r="H464" s="33"/>
+      <c r="I464" s="33"/>
+    </row>
+    <row r="465" ht="14.25" customHeight="1">
+      <c r="A465" s="1"/>
+      <c r="D465" s="16"/>
+      <c r="E465" s="16"/>
+      <c r="F465" s="17"/>
+      <c r="G465" s="17"/>
+      <c r="H465" s="33"/>
+      <c r="I465" s="33"/>
+    </row>
+    <row r="466" ht="14.25" customHeight="1">
+      <c r="A466" s="1"/>
+      <c r="D466" s="16"/>
+      <c r="E466" s="16"/>
+      <c r="F466" s="17"/>
+      <c r="G466" s="17"/>
+      <c r="H466" s="33"/>
+      <c r="I466" s="33"/>
+    </row>
+    <row r="467" ht="14.25" customHeight="1">
+      <c r="A467" s="1"/>
+      <c r="D467" s="16"/>
+      <c r="E467" s="16"/>
+      <c r="F467" s="17"/>
+      <c r="G467" s="17"/>
+      <c r="H467" s="33"/>
+      <c r="I467" s="33"/>
+    </row>
+    <row r="468" ht="14.25" customHeight="1">
+      <c r="A468" s="1"/>
+      <c r="D468" s="16"/>
+      <c r="E468" s="16"/>
+      <c r="F468" s="17"/>
+      <c r="G468" s="17"/>
+      <c r="H468" s="33"/>
+      <c r="I468" s="33"/>
+    </row>
+    <row r="469" ht="14.25" customHeight="1">
+      <c r="A469" s="1"/>
+      <c r="D469" s="16"/>
+      <c r="E469" s="16"/>
+      <c r="F469" s="17"/>
+      <c r="G469" s="17"/>
+      <c r="H469" s="33"/>
+      <c r="I469" s="33"/>
+    </row>
+    <row r="470" ht="14.25" customHeight="1">
+      <c r="A470" s="1"/>
+      <c r="D470" s="16"/>
+      <c r="E470" s="16"/>
+      <c r="F470" s="17"/>
+      <c r="G470" s="17"/>
+      <c r="H470" s="33"/>
+      <c r="I470" s="33"/>
+    </row>
+    <row r="471" ht="14.25" customHeight="1">
+      <c r="A471" s="1"/>
+      <c r="D471" s="16"/>
+      <c r="E471" s="16"/>
+      <c r="F471" s="17"/>
+      <c r="G471" s="17"/>
+      <c r="H471" s="33"/>
+      <c r="I471" s="33"/>
+    </row>
+    <row r="472" ht="14.25" customHeight="1">
+      <c r="A472" s="1"/>
+      <c r="D472" s="16"/>
+      <c r="E472" s="16"/>
+      <c r="F472" s="17"/>
+      <c r="G472" s="17"/>
+      <c r="H472" s="33"/>
+      <c r="I472" s="33"/>
+    </row>
+    <row r="473" ht="14.25" customHeight="1">
+      <c r="A473" s="1"/>
+      <c r="D473" s="16"/>
+      <c r="E473" s="16"/>
+      <c r="F473" s="17"/>
+      <c r="G473" s="17"/>
+      <c r="H473" s="33"/>
+      <c r="I473" s="33"/>
+    </row>
+    <row r="474" ht="14.25" customHeight="1">
+      <c r="A474" s="1"/>
+      <c r="D474" s="16"/>
+      <c r="E474" s="16"/>
+      <c r="F474" s="17"/>
+      <c r="G474" s="17"/>
+      <c r="H474" s="33"/>
+      <c r="I474" s="33"/>
+    </row>
+    <row r="475" ht="14.25" customHeight="1">
+      <c r="A475" s="1"/>
+      <c r="D475" s="16"/>
+      <c r="E475" s="16"/>
+      <c r="F475" s="17"/>
+      <c r="G475" s="17"/>
+      <c r="H475" s="33"/>
+      <c r="I475" s="33"/>
+    </row>
+    <row r="476" ht="14.25" customHeight="1">
+      <c r="A476" s="1"/>
+      <c r="D476" s="16"/>
+      <c r="E476" s="16"/>
+      <c r="F476" s="17"/>
+      <c r="G476" s="17"/>
+      <c r="H476" s="33"/>
+      <c r="I476" s="33"/>
+    </row>
+    <row r="477" ht="14.25" customHeight="1">
+      <c r="A477" s="1"/>
+      <c r="D477" s="16"/>
+      <c r="E477" s="16"/>
+      <c r="F477" s="17"/>
+      <c r="G477" s="17"/>
+      <c r="H477" s="33"/>
+      <c r="I477" s="33"/>
+    </row>
+    <row r="478" ht="14.25" customHeight="1">
+      <c r="A478" s="1"/>
+      <c r="D478" s="16"/>
+      <c r="E478" s="16"/>
+      <c r="F478" s="17"/>
+      <c r="G478" s="17"/>
+      <c r="H478" s="33"/>
+      <c r="I478" s="33"/>
+    </row>
+    <row r="479" ht="14.25" customHeight="1">
+      <c r="A479" s="1"/>
+      <c r="D479" s="16"/>
+      <c r="E479" s="16"/>
+      <c r="F479" s="17"/>
+      <c r="G479" s="17"/>
+      <c r="H479" s="33"/>
+      <c r="I479" s="33"/>
+    </row>
+    <row r="480" ht="14.25" customHeight="1">
+      <c r="A480" s="1"/>
+      <c r="D480" s="16"/>
+      <c r="E480" s="16"/>
+      <c r="F480" s="17"/>
+      <c r="G480" s="17"/>
+      <c r="H480" s="33"/>
+      <c r="I480" s="33"/>
+    </row>
+    <row r="481" ht="14.25" customHeight="1">
+      <c r="A481" s="1"/>
+      <c r="D481" s="16"/>
+      <c r="E481" s="16"/>
+      <c r="F481" s="17"/>
+      <c r="G481" s="17"/>
+      <c r="H481" s="33"/>
+      <c r="I481" s="33"/>
+    </row>
+    <row r="482" ht="14.25" customHeight="1">
+      <c r="A482" s="1"/>
+      <c r="D482" s="16"/>
+      <c r="E482" s="16"/>
+      <c r="F482" s="17"/>
+      <c r="G482" s="17"/>
+      <c r="H482" s="33"/>
+      <c r="I482" s="33"/>
+    </row>
+    <row r="483" ht="14.25" customHeight="1">
+      <c r="A483" s="1"/>
+      <c r="D483" s="16"/>
+      <c r="E483" s="16"/>
+      <c r="F483" s="17"/>
+      <c r="G483" s="17"/>
+      <c r="H483" s="33"/>
+      <c r="I483" s="33"/>
+    </row>
+    <row r="484" ht="14.25" customHeight="1">
+      <c r="A484" s="1"/>
+      <c r="D484" s="16"/>
+      <c r="E484" s="16"/>
+      <c r="F484" s="17"/>
+      <c r="G484" s="17"/>
+      <c r="H484" s="33"/>
+      <c r="I484" s="33"/>
+    </row>
+    <row r="485" ht="14.25" customHeight="1">
+      <c r="A485" s="1"/>
+      <c r="D485" s="16"/>
+      <c r="E485" s="16"/>
+      <c r="F485" s="17"/>
+      <c r="G485" s="17"/>
+      <c r="H485" s="33"/>
+      <c r="I485" s="33"/>
+    </row>
+    <row r="486" ht="14.25" customHeight="1">
+      <c r="A486" s="1"/>
+      <c r="D486" s="16"/>
+      <c r="E486" s="16"/>
+      <c r="F486" s="17"/>
+      <c r="G486" s="17"/>
+      <c r="H486" s="33"/>
+      <c r="I486" s="33"/>
+    </row>
+    <row r="487" ht="14.25" customHeight="1">
+      <c r="A487" s="1"/>
+      <c r="D487" s="16"/>
+      <c r="E487" s="16"/>
+      <c r="F487" s="17"/>
+      <c r="G487" s="17"/>
+      <c r="H487" s="33"/>
+      <c r="I487" s="33"/>
+    </row>
+    <row r="488" ht="14.25" customHeight="1">
+      <c r="A488" s="1"/>
+      <c r="D488" s="16"/>
+      <c r="E488" s="16"/>
+      <c r="F488" s="17"/>
+      <c r="G488" s="17"/>
+      <c r="H488" s="33"/>
+      <c r="I488" s="33"/>
+    </row>
+    <row r="489" ht="14.25" customHeight="1">
+      <c r="A489" s="1"/>
+      <c r="D489" s="16"/>
+      <c r="E489" s="16"/>
+      <c r="F489" s="17"/>
+      <c r="G489" s="17"/>
+      <c r="H489" s="33"/>
+      <c r="I489" s="33"/>
+    </row>
+    <row r="490" ht="14.25" customHeight="1">
+      <c r="A490" s="1"/>
+      <c r="D490" s="16"/>
+      <c r="E490" s="16"/>
+      <c r="F490" s="17"/>
+      <c r="G490" s="17"/>
+      <c r="H490" s="33"/>
+      <c r="I490" s="33"/>
+    </row>
+    <row r="491" ht="14.25" customHeight="1">
+      <c r="A491" s="1"/>
+      <c r="D491" s="16"/>
+      <c r="E491" s="16"/>
+      <c r="F491" s="17"/>
+      <c r="G491" s="17"/>
+      <c r="H491" s="33"/>
+      <c r="I491" s="33"/>
+    </row>
+    <row r="492" ht="14.25" customHeight="1">
+      <c r="A492" s="1"/>
+      <c r="D492" s="16"/>
+      <c r="E492" s="16"/>
+      <c r="F492" s="17"/>
+      <c r="G492" s="17"/>
+      <c r="H492" s="33"/>
+      <c r="I492" s="33"/>
+    </row>
+    <row r="493" ht="14.25" customHeight="1">
+      <c r="A493" s="1"/>
+      <c r="D493" s="16"/>
+      <c r="E493" s="16"/>
+      <c r="F493" s="17"/>
+      <c r="G493" s="17"/>
+      <c r="H493" s="33"/>
+      <c r="I493" s="33"/>
+    </row>
+    <row r="494" ht="14.25" customHeight="1">
+      <c r="A494" s="1"/>
+      <c r="D494" s="16"/>
+      <c r="E494" s="16"/>
+      <c r="F494" s="17"/>
+      <c r="G494" s="17"/>
+      <c r="H494" s="33"/>
+      <c r="I494" s="33"/>
+    </row>
+    <row r="495" ht="14.25" customHeight="1">
+      <c r="A495" s="1"/>
+      <c r="D495" s="16"/>
+      <c r="E495" s="16"/>
+      <c r="F495" s="17"/>
+      <c r="G495" s="17"/>
+      <c r="H495" s="33"/>
+      <c r="I495" s="33"/>
+    </row>
+    <row r="496" ht="14.25" customHeight="1">
+      <c r="A496" s="1"/>
+      <c r="D496" s="16"/>
+      <c r="E496" s="16"/>
+      <c r="F496" s="17"/>
+      <c r="G496" s="17"/>
+      <c r="H496" s="33"/>
+      <c r="I496" s="33"/>
+    </row>
+    <row r="497" ht="14.25" customHeight="1">
+      <c r="A497" s="1"/>
+      <c r="D497" s="16"/>
+      <c r="E497" s="16"/>
+      <c r="F497" s="17"/>
+      <c r="G497" s="17"/>
+      <c r="H497" s="33"/>
+      <c r="I497" s="33"/>
+    </row>
+    <row r="498" ht="14.25" customHeight="1">
+      <c r="A498" s="1"/>
+      <c r="D498" s="16"/>
+      <c r="E498" s="16"/>
+      <c r="F498" s="17"/>
+      <c r="G498" s="17"/>
+      <c r="H498" s="33"/>
+      <c r="I498" s="33"/>
+    </row>
+    <row r="499" ht="14.25" customHeight="1">
+      <c r="A499" s="1"/>
+      <c r="D499" s="16"/>
+      <c r="E499" s="16"/>
+      <c r="F499" s="17"/>
+      <c r="G499" s="17"/>
+      <c r="H499" s="33"/>
+      <c r="I499" s="33"/>
+    </row>
+    <row r="500" ht="14.25" customHeight="1">
+      <c r="A500" s="1"/>
+      <c r="D500" s="16"/>
+      <c r="E500" s="16"/>
+      <c r="F500" s="17"/>
+      <c r="G500" s="17"/>
+      <c r="H500" s="33"/>
+      <c r="I500" s="33"/>
+    </row>
+    <row r="501" ht="14.25" customHeight="1">
+      <c r="A501" s="1"/>
+      <c r="D501" s="16"/>
+      <c r="E501" s="16"/>
+      <c r="F501" s="17"/>
+      <c r="G501" s="17"/>
+      <c r="H501" s="33"/>
+      <c r="I501" s="33"/>
+    </row>
+    <row r="502" ht="14.25" customHeight="1">
+      <c r="A502" s="1"/>
+      <c r="D502" s="16"/>
+      <c r="E502" s="16"/>
+      <c r="F502" s="17"/>
+      <c r="G502" s="17"/>
+      <c r="H502" s="33"/>
+      <c r="I502" s="33"/>
+    </row>
+    <row r="503" ht="14.25" customHeight="1">
+      <c r="A503" s="1"/>
+      <c r="D503" s="16"/>
+      <c r="E503" s="16"/>
+      <c r="F503" s="17"/>
+      <c r="G503" s="17"/>
+      <c r="H503" s="33"/>
+      <c r="I503" s="33"/>
+    </row>
+    <row r="504" ht="14.25" customHeight="1">
+      <c r="A504" s="1"/>
+      <c r="D504" s="16"/>
+      <c r="E504" s="16"/>
+      <c r="F504" s="17"/>
+      <c r="G504" s="17"/>
+      <c r="H504" s="33"/>
+      <c r="I504" s="33"/>
+    </row>
+    <row r="505" ht="14.25" customHeight="1">
+      <c r="A505" s="1"/>
+      <c r="D505" s="16"/>
+      <c r="E505" s="16"/>
+      <c r="F505" s="17"/>
+      <c r="G505" s="17"/>
+      <c r="H505" s="33"/>
+      <c r="I505" s="33"/>
+    </row>
+    <row r="506" ht="14.25" customHeight="1">
+      <c r="A506" s="1"/>
+      <c r="D506" s="16"/>
+      <c r="E506" s="16"/>
+      <c r="F506" s="17"/>
+      <c r="G506" s="17"/>
+      <c r="H506" s="33"/>
+      <c r="I506" s="33"/>
+    </row>
+    <row r="507" ht="14.25" customHeight="1">
+      <c r="A507" s="1"/>
+      <c r="D507" s="16"/>
+      <c r="E507" s="16"/>
+      <c r="F507" s="17"/>
+      <c r="G507" s="17"/>
+      <c r="H507" s="33"/>
+      <c r="I507" s="33"/>
+    </row>
+    <row r="508" ht="14.25" customHeight="1">
+      <c r="A508" s="1"/>
+      <c r="D508" s="16"/>
+      <c r="E508" s="16"/>
+      <c r="F508" s="17"/>
+      <c r="G508" s="17"/>
+      <c r="H508" s="33"/>
+      <c r="I508" s="33"/>
+    </row>
+    <row r="509" ht="14.25" customHeight="1">
+      <c r="A509" s="1"/>
+      <c r="D509" s="16"/>
+      <c r="E509" s="16"/>
+      <c r="F509" s="17"/>
+      <c r="G509" s="17"/>
+      <c r="H509" s="33"/>
+      <c r="I509" s="33"/>
+    </row>
+    <row r="510" ht="14.25" customHeight="1">
+      <c r="A510" s="1"/>
+      <c r="D510" s="16"/>
+      <c r="E510" s="16"/>
+      <c r="F510" s="17"/>
+      <c r="G510" s="17"/>
+      <c r="H510" s="33"/>
+      <c r="I510" s="33"/>
+    </row>
+    <row r="511" ht="14.25" customHeight="1">
+      <c r="A511" s="1"/>
+      <c r="D511" s="16"/>
+      <c r="E511" s="16"/>
+      <c r="F511" s="17"/>
+      <c r="G511" s="17"/>
+      <c r="H511" s="33"/>
+      <c r="I511" s="33"/>
+    </row>
+    <row r="512" ht="14.25" customHeight="1">
+      <c r="A512" s="1"/>
+      <c r="D512" s="16"/>
+      <c r="E512" s="16"/>
+      <c r="F512" s="17"/>
+      <c r="G512" s="17"/>
+      <c r="H512" s="33"/>
+      <c r="I512" s="33"/>
+    </row>
+    <row r="513" ht="14.25" customHeight="1">
+      <c r="A513" s="1"/>
+      <c r="D513" s="16"/>
+      <c r="E513" s="16"/>
+      <c r="F513" s="17"/>
+      <c r="G513" s="17"/>
+      <c r="H513" s="33"/>
+      <c r="I513" s="33"/>
+    </row>
+    <row r="514" ht="14.25" customHeight="1">
+      <c r="A514" s="1"/>
+      <c r="D514" s="16"/>
+      <c r="E514" s="16"/>
+      <c r="F514" s="17"/>
+      <c r="G514" s="17"/>
+      <c r="H514" s="33"/>
+      <c r="I514" s="33"/>
+    </row>
+    <row r="515" ht="14.25" customHeight="1">
+      <c r="A515" s="1"/>
+      <c r="D515" s="16"/>
+      <c r="E515" s="16"/>
+      <c r="F515" s="17"/>
+      <c r="G515" s="17"/>
+      <c r="H515" s="33"/>
+      <c r="I515" s="33"/>
+    </row>
+    <row r="516" ht="14.25" customHeight="1">
+      <c r="A516" s="1"/>
+      <c r="D516" s="16"/>
+      <c r="E516" s="16"/>
+      <c r="F516" s="17"/>
+      <c r="G516" s="17"/>
+      <c r="H516" s="33"/>
+      <c r="I516" s="33"/>
+    </row>
+    <row r="517" ht="14.25" customHeight="1">
+      <c r="A517" s="1"/>
+      <c r="D517" s="16"/>
+      <c r="E517" s="16"/>
+      <c r="F517" s="17"/>
+      <c r="G517" s="17"/>
+      <c r="H517" s="33"/>
+      <c r="I517" s="33"/>
+    </row>
+    <row r="518" ht="14.25" customHeight="1">
+      <c r="A518" s="1"/>
+      <c r="D518" s="16"/>
+      <c r="E518" s="16"/>
+      <c r="F518" s="17"/>
+      <c r="G518" s="17"/>
+      <c r="H518" s="33"/>
+      <c r="I518" s="33"/>
+    </row>
+    <row r="519" ht="14.25" customHeight="1">
+      <c r="A519" s="1"/>
+      <c r="D519" s="16"/>
+      <c r="E519" s="16"/>
+      <c r="F519" s="17"/>
+      <c r="G519" s="17"/>
+      <c r="H519" s="33"/>
+      <c r="I519" s="33"/>
+    </row>
+    <row r="520" ht="14.25" customHeight="1">
+      <c r="A520" s="1"/>
+      <c r="D520" s="16"/>
+      <c r="E520" s="16"/>
+      <c r="F520" s="17"/>
+      <c r="G520" s="17"/>
+      <c r="H520" s="33"/>
+      <c r="I520" s="33"/>
+    </row>
+    <row r="521" ht="14.25" customHeight="1">
+      <c r="A521" s="1"/>
+      <c r="D521" s="16"/>
+      <c r="E521" s="16"/>
+      <c r="F521" s="17"/>
+      <c r="G521" s="17"/>
+      <c r="H521" s="33"/>
+      <c r="I521" s="33"/>
+    </row>
+    <row r="522" ht="14.25" customHeight="1">
+      <c r="A522" s="1"/>
+      <c r="D522" s="16"/>
+      <c r="E522" s="16"/>
+      <c r="F522" s="17"/>
+      <c r="G522" s="17"/>
+      <c r="H522" s="33"/>
+      <c r="I522" s="33"/>
+    </row>
+    <row r="523" ht="14.25" customHeight="1">
+      <c r="A523" s="1"/>
+      <c r="D523" s="16"/>
+      <c r="E523" s="16"/>
+      <c r="F523" s="17"/>
+      <c r="G523" s="17"/>
+      <c r="H523" s="33"/>
+      <c r="I523" s="33"/>
+    </row>
+    <row r="524" ht="14.25" customHeight="1">
+      <c r="A524" s="1"/>
+      <c r="D524" s="16"/>
+      <c r="E524" s="16"/>
+      <c r="F524" s="17"/>
+      <c r="G524" s="17"/>
+      <c r="H524" s="33"/>
+      <c r="I524" s="33"/>
+    </row>
+    <row r="525" ht="14.25" customHeight="1">
+      <c r="A525" s="1"/>
+      <c r="D525" s="16"/>
+      <c r="E525" s="16"/>
+      <c r="F525" s="17"/>
+      <c r="G525" s="17"/>
+      <c r="H525" s="33"/>
+      <c r="I525" s="33"/>
+    </row>
+    <row r="526" ht="14.25" customHeight="1">
+      <c r="A526" s="1"/>
+      <c r="D526" s="16"/>
+      <c r="E526" s="16"/>
+      <c r="F526" s="17"/>
+      <c r="G526" s="17"/>
+      <c r="H526" s="33"/>
+      <c r="I526" s="33"/>
+    </row>
+    <row r="527" ht="14.25" customHeight="1">
+      <c r="A527" s="1"/>
+      <c r="D527" s="16"/>
+      <c r="E527" s="16"/>
+      <c r="F527" s="17"/>
+      <c r="G527" s="17"/>
+      <c r="H527" s="33"/>
+      <c r="I527" s="33"/>
+    </row>
+    <row r="528" ht="14.25" customHeight="1">
+      <c r="A528" s="1"/>
+      <c r="D528" s="16"/>
+      <c r="E528" s="16"/>
+      <c r="F528" s="17"/>
+      <c r="G528" s="17"/>
+      <c r="H528" s="33"/>
+      <c r="I528" s="33"/>
+    </row>
+    <row r="529" ht="14.25" customHeight="1">
+      <c r="A529" s="1"/>
+      <c r="D529" s="16"/>
+      <c r="E529" s="16"/>
+      <c r="F529" s="17"/>
+      <c r="G529" s="17"/>
+      <c r="H529" s="33"/>
+      <c r="I529" s="33"/>
+    </row>
+    <row r="530" ht="14.25" customHeight="1">
+      <c r="A530" s="1"/>
+      <c r="D530" s="16"/>
+      <c r="E530" s="16"/>
+      <c r="F530" s="17"/>
+      <c r="G530" s="17"/>
+      <c r="H530" s="33"/>
+      <c r="I530" s="33"/>
+    </row>
+    <row r="531" ht="14.25" customHeight="1">
+      <c r="A531" s="1"/>
+      <c r="D531" s="16"/>
+      <c r="E531" s="16"/>
+      <c r="F531" s="17"/>
+      <c r="G531" s="17"/>
+      <c r="H531" s="33"/>
+      <c r="I531" s="33"/>
+    </row>
+    <row r="532" ht="14.25" customHeight="1">
+      <c r="A532" s="1"/>
+      <c r="D532" s="16"/>
+      <c r="E532" s="16"/>
+      <c r="F532" s="17"/>
+      <c r="G532" s="17"/>
+      <c r="H532" s="33"/>
+      <c r="I532" s="33"/>
+    </row>
+    <row r="533" ht="14.25" customHeight="1">
+      <c r="A533" s="1"/>
+      <c r="D533" s="16"/>
+      <c r="E533" s="16"/>
+      <c r="F533" s="17"/>
+      <c r="G533" s="17"/>
+      <c r="H533" s="33"/>
+      <c r="I533" s="33"/>
+    </row>
+    <row r="534" ht="14.25" customHeight="1">
+      <c r="A534" s="1"/>
+      <c r="D534" s="16"/>
+      <c r="E534" s="16"/>
+      <c r="F534" s="17"/>
+      <c r="G534" s="17"/>
+      <c r="H534" s="33"/>
+      <c r="I534" s="33"/>
+    </row>
+    <row r="535" ht="14.25" customHeight="1">
+      <c r="A535" s="1"/>
+      <c r="D535" s="16"/>
+      <c r="E535" s="16"/>
+      <c r="F535" s="17"/>
+      <c r="G535" s="17"/>
+      <c r="H535" s="33"/>
+      <c r="I535" s="33"/>
+    </row>
+    <row r="536" ht="14.25" customHeight="1">
+      <c r="A536" s="1"/>
+      <c r="D536" s="16"/>
+      <c r="E536" s="16"/>
+      <c r="F536" s="17"/>
+      <c r="G536" s="17"/>
+      <c r="H536" s="33"/>
+      <c r="I536" s="33"/>
+    </row>
+    <row r="537" ht="14.25" customHeight="1">
+      <c r="A537" s="1"/>
+      <c r="D537" s="16"/>
+      <c r="E537" s="16"/>
+      <c r="F537" s="17"/>
+      <c r="G537" s="17"/>
+      <c r="H537" s="33"/>
+      <c r="I537" s="33"/>
+    </row>
+    <row r="538" ht="14.25" customHeight="1">
+      <c r="A538" s="1"/>
+      <c r="D538" s="16"/>
+      <c r="E538" s="16"/>
+      <c r="F538" s="17"/>
+      <c r="G538" s="17"/>
+      <c r="H538" s="33"/>
+      <c r="I538" s="33"/>
+    </row>
+    <row r="539" ht="14.25" customHeight="1">
+      <c r="A539" s="1"/>
+      <c r="D539" s="16"/>
+      <c r="E539" s="16"/>
+      <c r="F539" s="17"/>
+      <c r="G539" s="17"/>
+      <c r="H539" s="33"/>
+      <c r="I539" s="33"/>
+    </row>
+    <row r="540" ht="14.25" customHeight="1">
+      <c r="A540" s="1"/>
+      <c r="D540" s="16"/>
+      <c r="E540" s="16"/>
+      <c r="F540" s="17"/>
+      <c r="G540" s="17"/>
+      <c r="H540" s="33"/>
+      <c r="I540" s="33"/>
+    </row>
+    <row r="541" ht="14.25" customHeight="1">
+      <c r="A541" s="1"/>
+      <c r="D541" s="16"/>
+      <c r="E541" s="16"/>
+      <c r="F541" s="17"/>
+      <c r="G541" s="17"/>
+      <c r="H541" s="33"/>
+      <c r="I541" s="33"/>
+    </row>
+    <row r="542" ht="14.25" customHeight="1">
+      <c r="A542" s="1"/>
+      <c r="D542" s="16"/>
+      <c r="E542" s="16"/>
+      <c r="F542" s="17"/>
+      <c r="G542" s="17"/>
+      <c r="H542" s="33"/>
+      <c r="I542" s="33"/>
+    </row>
+    <row r="543" ht="14.25" customHeight="1">
+      <c r="A543" s="1"/>
+      <c r="D543" s="16"/>
+      <c r="E543" s="16"/>
+      <c r="F543" s="17"/>
+      <c r="G543" s="17"/>
+      <c r="H543" s="33"/>
+      <c r="I543" s="33"/>
+    </row>
+    <row r="544" ht="14.25" customHeight="1">
+      <c r="A544" s="1"/>
+      <c r="D544" s="16"/>
+      <c r="E544" s="16"/>
+      <c r="F544" s="17"/>
+      <c r="G544" s="17"/>
+      <c r="H544" s="33"/>
+      <c r="I544" s="33"/>
+    </row>
+    <row r="545" ht="14.25" customHeight="1">
+      <c r="A545" s="1"/>
+      <c r="D545" s="16"/>
+      <c r="E545" s="16"/>
+      <c r="F545" s="17"/>
+      <c r="G545" s="17"/>
+      <c r="H545" s="33"/>
+      <c r="I545" s="33"/>
+    </row>
+    <row r="546" ht="14.25" customHeight="1">
+      <c r="A546" s="1"/>
+      <c r="D546" s="16"/>
+      <c r="E546" s="16"/>
+      <c r="F546" s="17"/>
+      <c r="G546" s="17"/>
+      <c r="H546" s="33"/>
+      <c r="I546" s="33"/>
+    </row>
+    <row r="547" ht="14.25" customHeight="1">
+      <c r="A547" s="1"/>
+      <c r="D547" s="16"/>
+      <c r="E547" s="16"/>
+      <c r="F547" s="17"/>
+      <c r="G547" s="17"/>
+      <c r="H547" s="33"/>
+      <c r="I547" s="33"/>
+    </row>
+    <row r="548" ht="14.25" customHeight="1">
+      <c r="A548" s="1"/>
+      <c r="D548" s="16"/>
+      <c r="E548" s="16"/>
+      <c r="F548" s="17"/>
+      <c r="G548" s="17"/>
+      <c r="H548" s="33"/>
+      <c r="I548" s="33"/>
+    </row>
+    <row r="549" ht="14.25" customHeight="1">
+      <c r="A549" s="1"/>
+      <c r="D549" s="16"/>
+      <c r="E549" s="16"/>
+      <c r="F549" s="17"/>
+      <c r="G549" s="17"/>
+      <c r="H549" s="33"/>
+      <c r="I549" s="33"/>
+    </row>
+    <row r="550" ht="14.25" customHeight="1">
+      <c r="A550" s="1"/>
+      <c r="D550" s="16"/>
+      <c r="E550" s="16"/>
+      <c r="F550" s="17"/>
+      <c r="G550" s="17"/>
+      <c r="H550" s="33"/>
+      <c r="I550" s="33"/>
+    </row>
+    <row r="551" ht="14.25" customHeight="1">
+      <c r="A551" s="1"/>
+      <c r="D551" s="16"/>
+      <c r="E551" s="16"/>
+      <c r="F551" s="17"/>
+      <c r="G551" s="17"/>
+      <c r="H551" s="33"/>
+      <c r="I551" s="33"/>
+    </row>
+    <row r="552" ht="14.25" customHeight="1">
+      <c r="A552" s="1"/>
+      <c r="D552" s="16"/>
+      <c r="E552" s="16"/>
+      <c r="F552" s="17"/>
+      <c r="G552" s="17"/>
+      <c r="H552" s="33"/>
+      <c r="I552" s="33"/>
+    </row>
+    <row r="553" ht="14.25" customHeight="1">
+      <c r="A553" s="1"/>
+      <c r="D553" s="16"/>
+      <c r="E553" s="16"/>
+      <c r="F553" s="17"/>
+      <c r="G553" s="17"/>
+      <c r="H553" s="33"/>
+      <c r="I553" s="33"/>
+    </row>
+    <row r="554" ht="14.25" customHeight="1">
+      <c r="A554" s="1"/>
+      <c r="D554" s="16"/>
+      <c r="E554" s="16"/>
+      <c r="F554" s="17"/>
+      <c r="G554" s="17"/>
+      <c r="H554" s="33"/>
+      <c r="I554" s="33"/>
+    </row>
+    <row r="555" ht="14.25" customHeight="1">
+      <c r="A555" s="1"/>
+      <c r="D555" s="16"/>
+      <c r="E555" s="16"/>
+      <c r="F555" s="17"/>
+      <c r="G555" s="17"/>
+      <c r="H555" s="33"/>
+      <c r="I555" s="33"/>
+    </row>
+    <row r="556" ht="14.25" customHeight="1">
+      <c r="A556" s="1"/>
+      <c r="D556" s="16"/>
+      <c r="E556" s="16"/>
+      <c r="F556" s="17"/>
+      <c r="G556" s="17"/>
+      <c r="H556" s="33"/>
+      <c r="I556" s="33"/>
+    </row>
+    <row r="557" ht="14.25" customHeight="1">
+      <c r="A557" s="1"/>
+      <c r="D557" s="16"/>
+      <c r="E557" s="16"/>
+      <c r="F557" s="17"/>
+      <c r="G557" s="17"/>
+      <c r="H557" s="33"/>
+      <c r="I557" s="33"/>
+    </row>
+    <row r="558" ht="14.25" customHeight="1">
+      <c r="A558" s="1"/>
+      <c r="D558" s="16"/>
+      <c r="E558" s="16"/>
+      <c r="F558" s="17"/>
+      <c r="G558" s="17"/>
+      <c r="H558" s="33"/>
+      <c r="I558" s="33"/>
+    </row>
+    <row r="559" ht="14.25" customHeight="1">
+      <c r="A559" s="1"/>
+      <c r="D559" s="16"/>
+      <c r="E559" s="16"/>
+      <c r="F559" s="17"/>
+      <c r="G559" s="17"/>
+      <c r="H559" s="33"/>
+      <c r="I559" s="33"/>
+    </row>
+    <row r="560" ht="14.25" customHeight="1">
+      <c r="A560" s="1"/>
+      <c r="D560" s="16"/>
+      <c r="E560" s="16"/>
+      <c r="F560" s="17"/>
+      <c r="G560" s="17"/>
+      <c r="H560" s="33"/>
+      <c r="I560" s="33"/>
+    </row>
+    <row r="561" ht="14.25" customHeight="1">
+      <c r="A561" s="1"/>
+      <c r="D561" s="16"/>
+      <c r="E561" s="16"/>
+      <c r="F561" s="17"/>
+      <c r="G561" s="17"/>
+      <c r="H561" s="33"/>
+      <c r="I561" s="33"/>
+    </row>
+    <row r="562" ht="14.25" customHeight="1">
+      <c r="A562" s="1"/>
+      <c r="D562" s="16"/>
+      <c r="E562" s="16"/>
+      <c r="F562" s="17"/>
+      <c r="G562" s="17"/>
+      <c r="H562" s="33"/>
+      <c r="I562" s="33"/>
+    </row>
+    <row r="563" ht="14.25" customHeight="1">
+      <c r="A563" s="1"/>
+      <c r="D563" s="16"/>
+      <c r="E563" s="16"/>
+      <c r="F563" s="17"/>
+      <c r="G563" s="17"/>
+      <c r="H563" s="33"/>
+      <c r="I563" s="33"/>
+    </row>
+    <row r="564" ht="14.25" customHeight="1">
+      <c r="A564" s="1"/>
+      <c r="D564" s="16"/>
+      <c r="E564" s="16"/>
+      <c r="F564" s="17"/>
+      <c r="G564" s="17"/>
+      <c r="H564" s="33"/>
+      <c r="I564" s="33"/>
+    </row>
+    <row r="565" ht="14.25" customHeight="1">
+      <c r="A565" s="1"/>
+      <c r="D565" s="16"/>
+      <c r="E565" s="16"/>
+      <c r="F565" s="17"/>
+      <c r="G565" s="17"/>
+      <c r="H565" s="33"/>
+      <c r="I565" s="33"/>
+    </row>
+    <row r="566" ht="14.25" customHeight="1">
+      <c r="A566" s="1"/>
+      <c r="D566" s="16"/>
+      <c r="E566" s="16"/>
+      <c r="F566" s="17"/>
+      <c r="G566" s="17"/>
+      <c r="H566" s="33"/>
+      <c r="I566" s="33"/>
+    </row>
+    <row r="567" ht="14.25" customHeight="1">
+      <c r="A567" s="1"/>
+      <c r="D567" s="16"/>
+      <c r="E567" s="16"/>
+      <c r="F567" s="17"/>
+      <c r="G567" s="17"/>
+      <c r="H567" s="33"/>
+      <c r="I567" s="33"/>
+    </row>
+    <row r="568" ht="14.25" customHeight="1">
+      <c r="A568" s="1"/>
+      <c r="D568" s="16"/>
+      <c r="E568" s="16"/>
+      <c r="F568" s="17"/>
+      <c r="G568" s="17"/>
+      <c r="H568" s="33"/>
+      <c r="I568" s="33"/>
+    </row>
+    <row r="569" ht="14.25" customHeight="1">
+      <c r="A569" s="1"/>
+      <c r="D569" s="16"/>
+      <c r="E569" s="16"/>
+      <c r="F569" s="17"/>
+      <c r="G569" s="17"/>
+      <c r="H569" s="33"/>
+      <c r="I569" s="33"/>
+    </row>
+    <row r="570" ht="14.25" customHeight="1">
+      <c r="A570" s="1"/>
+      <c r="D570" s="16"/>
+      <c r="E570" s="16"/>
+      <c r="F570" s="17"/>
+      <c r="G570" s="17"/>
+      <c r="H570" s="33"/>
+      <c r="I570" s="33"/>
+    </row>
+    <row r="571" ht="14.25" customHeight="1">
+      <c r="A571" s="1"/>
+      <c r="D571" s="16"/>
+      <c r="E571" s="16"/>
+      <c r="F571" s="17"/>
+      <c r="G571" s="17"/>
+      <c r="H571" s="33"/>
+      <c r="I571" s="33"/>
+    </row>
+    <row r="572" ht="14.25" customHeight="1">
+      <c r="A572" s="1"/>
+      <c r="D572" s="16"/>
+      <c r="E572" s="16"/>
+      <c r="F572" s="17"/>
+      <c r="G572" s="17"/>
+      <c r="H572" s="33"/>
+      <c r="I572" s="33"/>
+    </row>
+    <row r="573" ht="14.25" customHeight="1">
+      <c r="A573" s="1"/>
+      <c r="D573" s="16"/>
+      <c r="E573" s="16"/>
+      <c r="F573" s="17"/>
+      <c r="G573" s="17"/>
+      <c r="H573" s="33"/>
+      <c r="I573" s="33"/>
+    </row>
+    <row r="574" ht="14.25" customHeight="1">
+      <c r="A574" s="1"/>
+      <c r="D574" s="16"/>
+      <c r="E574" s="16"/>
+      <c r="F574" s="17"/>
+      <c r="G574" s="17"/>
+      <c r="H574" s="33"/>
+      <c r="I574" s="33"/>
+    </row>
+    <row r="575" ht="14.25" customHeight="1">
+      <c r="A575" s="1"/>
+      <c r="D575" s="16"/>
+      <c r="E575" s="16"/>
+      <c r="F575" s="17"/>
+      <c r="G575" s="17"/>
+      <c r="H575" s="33"/>
+      <c r="I575" s="33"/>
+    </row>
+    <row r="576" ht="14.25" customHeight="1">
+      <c r="A576" s="1"/>
+      <c r="D576" s="16"/>
+      <c r="E576" s="16"/>
+      <c r="F576" s="17"/>
+      <c r="G576" s="17"/>
+      <c r="H576" s="33"/>
+      <c r="I576" s="33"/>
+    </row>
+    <row r="577" ht="14.25" customHeight="1">
+      <c r="A577" s="1"/>
+      <c r="D577" s="16"/>
+      <c r="E577" s="16"/>
+      <c r="F577" s="17"/>
+      <c r="G577" s="17"/>
+      <c r="H577" s="33"/>
+      <c r="I577" s="33"/>
+    </row>
+    <row r="578" ht="14.25" customHeight="1">
+      <c r="A578" s="1"/>
+      <c r="D578" s="16"/>
+      <c r="E578" s="16"/>
+      <c r="F578" s="17"/>
+      <c r="G578" s="17"/>
+      <c r="H578" s="33"/>
+      <c r="I578" s="33"/>
+    </row>
+    <row r="579" ht="14.25" customHeight="1">
+      <c r="A579" s="1"/>
+      <c r="D579" s="16"/>
+      <c r="E579" s="16"/>
+      <c r="F579" s="17"/>
+      <c r="G579" s="17"/>
+      <c r="H579" s="33"/>
+      <c r="I579" s="33"/>
+    </row>
+    <row r="580" ht="14.25" customHeight="1">
+      <c r="A580" s="1"/>
+      <c r="D580" s="16"/>
+      <c r="E580" s="16"/>
+      <c r="F580" s="17"/>
+      <c r="G580" s="17"/>
+      <c r="H580" s="33"/>
+      <c r="I580" s="33"/>
+    </row>
+    <row r="581" ht="14.25" customHeight="1">
+      <c r="A581" s="1"/>
+      <c r="D581" s="16"/>
+      <c r="E581" s="16"/>
+      <c r="F581" s="17"/>
+      <c r="G581" s="17"/>
+      <c r="H581" s="33"/>
+      <c r="I581" s="33"/>
+    </row>
+    <row r="582" ht="14.25" customHeight="1">
+      <c r="A582" s="1"/>
+      <c r="D582" s="16"/>
+      <c r="E582" s="16"/>
+      <c r="F582" s="17"/>
+      <c r="G582" s="17"/>
+      <c r="H582" s="33"/>
+      <c r="I582" s="33"/>
+    </row>
+    <row r="583" ht="14.25" customHeight="1">
+      <c r="A583" s="1"/>
+      <c r="D583" s="16"/>
+      <c r="E583" s="16"/>
+      <c r="F583" s="17"/>
+      <c r="G583" s="17"/>
+      <c r="H583" s="33"/>
+      <c r="I583" s="33"/>
+    </row>
+    <row r="584" ht="14.25" customHeight="1">
+      <c r="A584" s="1"/>
+      <c r="D584" s="16"/>
+      <c r="E584" s="16"/>
+      <c r="F584" s="17"/>
+      <c r="G584" s="17"/>
+      <c r="H584" s="33"/>
+      <c r="I584" s="33"/>
+    </row>
+    <row r="585" ht="14.25" customHeight="1">
+      <c r="A585" s="1"/>
+      <c r="D585" s="16"/>
+      <c r="E585" s="16"/>
+      <c r="F585" s="17"/>
+      <c r="G585" s="17"/>
+      <c r="H585" s="33"/>
+      <c r="I585" s="33"/>
+    </row>
+    <row r="586" ht="14.25" customHeight="1">
+      <c r="A586" s="1"/>
+      <c r="D586" s="16"/>
+      <c r="E586" s="16"/>
+      <c r="F586" s="17"/>
+      <c r="G586" s="17"/>
+      <c r="H586" s="33"/>
+      <c r="I586" s="33"/>
+    </row>
+    <row r="587" ht="14.25" customHeight="1">
+      <c r="A587" s="1"/>
+      <c r="D587" s="16"/>
+      <c r="E587" s="16"/>
+      <c r="F587" s="17"/>
+      <c r="G587" s="17"/>
+      <c r="H587" s="33"/>
+      <c r="I587" s="33"/>
+    </row>
+    <row r="588" ht="14.25" customHeight="1">
+      <c r="A588" s="1"/>
+      <c r="D588" s="16"/>
+      <c r="E588" s="16"/>
+      <c r="F588" s="17"/>
+      <c r="G588" s="17"/>
+      <c r="H588" s="33"/>
+      <c r="I588" s="33"/>
+    </row>
+    <row r="589" ht="14.25" customHeight="1">
+      <c r="A589" s="1"/>
+      <c r="D589" s="16"/>
+      <c r="E589" s="16"/>
+      <c r="F589" s="17"/>
+      <c r="G589" s="17"/>
+      <c r="H589" s="33"/>
+      <c r="I589" s="33"/>
+    </row>
+    <row r="590" ht="14.25" customHeight="1">
+      <c r="A590" s="1"/>
+      <c r="D590" s="16"/>
+      <c r="E590" s="16"/>
+      <c r="F590" s="17"/>
+      <c r="G590" s="17"/>
+      <c r="H590" s="33"/>
+      <c r="I590" s="33"/>
+    </row>
+    <row r="591" ht="14.25" customHeight="1">
+      <c r="A591" s="1"/>
+      <c r="D591" s="16"/>
+      <c r="E591" s="16"/>
+      <c r="F591" s="17"/>
+      <c r="G591" s="17"/>
+      <c r="H591" s="33"/>
+      <c r="I591" s="33"/>
+    </row>
+    <row r="592" ht="14.25" customHeight="1">
+      <c r="A592" s="1"/>
+      <c r="D592" s="16"/>
+      <c r="E592" s="16"/>
+      <c r="F592" s="17"/>
+      <c r="G592" s="17"/>
+      <c r="H592" s="33"/>
+      <c r="I592" s="33"/>
+    </row>
+    <row r="593" ht="14.25" customHeight="1">
+      <c r="A593" s="1"/>
+      <c r="D593" s="16"/>
+      <c r="E593" s="16"/>
+      <c r="F593" s="17"/>
+      <c r="G593" s="17"/>
+      <c r="H593" s="33"/>
+      <c r="I593" s="33"/>
+    </row>
+    <row r="594" ht="14.25" customHeight="1">
+      <c r="A594" s="1"/>
+      <c r="D594" s="16"/>
+      <c r="E594" s="16"/>
+      <c r="F594" s="17"/>
+      <c r="G594" s="17"/>
+      <c r="H594" s="33"/>
+      <c r="I594" s="33"/>
+    </row>
+    <row r="595" ht="14.25" customHeight="1">
+      <c r="A595" s="1"/>
+      <c r="D595" s="16"/>
+      <c r="E595" s="16"/>
+      <c r="F595" s="17"/>
+      <c r="G595" s="17"/>
+      <c r="H595" s="33"/>
+      <c r="I595" s="33"/>
+    </row>
+    <row r="596" ht="14.25" customHeight="1">
+      <c r="A596" s="1"/>
+      <c r="D596" s="16"/>
+      <c r="E596" s="16"/>
+      <c r="F596" s="17"/>
+      <c r="G596" s="17"/>
+      <c r="H596" s="33"/>
+      <c r="I596" s="33"/>
+    </row>
+    <row r="597" ht="14.25" customHeight="1">
+      <c r="A597" s="1"/>
+      <c r="D597" s="16"/>
+      <c r="E597" s="16"/>
+      <c r="F597" s="17"/>
+      <c r="G597" s="17"/>
+      <c r="H597" s="33"/>
+      <c r="I597" s="33"/>
+    </row>
+    <row r="598" ht="14.25" customHeight="1">
+      <c r="A598" s="1"/>
+      <c r="D598" s="16"/>
+      <c r="E598" s="16"/>
+      <c r="F598" s="17"/>
+      <c r="G598" s="17"/>
+      <c r="H598" s="33"/>
+      <c r="I598" s="33"/>
+    </row>
+    <row r="599" ht="14.25" customHeight="1">
+      <c r="A599" s="1"/>
+      <c r="D599" s="16"/>
+      <c r="E599" s="16"/>
+      <c r="F599" s="17"/>
+      <c r="G599" s="17"/>
+      <c r="H599" s="33"/>
+      <c r="I599" s="33"/>
+    </row>
+    <row r="600" ht="14.25" customHeight="1">
+      <c r="A600" s="1"/>
+      <c r="D600" s="16"/>
+      <c r="E600" s="16"/>
+      <c r="F600" s="17"/>
+      <c r="G600" s="17"/>
+      <c r="H600" s="33"/>
+      <c r="I600" s="33"/>
+    </row>
+    <row r="601" ht="14.25" customHeight="1">
+      <c r="A601" s="1"/>
+      <c r="D601" s="16"/>
+      <c r="E601" s="16"/>
+      <c r="F601" s="17"/>
+      <c r="G601" s="17"/>
+      <c r="H601" s="33"/>
+      <c r="I601" s="33"/>
+    </row>
+    <row r="602" ht="14.25" customHeight="1">
+      <c r="A602" s="1"/>
+      <c r="D602" s="16"/>
+      <c r="E602" s="16"/>
+      <c r="F602" s="17"/>
+      <c r="G602" s="17"/>
+      <c r="H602" s="33"/>
+      <c r="I602" s="33"/>
+    </row>
+    <row r="603" ht="14.25" customHeight="1">
+      <c r="A603" s="1"/>
+      <c r="D603" s="16"/>
+      <c r="E603" s="16"/>
+      <c r="F603" s="17"/>
+      <c r="G603" s="17"/>
+      <c r="H603" s="33"/>
+      <c r="I603" s="33"/>
+    </row>
+    <row r="604" ht="14.25" customHeight="1">
+      <c r="A604" s="1"/>
+      <c r="D604" s="16"/>
+      <c r="E604" s="16"/>
+      <c r="F604" s="17"/>
+      <c r="G604" s="17"/>
+      <c r="H604" s="33"/>
+      <c r="I604" s="33"/>
+    </row>
+    <row r="605" ht="14.25" customHeight="1">
+      <c r="A605" s="1"/>
+      <c r="D605" s="16"/>
+      <c r="E605" s="16"/>
+      <c r="F605" s="17"/>
+      <c r="G605" s="17"/>
+      <c r="H605" s="33"/>
+      <c r="I605" s="33"/>
+    </row>
+    <row r="606" ht="14.25" customHeight="1">
+      <c r="A606" s="1"/>
+      <c r="D606" s="16"/>
+      <c r="E606" s="16"/>
+      <c r="F606" s="17"/>
+      <c r="G606" s="17"/>
+      <c r="H606" s="33"/>
+      <c r="I606" s="33"/>
+    </row>
+    <row r="607" ht="14.25" customHeight="1">
+      <c r="A607" s="1"/>
+      <c r="D607" s="16"/>
+      <c r="E607" s="16"/>
+      <c r="F607" s="17"/>
+      <c r="G607" s="17"/>
+      <c r="H607" s="33"/>
+      <c r="I607" s="33"/>
+    </row>
+    <row r="608" ht="14.25" customHeight="1">
+      <c r="A608" s="1"/>
+      <c r="D608" s="16"/>
+      <c r="E608" s="16"/>
+      <c r="F608" s="17"/>
+      <c r="G608" s="17"/>
+      <c r="H608" s="33"/>
+      <c r="I608" s="33"/>
+    </row>
+    <row r="609" ht="14.25" customHeight="1">
+      <c r="A609" s="1"/>
+      <c r="D609" s="16"/>
+      <c r="E609" s="16"/>
+      <c r="F609" s="17"/>
+      <c r="G609" s="17"/>
+      <c r="H609" s="33"/>
+      <c r="I609" s="33"/>
+    </row>
+    <row r="610" ht="14.25" customHeight="1">
+      <c r="A610" s="1"/>
+      <c r="D610" s="16"/>
+      <c r="E610" s="16"/>
+      <c r="F610" s="17"/>
+      <c r="G610" s="17"/>
+      <c r="H610" s="33"/>
+      <c r="I610" s="33"/>
+    </row>
+    <row r="611" ht="14.25" customHeight="1">
+      <c r="A611" s="1"/>
+      <c r="D611" s="16"/>
+      <c r="E611" s="16"/>
+      <c r="F611" s="17"/>
+      <c r="G611" s="17"/>
+      <c r="H611" s="33"/>
+      <c r="I611" s="33"/>
+    </row>
+    <row r="612" ht="14.25" customHeight="1">
+      <c r="A612" s="1"/>
+      <c r="D612" s="16"/>
+      <c r="E612" s="16"/>
+      <c r="F612" s="17"/>
+      <c r="G612" s="17"/>
+      <c r="H612" s="33"/>
+      <c r="I612" s="33"/>
+    </row>
+    <row r="613" ht="14.25" customHeight="1">
+      <c r="A613" s="1"/>
+      <c r="D613" s="16"/>
+      <c r="E613" s="16"/>
+      <c r="F613" s="17"/>
+      <c r="G613" s="17"/>
+      <c r="H613" s="33"/>
+      <c r="I613" s="33"/>
+    </row>
+    <row r="614" ht="14.25" customHeight="1">
+      <c r="A614" s="1"/>
+      <c r="D614" s="16"/>
+      <c r="E614" s="16"/>
+      <c r="F614" s="17"/>
+      <c r="G614" s="17"/>
+      <c r="H614" s="33"/>
+      <c r="I614" s="33"/>
+    </row>
+    <row r="615" ht="14.25" customHeight="1">
+      <c r="A615" s="1"/>
+      <c r="D615" s="16"/>
+      <c r="E615" s="16"/>
+      <c r="F615" s="17"/>
+      <c r="G615" s="17"/>
+      <c r="H615" s="33"/>
+      <c r="I615" s="33"/>
+    </row>
+    <row r="616" ht="14.25" customHeight="1">
+      <c r="A616" s="1"/>
+      <c r="D616" s="16"/>
+      <c r="E616" s="16"/>
+      <c r="F616" s="17"/>
+      <c r="G616" s="17"/>
+      <c r="H616" s="33"/>
+      <c r="I616" s="33"/>
+    </row>
+    <row r="617" ht="14.25" customHeight="1">
+      <c r="A617" s="1"/>
+      <c r="D617" s="16"/>
+      <c r="E617" s="16"/>
+      <c r="F617" s="17"/>
+      <c r="G617" s="17"/>
+      <c r="H617" s="33"/>
+      <c r="I617" s="33"/>
+    </row>
+    <row r="618" ht="14.25" customHeight="1">
+      <c r="A618" s="1"/>
+      <c r="D618" s="16"/>
+      <c r="E618" s="16"/>
+      <c r="F618" s="17"/>
+      <c r="G618" s="17"/>
+      <c r="H618" s="33"/>
+      <c r="I618" s="33"/>
+    </row>
+    <row r="619" ht="14.25" customHeight="1">
+      <c r="A619" s="1"/>
+      <c r="D619" s="16"/>
+      <c r="E619" s="16"/>
+      <c r="F619" s="17"/>
+      <c r="G619" s="17"/>
+      <c r="H619" s="33"/>
+      <c r="I619" s="33"/>
+    </row>
+    <row r="620" ht="14.25" customHeight="1">
+      <c r="A620" s="1"/>
+      <c r="D620" s="16"/>
+      <c r="E620" s="16"/>
+      <c r="F620" s="17"/>
+      <c r="G620" s="17"/>
+      <c r="H620" s="33"/>
+      <c r="I620" s="33"/>
+    </row>
+    <row r="621" ht="14.25" customHeight="1">
+      <c r="A621" s="1"/>
+      <c r="D621" s="16"/>
+      <c r="E621" s="16"/>
+      <c r="F621" s="17"/>
+      <c r="G621" s="17"/>
+      <c r="H621" s="33"/>
+      <c r="I621" s="33"/>
+    </row>
+    <row r="622" ht="14.25" customHeight="1">
+      <c r="A622" s="1"/>
+      <c r="D622" s="16"/>
+      <c r="E622" s="16"/>
+      <c r="F622" s="17"/>
+      <c r="G622" s="17"/>
+      <c r="H622" s="33"/>
+      <c r="I622" s="33"/>
+    </row>
+    <row r="623" ht="14.25" customHeight="1">
+      <c r="A623" s="1"/>
+      <c r="D623" s="16"/>
+      <c r="E623" s="16"/>
+      <c r="F623" s="17"/>
+      <c r="G623" s="17"/>
+      <c r="H623" s="33"/>
+      <c r="I623" s="33"/>
+    </row>
+    <row r="624" ht="14.25" customHeight="1">
+      <c r="A624" s="1"/>
+      <c r="D624" s="16"/>
+      <c r="E624" s="16"/>
+      <c r="F624" s="17"/>
+      <c r="G624" s="17"/>
+      <c r="H624" s="33"/>
+      <c r="I624" s="33"/>
+    </row>
+    <row r="625" ht="14.25" customHeight="1">
+      <c r="A625" s="1"/>
+      <c r="D625" s="16"/>
+      <c r="E625" s="16"/>
+      <c r="F625" s="17"/>
+      <c r="G625" s="17"/>
+      <c r="H625" s="33"/>
+      <c r="I625" s="33"/>
+    </row>
+    <row r="626" ht="14.25" customHeight="1">
+      <c r="A626" s="1"/>
+      <c r="D626" s="16"/>
+      <c r="E626" s="16"/>
+      <c r="F626" s="17"/>
+      <c r="G626" s="17"/>
+      <c r="H626" s="33"/>
+      <c r="I626" s="33"/>
+    </row>
+    <row r="627" ht="14.25" customHeight="1">
+      <c r="A627" s="1"/>
+      <c r="D627" s="16"/>
+      <c r="E627" s="16"/>
+      <c r="F627" s="17"/>
+      <c r="G627" s="17"/>
+      <c r="H627" s="33"/>
+      <c r="I627" s="33"/>
+    </row>
+    <row r="628" ht="14.25" customHeight="1">
+      <c r="A628" s="1"/>
+      <c r="D628" s="16"/>
+      <c r="E628" s="16"/>
+      <c r="F628" s="17"/>
+      <c r="G628" s="17"/>
+      <c r="H628" s="33"/>
+      <c r="I628" s="33"/>
+    </row>
+    <row r="629" ht="14.25" customHeight="1">
+      <c r="A629" s="1"/>
+      <c r="D629" s="16"/>
+      <c r="E629" s="16"/>
+      <c r="F629" s="17"/>
+      <c r="G629" s="17"/>
+      <c r="H629" s="33"/>
+      <c r="I629" s="33"/>
+    </row>
+    <row r="630" ht="14.25" customHeight="1">
+      <c r="A630" s="1"/>
+      <c r="D630" s="16"/>
+      <c r="E630" s="16"/>
+      <c r="F630" s="17"/>
+      <c r="G630" s="17"/>
+      <c r="H630" s="33"/>
+      <c r="I630" s="33"/>
+    </row>
+    <row r="631" ht="14.25" customHeight="1">
+      <c r="A631" s="1"/>
+      <c r="D631" s="16"/>
+      <c r="E631" s="16"/>
+      <c r="F631" s="17"/>
+      <c r="G631" s="17"/>
+      <c r="H631" s="33"/>
+      <c r="I631" s="33"/>
+    </row>
+    <row r="632" ht="14.25" customHeight="1">
+      <c r="A632" s="1"/>
+      <c r="D632" s="16"/>
+      <c r="E632" s="16"/>
+      <c r="F632" s="17"/>
+      <c r="G632" s="17"/>
+      <c r="H632" s="33"/>
+      <c r="I632" s="33"/>
+    </row>
+    <row r="633" ht="14.25" customHeight="1">
+      <c r="A633" s="1"/>
+      <c r="D633" s="16"/>
+      <c r="E633" s="16"/>
+      <c r="F633" s="17"/>
+      <c r="G633" s="17"/>
+      <c r="H633" s="33"/>
+      <c r="I633" s="33"/>
+    </row>
+    <row r="634" ht="14.25" customHeight="1">
+      <c r="A634" s="1"/>
+      <c r="D634" s="16"/>
+      <c r="E634" s="16"/>
+      <c r="F634" s="17"/>
+      <c r="G634" s="17"/>
+      <c r="H634" s="33"/>
+      <c r="I634" s="33"/>
+    </row>
+    <row r="635" ht="14.25" customHeight="1">
+      <c r="A635" s="1"/>
+      <c r="D635" s="16"/>
+      <c r="E635" s="16"/>
+      <c r="F635" s="17"/>
+      <c r="G635" s="17"/>
+      <c r="H635" s="33"/>
+      <c r="I635" s="33"/>
+    </row>
+    <row r="636" ht="14.25" customHeight="1">
+      <c r="A636" s="1"/>
+      <c r="D636" s="16"/>
+      <c r="E636" s="16"/>
+      <c r="F636" s="17"/>
+      <c r="G636" s="17"/>
+      <c r="H636" s="33"/>
+      <c r="I636" s="33"/>
+    </row>
+    <row r="637" ht="14.25" customHeight="1">
+      <c r="A637" s="1"/>
+      <c r="D637" s="16"/>
+      <c r="E637" s="16"/>
+      <c r="F637" s="17"/>
+      <c r="G637" s="17"/>
+      <c r="H637" s="33"/>
+      <c r="I637" s="33"/>
+    </row>
+    <row r="638" ht="14.25" customHeight="1">
+      <c r="A638" s="1"/>
+      <c r="D638" s="16"/>
+      <c r="E638" s="16"/>
+      <c r="F638" s="17"/>
+      <c r="G638" s="17"/>
+      <c r="H638" s="33"/>
+      <c r="I638" s="33"/>
+    </row>
+    <row r="639" ht="14.25" customHeight="1">
+      <c r="A639" s="1"/>
+      <c r="D639" s="16"/>
+      <c r="E639" s="16"/>
+      <c r="F639" s="17"/>
+      <c r="G639" s="17"/>
+      <c r="H639" s="33"/>
+      <c r="I639" s="33"/>
+    </row>
+    <row r="640" ht="14.25" customHeight="1">
+      <c r="A640" s="1"/>
+      <c r="D640" s="16"/>
+      <c r="E640" s="16"/>
+      <c r="F640" s="17"/>
+      <c r="G640" s="17"/>
+      <c r="H640" s="33"/>
+      <c r="I640" s="33"/>
+    </row>
+    <row r="641" ht="14.25" customHeight="1">
+      <c r="A641" s="1"/>
+      <c r="D641" s="16"/>
+      <c r="E641" s="16"/>
+      <c r="F641" s="17"/>
+      <c r="G641" s="17"/>
+      <c r="H641" s="33"/>
+      <c r="I641" s="33"/>
+    </row>
+    <row r="642" ht="14.25" customHeight="1">
+      <c r="A642" s="1"/>
+      <c r="D642" s="16"/>
+      <c r="E642" s="16"/>
+      <c r="F642" s="17"/>
+      <c r="G642" s="17"/>
+      <c r="H642" s="33"/>
+      <c r="I642" s="33"/>
+    </row>
+    <row r="643" ht="14.25" customHeight="1">
+      <c r="A643" s="1"/>
+      <c r="D643" s="16"/>
+      <c r="E643" s="16"/>
+      <c r="F643" s="17"/>
+      <c r="G643" s="17"/>
+      <c r="H643" s="33"/>
+      <c r="I643" s="33"/>
+    </row>
+    <row r="644" ht="14.25" customHeight="1">
+      <c r="A644" s="1"/>
+      <c r="D644" s="16"/>
+      <c r="E644" s="16"/>
+      <c r="F644" s="17"/>
+      <c r="G644" s="17"/>
+      <c r="H644" s="33"/>
+      <c r="I644" s="33"/>
+    </row>
+    <row r="645" ht="14.25" customHeight="1">
+      <c r="A645" s="1"/>
+      <c r="D645" s="16"/>
+      <c r="E645" s="16"/>
+      <c r="F645" s="17"/>
+      <c r="G645" s="17"/>
+      <c r="H645" s="33"/>
+      <c r="I645" s="33"/>
+    </row>
+    <row r="646" ht="14.25" customHeight="1">
+      <c r="A646" s="1"/>
+      <c r="D646" s="16"/>
+      <c r="E646" s="16"/>
+      <c r="F646" s="17"/>
+      <c r="G646" s="17"/>
+      <c r="H646" s="33"/>
+      <c r="I646" s="33"/>
+    </row>
+    <row r="647" ht="14.25" customHeight="1">
+      <c r="A647" s="1"/>
+      <c r="D647" s="16"/>
+      <c r="E647" s="16"/>
+      <c r="F647" s="17"/>
+      <c r="G647" s="17"/>
+      <c r="H647" s="33"/>
+      <c r="I647" s="33"/>
+    </row>
+    <row r="648" ht="14.25" customHeight="1">
+      <c r="A648" s="1"/>
+      <c r="D648" s="16"/>
+      <c r="E648" s="16"/>
+      <c r="F648" s="17"/>
+      <c r="G648" s="17"/>
+      <c r="H648" s="33"/>
+      <c r="I648" s="33"/>
+    </row>
+    <row r="649" ht="14.25" customHeight="1">
+      <c r="A649" s="1"/>
+      <c r="D649" s="16"/>
+      <c r="E649" s="16"/>
+      <c r="F649" s="17"/>
+      <c r="G649" s="17"/>
+      <c r="H649" s="33"/>
+      <c r="I649" s="33"/>
+    </row>
+    <row r="650" ht="14.25" customHeight="1">
+      <c r="A650" s="1"/>
+      <c r="D650" s="16"/>
+      <c r="E650" s="16"/>
+      <c r="F650" s="17"/>
+      <c r="G650" s="17"/>
+      <c r="H650" s="33"/>
+      <c r="I650" s="33"/>
+    </row>
+    <row r="651" ht="14.25" customHeight="1">
+      <c r="A651" s="1"/>
+      <c r="D651" s="16"/>
+      <c r="E651" s="16"/>
+      <c r="F651" s="17"/>
+      <c r="G651" s="17"/>
+      <c r="H651" s="33"/>
+      <c r="I651" s="33"/>
+    </row>
+    <row r="652" ht="14.25" customHeight="1">
+      <c r="A652" s="1"/>
+      <c r="D652" s="16"/>
+      <c r="E652" s="16"/>
+      <c r="F652" s="17"/>
+      <c r="G652" s="17"/>
+      <c r="H652" s="33"/>
+      <c r="I652" s="33"/>
+    </row>
+    <row r="653" ht="14.25" customHeight="1">
+      <c r="A653" s="1"/>
+      <c r="D653" s="16"/>
+      <c r="E653" s="16"/>
+      <c r="F653" s="17"/>
+      <c r="G653" s="17"/>
+      <c r="H653" s="33"/>
+      <c r="I653" s="33"/>
+    </row>
+    <row r="654" ht="14.25" customHeight="1">
+      <c r="A654" s="1"/>
+      <c r="D654" s="16"/>
+      <c r="E654" s="16"/>
+      <c r="F654" s="17"/>
+      <c r="G654" s="17"/>
+      <c r="H654" s="33"/>
+      <c r="I654" s="33"/>
+    </row>
+    <row r="655" ht="14.25" customHeight="1">
+      <c r="A655" s="1"/>
+      <c r="D655" s="16"/>
+      <c r="E655" s="16"/>
+      <c r="F655" s="17"/>
+      <c r="G655" s="17"/>
+      <c r="H655" s="33"/>
+      <c r="I655" s="33"/>
+    </row>
+    <row r="656" ht="14.25" customHeight="1">
+      <c r="A656" s="1"/>
+      <c r="D656" s="16"/>
+      <c r="E656" s="16"/>
+      <c r="F656" s="17"/>
+      <c r="G656" s="17"/>
+      <c r="H656" s="33"/>
+      <c r="I656" s="33"/>
+    </row>
+    <row r="657" ht="14.25" customHeight="1">
+      <c r="A657" s="1"/>
+      <c r="D657" s="16"/>
+      <c r="E657" s="16"/>
+      <c r="F657" s="17"/>
+      <c r="G657" s="17"/>
+      <c r="H657" s="33"/>
+      <c r="I657" s="33"/>
+    </row>
+    <row r="658" ht="14.25" customHeight="1">
+      <c r="A658" s="1"/>
+      <c r="D658" s="16"/>
+      <c r="E658" s="16"/>
+      <c r="F658" s="17"/>
+      <c r="G658" s="17"/>
+      <c r="H658" s="33"/>
+      <c r="I658" s="33"/>
+    </row>
+    <row r="659" ht="14.25" customHeight="1">
+      <c r="A659" s="1"/>
+      <c r="D659" s="16"/>
+      <c r="E659" s="16"/>
+      <c r="F659" s="17"/>
+      <c r="G659" s="17"/>
+      <c r="H659" s="33"/>
+      <c r="I659" s="33"/>
+    </row>
+    <row r="660" ht="14.25" customHeight="1">
+      <c r="A660" s="1"/>
+      <c r="D660" s="16"/>
+      <c r="E660" s="16"/>
+      <c r="F660" s="17"/>
+      <c r="G660" s="17"/>
+      <c r="H660" s="33"/>
+      <c r="I660" s="33"/>
+    </row>
+    <row r="661" ht="14.25" customHeight="1">
+      <c r="A661" s="1"/>
+      <c r="D661" s="16"/>
+      <c r="E661" s="16"/>
+      <c r="F661" s="17"/>
+      <c r="G661" s="17"/>
+      <c r="H661" s="33"/>
+      <c r="I661" s="33"/>
+    </row>
+    <row r="662" ht="14.25" customHeight="1">
+      <c r="A662" s="1"/>
+      <c r="D662" s="16"/>
+      <c r="E662" s="16"/>
+      <c r="F662" s="17"/>
+      <c r="G662" s="17"/>
+      <c r="H662" s="33"/>
+      <c r="I662" s="33"/>
+    </row>
+    <row r="663" ht="14.25" customHeight="1">
+      <c r="A663" s="1"/>
+      <c r="D663" s="16"/>
+      <c r="E663" s="16"/>
+      <c r="F663" s="17"/>
+      <c r="G663" s="17"/>
+      <c r="H663" s="33"/>
+      <c r="I663" s="33"/>
+    </row>
+    <row r="664" ht="14.25" customHeight="1">
+      <c r="A664" s="1"/>
+      <c r="D664" s="16"/>
+      <c r="E664" s="16"/>
+      <c r="F664" s="17"/>
+      <c r="G664" s="17"/>
+      <c r="H664" s="33"/>
+      <c r="I664" s="33"/>
+    </row>
+    <row r="665" ht="14.25" customHeight="1">
+      <c r="A665" s="1"/>
+      <c r="D665" s="16"/>
+      <c r="E665" s="16"/>
+      <c r="F665" s="17"/>
+      <c r="G665" s="17"/>
+      <c r="H665" s="33"/>
+      <c r="I665" s="33"/>
+    </row>
+    <row r="666" ht="14.25" customHeight="1">
+      <c r="A666" s="1"/>
+      <c r="D666" s="16"/>
+      <c r="E666" s="16"/>
+      <c r="F666" s="17"/>
+      <c r="G666" s="17"/>
+      <c r="H666" s="33"/>
+      <c r="I666" s="33"/>
+    </row>
+    <row r="667" ht="14.25" customHeight="1">
+      <c r="A667" s="1"/>
+      <c r="D667" s="16"/>
+      <c r="E667" s="16"/>
+      <c r="F667" s="17"/>
+      <c r="G667" s="17"/>
+      <c r="H667" s="33"/>
+      <c r="I667" s="33"/>
+    </row>
+    <row r="668" ht="14.25" customHeight="1">
+      <c r="A668" s="1"/>
+      <c r="D668" s="16"/>
+      <c r="E668" s="16"/>
+      <c r="F668" s="17"/>
+      <c r="G668" s="17"/>
+      <c r="H668" s="33"/>
+      <c r="I668" s="33"/>
+    </row>
+    <row r="669" ht="14.25" customHeight="1">
+      <c r="A669" s="1"/>
+      <c r="D669" s="16"/>
+      <c r="E669" s="16"/>
+      <c r="F669" s="17"/>
+      <c r="G669" s="17"/>
+      <c r="H669" s="33"/>
+      <c r="I669" s="33"/>
+    </row>
+    <row r="670" ht="14.25" customHeight="1">
+      <c r="A670" s="1"/>
+      <c r="D670" s="16"/>
+      <c r="E670" s="16"/>
+      <c r="F670" s="17"/>
+      <c r="G670" s="17"/>
+      <c r="H670" s="33"/>
+      <c r="I670" s="33"/>
+    </row>
+    <row r="671" ht="14.25" customHeight="1">
+      <c r="A671" s="1"/>
+      <c r="D671" s="16"/>
+      <c r="E671" s="16"/>
+      <c r="F671" s="17"/>
+      <c r="G671" s="17"/>
+      <c r="H671" s="33"/>
+      <c r="I671" s="33"/>
+    </row>
+    <row r="672" ht="14.25" customHeight="1">
+      <c r="A672" s="1"/>
+      <c r="D672" s="16"/>
+      <c r="E672" s="16"/>
+      <c r="F672" s="17"/>
+      <c r="G672" s="17"/>
+      <c r="H672" s="33"/>
+      <c r="I672" s="33"/>
+    </row>
+    <row r="673" ht="14.25" customHeight="1">
+      <c r="A673" s="1"/>
+      <c r="D673" s="16"/>
+      <c r="E673" s="16"/>
+      <c r="F673" s="17"/>
+      <c r="G673" s="17"/>
+      <c r="H673" s="33"/>
+      <c r="I673" s="33"/>
+    </row>
+    <row r="674" ht="14.25" customHeight="1">
+      <c r="A674" s="1"/>
+      <c r="D674" s="16"/>
+      <c r="E674" s="16"/>
+      <c r="F674" s="17"/>
+      <c r="G674" s="17"/>
+      <c r="H674" s="33"/>
+      <c r="I674" s="33"/>
+    </row>
+    <row r="675" ht="14.25" customHeight="1">
+      <c r="A675" s="1"/>
+      <c r="D675" s="16"/>
+      <c r="E675" s="16"/>
+      <c r="F675" s="17"/>
+      <c r="G675" s="17"/>
+      <c r="H675" s="33"/>
+      <c r="I675" s="33"/>
+    </row>
+    <row r="676" ht="14.25" customHeight="1">
+      <c r="A676" s="1"/>
+      <c r="D676" s="16"/>
+      <c r="E676" s="16"/>
+      <c r="F676" s="17"/>
+      <c r="G676" s="17"/>
+      <c r="H676" s="33"/>
+      <c r="I676" s="33"/>
+    </row>
+    <row r="677" ht="14.25" customHeight="1">
+      <c r="A677" s="1"/>
+      <c r="D677" s="16"/>
+      <c r="E677" s="16"/>
+      <c r="F677" s="17"/>
+      <c r="G677" s="17"/>
+      <c r="H677" s="33"/>
+      <c r="I677" s="33"/>
+    </row>
+    <row r="678" ht="14.25" customHeight="1">
+      <c r="A678" s="1"/>
+      <c r="D678" s="16"/>
+      <c r="E678" s="16"/>
+      <c r="F678" s="17"/>
+      <c r="G678" s="17"/>
+      <c r="H678" s="33"/>
+      <c r="I678" s="33"/>
+    </row>
+    <row r="679" ht="14.25" customHeight="1">
+      <c r="A679" s="1"/>
+      <c r="D679" s="16"/>
+      <c r="E679" s="16"/>
+      <c r="F679" s="17"/>
+      <c r="G679" s="17"/>
+      <c r="H679" s="33"/>
+      <c r="I679" s="33"/>
+    </row>
+    <row r="680" ht="14.25" customHeight="1">
+      <c r="A680" s="1"/>
+      <c r="D680" s="16"/>
+      <c r="E680" s="16"/>
+      <c r="F680" s="17"/>
+      <c r="G680" s="17"/>
+      <c r="H680" s="33"/>
+      <c r="I680" s="33"/>
+    </row>
+    <row r="681" ht="14.25" customHeight="1">
+      <c r="A681" s="1"/>
+      <c r="D681" s="16"/>
+      <c r="E681" s="16"/>
+      <c r="F681" s="17"/>
+      <c r="G681" s="17"/>
+      <c r="H681" s="33"/>
+      <c r="I681" s="33"/>
+    </row>
+    <row r="682" ht="14.25" customHeight="1">
+      <c r="A682" s="1"/>
+      <c r="D682" s="16"/>
+      <c r="E682" s="16"/>
+      <c r="F682" s="17"/>
+      <c r="G682" s="17"/>
+      <c r="H682" s="33"/>
+      <c r="I682" s="33"/>
+    </row>
+    <row r="683" ht="14.25" customHeight="1">
+      <c r="A683" s="1"/>
+      <c r="D683" s="16"/>
+      <c r="E683" s="16"/>
+      <c r="F683" s="17"/>
+      <c r="G683" s="17"/>
+      <c r="H683" s="33"/>
+      <c r="I683" s="33"/>
+    </row>
+    <row r="684" ht="14.25" customHeight="1">
+      <c r="A684" s="1"/>
+      <c r="D684" s="16"/>
+      <c r="E684" s="16"/>
+      <c r="F684" s="17"/>
+      <c r="G684" s="17"/>
+      <c r="H684" s="33"/>
+      <c r="I684" s="33"/>
+    </row>
+    <row r="685" ht="14.25" customHeight="1">
+      <c r="A685" s="1"/>
+      <c r="D685" s="16"/>
+      <c r="E685" s="16"/>
+      <c r="F685" s="17"/>
+      <c r="G685" s="17"/>
+      <c r="H685" s="33"/>
+      <c r="I685" s="33"/>
+    </row>
+    <row r="686" ht="14.25" customHeight="1">
+      <c r="A686" s="1"/>
+      <c r="D686" s="16"/>
+      <c r="E686" s="16"/>
+      <c r="F686" s="17"/>
+      <c r="G686" s="17"/>
+      <c r="H686" s="33"/>
+      <c r="I686" s="33"/>
+    </row>
+    <row r="687" ht="14.25" customHeight="1">
+      <c r="A687" s="1"/>
+      <c r="D687" s="16"/>
+      <c r="E687" s="16"/>
+      <c r="F687" s="17"/>
+      <c r="G687" s="17"/>
+      <c r="H687" s="33"/>
+      <c r="I687" s="33"/>
+    </row>
+    <row r="688" ht="14.25" customHeight="1">
+      <c r="A688" s="1"/>
+      <c r="D688" s="16"/>
+      <c r="E688" s="16"/>
+      <c r="F688" s="17"/>
+      <c r="G688" s="17"/>
+      <c r="H688" s="33"/>
+      <c r="I688" s="33"/>
+    </row>
+    <row r="689" ht="14.25" customHeight="1">
+      <c r="A689" s="1"/>
+      <c r="D689" s="16"/>
+      <c r="E689" s="16"/>
+      <c r="F689" s="17"/>
+      <c r="G689" s="17"/>
+      <c r="H689" s="33"/>
+      <c r="I689" s="33"/>
+    </row>
+    <row r="690" ht="14.25" customHeight="1">
+      <c r="A690" s="1"/>
+      <c r="D690" s="16"/>
+      <c r="E690" s="16"/>
+      <c r="F690" s="17"/>
+      <c r="G690" s="17"/>
+      <c r="H690" s="33"/>
+      <c r="I690" s="33"/>
+    </row>
+    <row r="691" ht="14.25" customHeight="1">
+      <c r="A691" s="1"/>
+      <c r="D691" s="16"/>
+      <c r="E691" s="16"/>
+      <c r="F691" s="17"/>
+      <c r="G691" s="17"/>
+      <c r="H691" s="33"/>
+      <c r="I691" s="33"/>
+    </row>
+    <row r="692" ht="14.25" customHeight="1">
+      <c r="A692" s="1"/>
+      <c r="D692" s="16"/>
+      <c r="E692" s="16"/>
+      <c r="F692" s="17"/>
+      <c r="G692" s="17"/>
+      <c r="H692" s="33"/>
+      <c r="I692" s="33"/>
+    </row>
+    <row r="693" ht="14.25" customHeight="1">
+      <c r="A693" s="1"/>
+      <c r="D693" s="16"/>
+      <c r="E693" s="16"/>
+      <c r="F693" s="17"/>
+      <c r="G693" s="17"/>
+      <c r="H693" s="33"/>
+      <c r="I693" s="33"/>
+    </row>
+    <row r="694" ht="14.25" customHeight="1">
+      <c r="A694" s="1"/>
+      <c r="D694" s="16"/>
+      <c r="E694" s="16"/>
+      <c r="F694" s="17"/>
+      <c r="G694" s="17"/>
+      <c r="H694" s="33"/>
+      <c r="I694" s="33"/>
+    </row>
+    <row r="695" ht="14.25" customHeight="1">
+      <c r="A695" s="1"/>
+      <c r="D695" s="16"/>
+      <c r="E695" s="16"/>
+      <c r="F695" s="17"/>
+      <c r="G695" s="17"/>
+      <c r="H695" s="33"/>
+      <c r="I695" s="33"/>
+    </row>
+    <row r="696" ht="14.25" customHeight="1">
+      <c r="A696" s="1"/>
+      <c r="D696" s="16"/>
+      <c r="E696" s="16"/>
+      <c r="F696" s="17"/>
+      <c r="G696" s="17"/>
+      <c r="H696" s="33"/>
+      <c r="I696" s="33"/>
+    </row>
+    <row r="697" ht="14.25" customHeight="1">
+      <c r="A697" s="1"/>
+      <c r="D697" s="16"/>
+      <c r="E697" s="16"/>
+      <c r="F697" s="17"/>
+      <c r="G697" s="17"/>
+      <c r="H697" s="33"/>
+      <c r="I697" s="33"/>
+    </row>
+    <row r="698" ht="14.25" customHeight="1">
+      <c r="A698" s="1"/>
+      <c r="D698" s="16"/>
+      <c r="E698" s="16"/>
+      <c r="F698" s="17"/>
+      <c r="G698" s="17"/>
+      <c r="H698" s="33"/>
+      <c r="I698" s="33"/>
+    </row>
+    <row r="699" ht="14.25" customHeight="1">
+      <c r="A699" s="1"/>
+      <c r="D699" s="16"/>
+      <c r="E699" s="16"/>
+      <c r="F699" s="17"/>
+      <c r="G699" s="17"/>
+      <c r="H699" s="33"/>
+      <c r="I699" s="33"/>
+    </row>
+    <row r="700" ht="14.25" customHeight="1">
+      <c r="A700" s="1"/>
+      <c r="D700" s="16"/>
+      <c r="E700" s="16"/>
+      <c r="F700" s="17"/>
+      <c r="G700" s="17"/>
+      <c r="H700" s="33"/>
+      <c r="I700" s="33"/>
+    </row>
+    <row r="701" ht="14.25" customHeight="1">
+      <c r="A701" s="1"/>
+      <c r="D701" s="16"/>
+      <c r="E701" s="16"/>
+      <c r="F701" s="17"/>
+      <c r="G701" s="17"/>
+      <c r="H701" s="33"/>
+      <c r="I701" s="33"/>
+    </row>
+    <row r="702" ht="14.25" customHeight="1">
+      <c r="A702" s="1"/>
+      <c r="D702" s="16"/>
+      <c r="E702" s="16"/>
+      <c r="F702" s="17"/>
+      <c r="G702" s="17"/>
+      <c r="H702" s="33"/>
+      <c r="I702" s="33"/>
+    </row>
+    <row r="703" ht="14.25" customHeight="1">
+      <c r="A703" s="1"/>
+      <c r="D703" s="16"/>
+      <c r="E703" s="16"/>
+      <c r="F703" s="17"/>
+      <c r="G703" s="17"/>
+      <c r="H703" s="33"/>
+      <c r="I703" s="33"/>
+    </row>
+    <row r="704" ht="14.25" customHeight="1">
+      <c r="A704" s="1"/>
+      <c r="D704" s="16"/>
+      <c r="E704" s="16"/>
+      <c r="F704" s="17"/>
+      <c r="G704" s="17"/>
+      <c r="H704" s="33"/>
+      <c r="I704" s="33"/>
+    </row>
+    <row r="705" ht="14.25" customHeight="1">
+      <c r="A705" s="1"/>
+      <c r="D705" s="16"/>
+      <c r="E705" s="16"/>
+      <c r="F705" s="17"/>
+      <c r="G705" s="17"/>
+      <c r="H705" s="33"/>
+      <c r="I705" s="33"/>
+    </row>
+    <row r="706" ht="14.25" customHeight="1">
+      <c r="A706" s="1"/>
+      <c r="D706" s="16"/>
+      <c r="E706" s="16"/>
+      <c r="F706" s="17"/>
+      <c r="G706" s="17"/>
+      <c r="H706" s="33"/>
+      <c r="I706" s="33"/>
+    </row>
+    <row r="707" ht="14.25" customHeight="1">
+      <c r="A707" s="1"/>
+      <c r="D707" s="16"/>
+      <c r="E707" s="16"/>
+      <c r="F707" s="17"/>
+      <c r="G707" s="17"/>
+      <c r="H707" s="33"/>
+      <c r="I707" s="33"/>
+    </row>
+    <row r="708" ht="14.25" customHeight="1">
+      <c r="A708" s="1"/>
+      <c r="D708" s="16"/>
+      <c r="E708" s="16"/>
+      <c r="F708" s="17"/>
+      <c r="G708" s="17"/>
+      <c r="H708" s="33"/>
+      <c r="I708" s="33"/>
+    </row>
+    <row r="709" ht="14.25" customHeight="1">
+      <c r="A709" s="1"/>
+      <c r="D709" s="16"/>
+      <c r="E709" s="16"/>
+      <c r="F709" s="17"/>
+      <c r="G709" s="17"/>
+      <c r="H709" s="33"/>
+      <c r="I709" s="33"/>
+    </row>
+    <row r="710" ht="14.25" customHeight="1">
+      <c r="A710" s="1"/>
+      <c r="D710" s="16"/>
+      <c r="E710" s="16"/>
+      <c r="F710" s="17"/>
+      <c r="G710" s="17"/>
+      <c r="H710" s="33"/>
+      <c r="I710" s="33"/>
+    </row>
+    <row r="711" ht="14.25" customHeight="1">
+      <c r="A711" s="1"/>
+      <c r="D711" s="16"/>
+      <c r="E711" s="16"/>
+      <c r="F711" s="17"/>
+      <c r="G711" s="17"/>
+      <c r="H711" s="33"/>
+      <c r="I711" s="33"/>
+    </row>
+    <row r="712" ht="14.25" customHeight="1">
+      <c r="A712" s="1"/>
+      <c r="D712" s="16"/>
+      <c r="E712" s="16"/>
+      <c r="F712" s="17"/>
+      <c r="G712" s="17"/>
+      <c r="H712" s="33"/>
+      <c r="I712" s="33"/>
+    </row>
+    <row r="713" ht="14.25" customHeight="1">
+      <c r="A713" s="1"/>
+      <c r="D713" s="16"/>
+      <c r="E713" s="16"/>
+      <c r="F713" s="17"/>
+      <c r="G713" s="17"/>
+      <c r="H713" s="33"/>
+      <c r="I713" s="33"/>
+    </row>
+    <row r="714" ht="14.25" customHeight="1">
+      <c r="A714" s="1"/>
+      <c r="D714" s="16"/>
+      <c r="E714" s="16"/>
+      <c r="F714" s="17"/>
+      <c r="G714" s="17"/>
+      <c r="H714" s="33"/>
+      <c r="I714" s="33"/>
+    </row>
+    <row r="715" ht="14.25" customHeight="1">
+      <c r="A715" s="1"/>
+      <c r="D715" s="16"/>
+      <c r="E715" s="16"/>
+      <c r="F715" s="17"/>
+      <c r="G715" s="17"/>
+      <c r="H715" s="33"/>
+      <c r="I715" s="33"/>
+    </row>
+    <row r="716" ht="14.25" customHeight="1">
+      <c r="A716" s="1"/>
+      <c r="D716" s="16"/>
+      <c r="E716" s="16"/>
+      <c r="F716" s="17"/>
+      <c r="G716" s="17"/>
+      <c r="H716" s="33"/>
+      <c r="I716" s="33"/>
+    </row>
+    <row r="717" ht="14.25" customHeight="1">
+      <c r="A717" s="1"/>
+      <c r="D717" s="16"/>
+      <c r="E717" s="16"/>
+      <c r="F717" s="17"/>
+      <c r="G717" s="17"/>
+      <c r="H717" s="33"/>
+      <c r="I717" s="33"/>
+    </row>
+    <row r="718" ht="14.25" customHeight="1">
+      <c r="A718" s="1"/>
+      <c r="D718" s="16"/>
+      <c r="E718" s="16"/>
+      <c r="F718" s="17"/>
+      <c r="G718" s="17"/>
+      <c r="H718" s="33"/>
+      <c r="I718" s="33"/>
+    </row>
+    <row r="719" ht="14.25" customHeight="1">
+      <c r="A719" s="1"/>
+      <c r="D719" s="16"/>
+      <c r="E719" s="16"/>
+      <c r="F719" s="17"/>
+      <c r="G719" s="17"/>
+      <c r="H719" s="33"/>
+      <c r="I719" s="33"/>
+    </row>
+    <row r="720" ht="14.25" customHeight="1">
+      <c r="A720" s="1"/>
+      <c r="D720" s="16"/>
+      <c r="E720" s="16"/>
+      <c r="F720" s="17"/>
+      <c r="G720" s="17"/>
+      <c r="H720" s="33"/>
+      <c r="I720" s="33"/>
+    </row>
+    <row r="721" ht="14.25" customHeight="1">
+      <c r="A721" s="1"/>
+      <c r="D721" s="16"/>
+      <c r="E721" s="16"/>
+      <c r="F721" s="17"/>
+      <c r="G721" s="17"/>
+      <c r="H721" s="33"/>
+      <c r="I721" s="33"/>
+    </row>
+    <row r="722" ht="14.25" customHeight="1">
+      <c r="A722" s="1"/>
+      <c r="D722" s="16"/>
+      <c r="E722" s="16"/>
+      <c r="F722" s="17"/>
+      <c r="G722" s="17"/>
+      <c r="H722" s="33"/>
+      <c r="I722" s="33"/>
+    </row>
+    <row r="723" ht="14.25" customHeight="1">
+      <c r="A723" s="1"/>
+      <c r="D723" s="16"/>
+      <c r="E723" s="16"/>
+      <c r="F723" s="17"/>
+      <c r="G723" s="17"/>
+      <c r="H723" s="33"/>
+      <c r="I723" s="33"/>
+    </row>
+    <row r="724" ht="14.25" customHeight="1">
+      <c r="A724" s="1"/>
+      <c r="D724" s="16"/>
+      <c r="E724" s="16"/>
+      <c r="F724" s="17"/>
+      <c r="G724" s="17"/>
+      <c r="H724" s="33"/>
+      <c r="I724" s="33"/>
+    </row>
+    <row r="725" ht="14.25" customHeight="1">
+      <c r="A725" s="1"/>
+      <c r="D725" s="16"/>
+      <c r="E725" s="16"/>
+      <c r="F725" s="17"/>
+      <c r="G725" s="17"/>
+      <c r="H725" s="33"/>
+      <c r="I725" s="33"/>
+    </row>
+    <row r="726" ht="14.25" customHeight="1">
+      <c r="A726" s="1"/>
+      <c r="D726" s="16"/>
+      <c r="E726" s="16"/>
+      <c r="F726" s="17"/>
+      <c r="G726" s="17"/>
+      <c r="H726" s="33"/>
+      <c r="I726" s="33"/>
+    </row>
+    <row r="727" ht="14.25" customHeight="1">
+      <c r="A727" s="1"/>
+      <c r="D727" s="16"/>
+      <c r="E727" s="16"/>
+      <c r="F727" s="17"/>
+      <c r="G727" s="17"/>
+      <c r="H727" s="33"/>
+      <c r="I727" s="33"/>
+    </row>
+    <row r="728" ht="14.25" customHeight="1">
+      <c r="A728" s="1"/>
+      <c r="D728" s="16"/>
+      <c r="E728" s="16"/>
+      <c r="F728" s="17"/>
+      <c r="G728" s="17"/>
+      <c r="H728" s="33"/>
+      <c r="I728" s="33"/>
+    </row>
+    <row r="729" ht="14.25" customHeight="1">
+      <c r="A729" s="1"/>
+      <c r="D729" s="16"/>
+      <c r="E729" s="16"/>
+      <c r="F729" s="17"/>
+      <c r="G729" s="17"/>
+      <c r="H729" s="33"/>
+      <c r="I729" s="33"/>
+    </row>
+    <row r="730" ht="14.25" customHeight="1">
+      <c r="A730" s="1"/>
+      <c r="D730" s="16"/>
+      <c r="E730" s="16"/>
+      <c r="F730" s="17"/>
+      <c r="G730" s="17"/>
+      <c r="H730" s="33"/>
+      <c r="I730" s="33"/>
+    </row>
+    <row r="731" ht="14.25" customHeight="1">
+      <c r="A731" s="1"/>
+      <c r="D731" s="16"/>
+      <c r="E731" s="16"/>
+      <c r="F731" s="17"/>
+      <c r="G731" s="17"/>
+      <c r="H731" s="33"/>
+      <c r="I731" s="33"/>
+    </row>
+    <row r="732" ht="14.25" customHeight="1">
+      <c r="A732" s="1"/>
+      <c r="D732" s="16"/>
+      <c r="E732" s="16"/>
+      <c r="F732" s="17"/>
+      <c r="G732" s="17"/>
+      <c r="H732" s="33"/>
+      <c r="I732" s="33"/>
+    </row>
+    <row r="733" ht="14.25" customHeight="1">
+      <c r="A733" s="1"/>
+      <c r="D733" s="16"/>
+      <c r="E733" s="16"/>
+      <c r="F733" s="17"/>
+      <c r="G733" s="17"/>
+      <c r="H733" s="33"/>
+      <c r="I733" s="33"/>
+    </row>
+    <row r="734" ht="14.25" customHeight="1">
+      <c r="A734" s="1"/>
+      <c r="D734" s="16"/>
+      <c r="E734" s="16"/>
+      <c r="F734" s="17"/>
+      <c r="G734" s="17"/>
+      <c r="H734" s="33"/>
+      <c r="I734" s="33"/>
+    </row>
+    <row r="735" ht="14.25" customHeight="1">
+      <c r="A735" s="1"/>
+      <c r="D735" s="16"/>
+      <c r="E735" s="16"/>
+      <c r="F735" s="17"/>
+      <c r="G735" s="17"/>
+      <c r="H735" s="33"/>
+      <c r="I735" s="33"/>
+    </row>
+    <row r="736" ht="14.25" customHeight="1">
+      <c r="A736" s="1"/>
+      <c r="D736" s="16"/>
+      <c r="E736" s="16"/>
+      <c r="F736" s="17"/>
+      <c r="G736" s="17"/>
+      <c r="H736" s="33"/>
+      <c r="I736" s="33"/>
+    </row>
+    <row r="737" ht="14.25" customHeight="1">
+      <c r="A737" s="1"/>
+      <c r="D737" s="16"/>
+      <c r="E737" s="16"/>
+      <c r="F737" s="17"/>
+      <c r="G737" s="17"/>
+      <c r="H737" s="33"/>
+      <c r="I737" s="33"/>
+    </row>
+    <row r="738" ht="14.25" customHeight="1">
+      <c r="A738" s="1"/>
+      <c r="D738" s="16"/>
+      <c r="E738" s="16"/>
+      <c r="F738" s="17"/>
+      <c r="G738" s="17"/>
+      <c r="H738" s="33"/>
+      <c r="I738" s="33"/>
+    </row>
+    <row r="739" ht="14.25" customHeight="1">
+      <c r="A739" s="1"/>
+      <c r="D739" s="16"/>
+      <c r="E739" s="16"/>
+      <c r="F739" s="17"/>
+      <c r="G739" s="17"/>
+      <c r="H739" s="33"/>
+      <c r="I739" s="33"/>
+    </row>
+    <row r="740" ht="14.25" customHeight="1">
+      <c r="A740" s="1"/>
+      <c r="D740" s="16"/>
+      <c r="E740" s="16"/>
+      <c r="F740" s="17"/>
+      <c r="G740" s="17"/>
+      <c r="H740" s="33"/>
+      <c r="I740" s="33"/>
+    </row>
+    <row r="741" ht="14.25" customHeight="1">
+      <c r="A741" s="1"/>
+      <c r="D741" s="16"/>
+      <c r="E741" s="16"/>
+      <c r="F741" s="17"/>
+      <c r="G741" s="17"/>
+      <c r="H741" s="33"/>
+      <c r="I741" s="33"/>
+    </row>
+    <row r="742" ht="14.25" customHeight="1">
+      <c r="A742" s="1"/>
+      <c r="D742" s="16"/>
+      <c r="E742" s="16"/>
+      <c r="F742" s="17"/>
+      <c r="G742" s="17"/>
+      <c r="H742" s="33"/>
+      <c r="I742" s="33"/>
+    </row>
+    <row r="743" ht="14.25" customHeight="1">
+      <c r="A743" s="1"/>
+      <c r="D743" s="16"/>
+      <c r="E743" s="16"/>
+      <c r="F743" s="17"/>
+      <c r="G743" s="17"/>
+      <c r="H743" s="33"/>
+      <c r="I743" s="33"/>
+    </row>
+    <row r="744" ht="14.25" customHeight="1">
+      <c r="A744" s="1"/>
+      <c r="D744" s="16"/>
+      <c r="E744" s="16"/>
+      <c r="F744" s="17"/>
+      <c r="G744" s="17"/>
+      <c r="H744" s="33"/>
+      <c r="I744" s="33"/>
+    </row>
+    <row r="745" ht="14.25" customHeight="1">
+      <c r="A745" s="1"/>
+      <c r="D745" s="16"/>
+      <c r="E745" s="16"/>
+      <c r="F745" s="17"/>
+      <c r="G745" s="17"/>
+      <c r="H745" s="33"/>
+      <c r="I745" s="33"/>
+    </row>
+    <row r="746" ht="14.25" customHeight="1">
+      <c r="A746" s="1"/>
+      <c r="D746" s="16"/>
+      <c r="E746" s="16"/>
+      <c r="F746" s="17"/>
+      <c r="G746" s="17"/>
+      <c r="H746" s="33"/>
+      <c r="I746" s="33"/>
+    </row>
+    <row r="747" ht="14.25" customHeight="1">
+      <c r="A747" s="1"/>
+      <c r="D747" s="16"/>
+      <c r="E747" s="16"/>
+      <c r="F747" s="17"/>
+      <c r="G747" s="17"/>
+      <c r="H747" s="33"/>
+      <c r="I747" s="33"/>
+    </row>
+    <row r="748" ht="14.25" customHeight="1">
+      <c r="A748" s="1"/>
+      <c r="D748" s="16"/>
+      <c r="E748" s="16"/>
+      <c r="F748" s="17"/>
+      <c r="G748" s="17"/>
+      <c r="H748" s="33"/>
+      <c r="I748" s="33"/>
+    </row>
+    <row r="749" ht="14.25" customHeight="1">
+      <c r="A749" s="1"/>
+      <c r="D749" s="16"/>
+      <c r="E749" s="16"/>
+      <c r="F749" s="17"/>
+      <c r="G749" s="17"/>
+      <c r="H749" s="33"/>
+      <c r="I749" s="33"/>
+    </row>
+    <row r="750" ht="14.25" customHeight="1">
+      <c r="A750" s="1"/>
+      <c r="D750" s="16"/>
+      <c r="E750" s="16"/>
+      <c r="F750" s="17"/>
+      <c r="G750" s="17"/>
+      <c r="H750" s="33"/>
+      <c r="I750" s="33"/>
+    </row>
+    <row r="751" ht="14.25" customHeight="1">
+      <c r="A751" s="1"/>
+      <c r="D751" s="16"/>
+      <c r="E751" s="16"/>
+      <c r="F751" s="17"/>
+      <c r="G751" s="17"/>
+      <c r="H751" s="33"/>
+      <c r="I751" s="33"/>
+    </row>
+    <row r="752" ht="14.25" customHeight="1">
+      <c r="A752" s="1"/>
+      <c r="D752" s="16"/>
+      <c r="E752" s="16"/>
+      <c r="F752" s="17"/>
+      <c r="G752" s="17"/>
+      <c r="H752" s="33"/>
+      <c r="I752" s="33"/>
+    </row>
+    <row r="753" ht="14.25" customHeight="1">
+      <c r="A753" s="1"/>
+      <c r="D753" s="16"/>
+      <c r="E753" s="16"/>
+      <c r="F753" s="17"/>
+      <c r="G753" s="17"/>
+      <c r="H753" s="33"/>
+      <c r="I753" s="33"/>
+    </row>
+    <row r="754" ht="14.25" customHeight="1">
+      <c r="A754" s="1"/>
+      <c r="D754" s="16"/>
+      <c r="E754" s="16"/>
+      <c r="F754" s="17"/>
+      <c r="G754" s="17"/>
+      <c r="H754" s="33"/>
+      <c r="I754" s="33"/>
+    </row>
+    <row r="755" ht="14.25" customHeight="1">
+      <c r="A755" s="1"/>
+      <c r="D755" s="16"/>
+      <c r="E755" s="16"/>
+      <c r="F755" s="17"/>
+      <c r="G755" s="17"/>
+      <c r="H755" s="33"/>
+      <c r="I755" s="33"/>
+    </row>
+    <row r="756" ht="14.25" customHeight="1">
+      <c r="A756" s="1"/>
+      <c r="D756" s="16"/>
+      <c r="E756" s="16"/>
+      <c r="F756" s="17"/>
+      <c r="G756" s="17"/>
+      <c r="H756" s="33"/>
+      <c r="I756" s="33"/>
+    </row>
+    <row r="757" ht="14.25" customHeight="1">
+      <c r="A757" s="1"/>
+      <c r="D757" s="16"/>
+      <c r="E757" s="16"/>
+      <c r="F757" s="17"/>
+      <c r="G757" s="17"/>
+      <c r="H757" s="33"/>
+      <c r="I757" s="33"/>
+    </row>
+    <row r="758" ht="14.25" customHeight="1">
+      <c r="A758" s="1"/>
+      <c r="D758" s="16"/>
+      <c r="E758" s="16"/>
+      <c r="F758" s="17"/>
+      <c r="G758" s="17"/>
+      <c r="H758" s="33"/>
+      <c r="I758" s="33"/>
+    </row>
+    <row r="759" ht="14.25" customHeight="1">
+      <c r="A759" s="1"/>
+      <c r="D759" s="16"/>
+      <c r="E759" s="16"/>
+      <c r="F759" s="17"/>
+      <c r="G759" s="17"/>
+      <c r="H759" s="33"/>
+      <c r="I759" s="33"/>
+    </row>
+    <row r="760" ht="14.25" customHeight="1">
+      <c r="A760" s="1"/>
+      <c r="D760" s="16"/>
+      <c r="E760" s="16"/>
+      <c r="F760" s="17"/>
+      <c r="G760" s="17"/>
+      <c r="H760" s="33"/>
+      <c r="I760" s="33"/>
+    </row>
+    <row r="761" ht="14.25" customHeight="1">
+      <c r="A761" s="1"/>
+      <c r="D761" s="16"/>
+      <c r="E761" s="16"/>
+      <c r="F761" s="17"/>
+      <c r="G761" s="17"/>
+      <c r="H761" s="33"/>
+      <c r="I761" s="33"/>
+    </row>
+    <row r="762" ht="14.25" customHeight="1">
+      <c r="A762" s="1"/>
+      <c r="D762" s="16"/>
+      <c r="E762" s="16"/>
+      <c r="F762" s="17"/>
+      <c r="G762" s="17"/>
+      <c r="H762" s="33"/>
+      <c r="I762" s="33"/>
+    </row>
+    <row r="763" ht="14.25" customHeight="1">
+      <c r="A763" s="1"/>
+      <c r="D763" s="16"/>
+      <c r="E763" s="16"/>
+      <c r="F763" s="17"/>
+      <c r="G763" s="17"/>
+      <c r="H763" s="33"/>
+      <c r="I763" s="33"/>
+    </row>
+    <row r="764" ht="14.25" customHeight="1">
+      <c r="A764" s="1"/>
+      <c r="D764" s="16"/>
+      <c r="E764" s="16"/>
+      <c r="F764" s="17"/>
+      <c r="G764" s="17"/>
+      <c r="H764" s="33"/>
+      <c r="I764" s="33"/>
+    </row>
+    <row r="765" ht="14.25" customHeight="1">
+      <c r="A765" s="1"/>
+      <c r="D765" s="16"/>
+      <c r="E765" s="16"/>
+      <c r="F765" s="17"/>
+      <c r="G765" s="17"/>
+      <c r="H765" s="33"/>
+      <c r="I765" s="33"/>
+    </row>
+    <row r="766" ht="14.25" customHeight="1">
+      <c r="A766" s="1"/>
+      <c r="D766" s="16"/>
+      <c r="E766" s="16"/>
+      <c r="F766" s="17"/>
+      <c r="G766" s="17"/>
+      <c r="H766" s="33"/>
+      <c r="I766" s="33"/>
+    </row>
+    <row r="767" ht="14.25" customHeight="1">
+      <c r="A767" s="1"/>
+      <c r="D767" s="16"/>
+      <c r="E767" s="16"/>
+      <c r="F767" s="17"/>
+      <c r="G767" s="17"/>
+      <c r="H767" s="33"/>
+      <c r="I767" s="33"/>
+    </row>
+    <row r="768" ht="14.25" customHeight="1">
+      <c r="A768" s="1"/>
+      <c r="D768" s="16"/>
+      <c r="E768" s="16"/>
+      <c r="F768" s="17"/>
+      <c r="G768" s="17"/>
+      <c r="H768" s="33"/>
+      <c r="I768" s="33"/>
+    </row>
+    <row r="769" ht="14.25" customHeight="1">
+      <c r="A769" s="1"/>
+      <c r="D769" s="16"/>
+      <c r="E769" s="16"/>
+      <c r="F769" s="17"/>
+      <c r="G769" s="17"/>
+      <c r="H769" s="33"/>
+      <c r="I769" s="33"/>
+    </row>
+    <row r="770" ht="14.25" customHeight="1">
+      <c r="A770" s="1"/>
+      <c r="D770" s="16"/>
+      <c r="E770" s="16"/>
+      <c r="F770" s="17"/>
+      <c r="G770" s="17"/>
+      <c r="H770" s="33"/>
+      <c r="I770" s="33"/>
+    </row>
+    <row r="771" ht="14.25" customHeight="1">
+      <c r="A771" s="1"/>
+      <c r="D771" s="16"/>
+      <c r="E771" s="16"/>
+      <c r="F771" s="17"/>
+      <c r="G771" s="17"/>
+      <c r="H771" s="33"/>
+      <c r="I771" s="33"/>
+    </row>
+    <row r="772" ht="14.25" customHeight="1">
+      <c r="A772" s="1"/>
+      <c r="D772" s="16"/>
+      <c r="E772" s="16"/>
+      <c r="F772" s="17"/>
+      <c r="G772" s="17"/>
+      <c r="H772" s="33"/>
+      <c r="I772" s="33"/>
+    </row>
+    <row r="773" ht="14.25" customHeight="1">
+      <c r="A773" s="1"/>
+      <c r="D773" s="16"/>
+      <c r="E773" s="16"/>
+      <c r="F773" s="17"/>
+      <c r="G773" s="17"/>
+      <c r="H773" s="33"/>
+      <c r="I773" s="33"/>
+    </row>
+    <row r="774" ht="14.25" customHeight="1">
+      <c r="A774" s="1"/>
+      <c r="D774" s="16"/>
+      <c r="E774" s="16"/>
+      <c r="F774" s="17"/>
+      <c r="G774" s="17"/>
+      <c r="H774" s="33"/>
+      <c r="I774" s="33"/>
+    </row>
+    <row r="775" ht="14.25" customHeight="1">
+      <c r="A775" s="1"/>
+      <c r="D775" s="16"/>
+      <c r="E775" s="16"/>
+      <c r="F775" s="17"/>
+      <c r="G775" s="17"/>
+      <c r="H775" s="33"/>
+      <c r="I775" s="33"/>
+    </row>
+    <row r="776" ht="14.25" customHeight="1">
+      <c r="A776" s="1"/>
+      <c r="D776" s="16"/>
+      <c r="E776" s="16"/>
+      <c r="F776" s="17"/>
+      <c r="G776" s="17"/>
+      <c r="H776" s="33"/>
+      <c r="I776" s="33"/>
+    </row>
+    <row r="777" ht="14.25" customHeight="1">
+      <c r="A777" s="1"/>
+      <c r="D777" s="16"/>
+      <c r="E777" s="16"/>
+      <c r="F777" s="17"/>
+      <c r="G777" s="17"/>
+      <c r="H777" s="33"/>
+      <c r="I777" s="33"/>
+    </row>
+    <row r="778" ht="14.25" customHeight="1">
+      <c r="A778" s="1"/>
+      <c r="D778" s="16"/>
+      <c r="E778" s="16"/>
+      <c r="F778" s="17"/>
+      <c r="G778" s="17"/>
+      <c r="H778" s="33"/>
+      <c r="I778" s="33"/>
+    </row>
+    <row r="779" ht="14.25" customHeight="1">
+      <c r="A779" s="1"/>
+      <c r="D779" s="16"/>
+      <c r="E779" s="16"/>
+      <c r="F779" s="17"/>
+      <c r="G779" s="17"/>
+      <c r="H779" s="33"/>
+      <c r="I779" s="33"/>
+    </row>
+    <row r="780" ht="14.25" customHeight="1">
+      <c r="A780" s="1"/>
+      <c r="D780" s="16"/>
+      <c r="E780" s="16"/>
+      <c r="F780" s="17"/>
+      <c r="G780" s="17"/>
+      <c r="H780" s="33"/>
+      <c r="I780" s="33"/>
+    </row>
+    <row r="781" ht="14.25" customHeight="1">
+      <c r="A781" s="1"/>
+      <c r="D781" s="16"/>
+      <c r="E781" s="16"/>
+      <c r="F781" s="17"/>
+      <c r="G781" s="17"/>
+      <c r="H781" s="33"/>
+      <c r="I781" s="33"/>
+    </row>
+    <row r="782" ht="14.25" customHeight="1">
+      <c r="A782" s="1"/>
+      <c r="D782" s="16"/>
+      <c r="E782" s="16"/>
+      <c r="F782" s="17"/>
+      <c r="G782" s="17"/>
+      <c r="H782" s="33"/>
+      <c r="I782" s="33"/>
+    </row>
+    <row r="783" ht="14.25" customHeight="1">
+      <c r="A783" s="1"/>
+      <c r="D783" s="16"/>
+      <c r="E783" s="16"/>
+      <c r="F783" s="17"/>
+      <c r="G783" s="17"/>
+      <c r="H783" s="33"/>
+      <c r="I783" s="33"/>
+    </row>
+    <row r="784" ht="14.25" customHeight="1">
+      <c r="A784" s="1"/>
+      <c r="D784" s="16"/>
+      <c r="E784" s="16"/>
+      <c r="F784" s="17"/>
+      <c r="G784" s="17"/>
+      <c r="H784" s="33"/>
+      <c r="I784" s="33"/>
+    </row>
+    <row r="785" ht="14.25" customHeight="1">
+      <c r="A785" s="1"/>
+      <c r="D785" s="16"/>
+      <c r="E785" s="16"/>
+      <c r="F785" s="17"/>
+      <c r="G785" s="17"/>
+      <c r="H785" s="33"/>
+      <c r="I785" s="33"/>
+    </row>
+    <row r="786" ht="14.25" customHeight="1">
+      <c r="A786" s="1"/>
+      <c r="D786" s="16"/>
+      <c r="E786" s="16"/>
+      <c r="F786" s="17"/>
+      <c r="G786" s="17"/>
+      <c r="H786" s="33"/>
+      <c r="I786" s="33"/>
+    </row>
+    <row r="787" ht="14.25" customHeight="1">
+      <c r="A787" s="1"/>
+      <c r="D787" s="16"/>
+      <c r="E787" s="16"/>
+      <c r="F787" s="17"/>
+      <c r="G787" s="17"/>
+      <c r="H787" s="33"/>
+      <c r="I787" s="33"/>
+    </row>
+    <row r="788" ht="14.25" customHeight="1">
+      <c r="A788" s="1"/>
+      <c r="D788" s="16"/>
+      <c r="E788" s="16"/>
+      <c r="F788" s="17"/>
+      <c r="G788" s="17"/>
+      <c r="H788" s="33"/>
+      <c r="I788" s="33"/>
+    </row>
+    <row r="789" ht="14.25" customHeight="1">
+      <c r="A789" s="1"/>
+      <c r="D789" s="16"/>
+      <c r="E789" s="16"/>
+      <c r="F789" s="17"/>
+      <c r="G789" s="17"/>
+      <c r="H789" s="33"/>
+      <c r="I789" s="33"/>
+    </row>
+    <row r="790" ht="14.25" customHeight="1">
+      <c r="A790" s="1"/>
+      <c r="D790" s="16"/>
+      <c r="E790" s="16"/>
+      <c r="F790" s="17"/>
+      <c r="G790" s="17"/>
+      <c r="H790" s="33"/>
+      <c r="I790" s="33"/>
+    </row>
+    <row r="791" ht="14.25" customHeight="1">
+      <c r="A791" s="1"/>
+      <c r="D791" s="16"/>
+      <c r="E791" s="16"/>
+      <c r="F791" s="17"/>
+      <c r="G791" s="17"/>
+      <c r="H791" s="33"/>
+      <c r="I791" s="33"/>
+    </row>
+    <row r="792" ht="14.25" customHeight="1">
+      <c r="A792" s="1"/>
+      <c r="D792" s="16"/>
+      <c r="E792" s="16"/>
+      <c r="F792" s="17"/>
+      <c r="G792" s="17"/>
+      <c r="H792" s="33"/>
+      <c r="I792" s="33"/>
+    </row>
+    <row r="793" ht="14.25" customHeight="1">
+      <c r="A793" s="1"/>
+      <c r="D793" s="16"/>
+      <c r="E793" s="16"/>
+      <c r="F793" s="17"/>
+      <c r="G793" s="17"/>
+      <c r="H793" s="33"/>
+      <c r="I793" s="33"/>
+    </row>
+    <row r="794" ht="14.25" customHeight="1">
+      <c r="A794" s="1"/>
+      <c r="D794" s="16"/>
+      <c r="E794" s="16"/>
+      <c r="F794" s="17"/>
+      <c r="G794" s="17"/>
+      <c r="H794" s="33"/>
+      <c r="I794" s="33"/>
+    </row>
+    <row r="795" ht="14.25" customHeight="1">
+      <c r="A795" s="1"/>
+      <c r="D795" s="16"/>
+      <c r="E795" s="16"/>
+      <c r="F795" s="17"/>
+      <c r="G795" s="17"/>
+      <c r="H795" s="33"/>
+      <c r="I795" s="33"/>
+    </row>
+    <row r="796" ht="14.25" customHeight="1">
+      <c r="A796" s="1"/>
+      <c r="D796" s="16"/>
+      <c r="E796" s="16"/>
+      <c r="F796" s="17"/>
+      <c r="G796" s="17"/>
+      <c r="H796" s="33"/>
+      <c r="I796" s="33"/>
+    </row>
+    <row r="797" ht="14.25" customHeight="1">
+      <c r="A797" s="1"/>
+      <c r="D797" s="16"/>
+      <c r="E797" s="16"/>
+      <c r="F797" s="17"/>
+      <c r="G797" s="17"/>
+      <c r="H797" s="33"/>
+      <c r="I797" s="33"/>
+    </row>
+    <row r="798" ht="14.25" customHeight="1">
+      <c r="A798" s="1"/>
+      <c r="D798" s="16"/>
+      <c r="E798" s="16"/>
+      <c r="F798" s="17"/>
+      <c r="G798" s="17"/>
+      <c r="H798" s="33"/>
+      <c r="I798" s="33"/>
+    </row>
+    <row r="799" ht="14.25" customHeight="1">
+      <c r="A799" s="1"/>
+      <c r="D799" s="16"/>
+      <c r="E799" s="16"/>
+      <c r="F799" s="17"/>
+      <c r="G799" s="17"/>
+      <c r="H799" s="33"/>
+      <c r="I799" s="33"/>
+    </row>
+    <row r="800" ht="14.25" customHeight="1">
+      <c r="A800" s="1"/>
+      <c r="D800" s="16"/>
+      <c r="E800" s="16"/>
+      <c r="F800" s="17"/>
+      <c r="G800" s="17"/>
+      <c r="H800" s="33"/>
+      <c r="I800" s="33"/>
+    </row>
+    <row r="801" ht="14.25" customHeight="1">
+      <c r="A801" s="1"/>
+      <c r="D801" s="16"/>
+      <c r="E801" s="16"/>
+      <c r="F801" s="17"/>
+      <c r="G801" s="17"/>
+      <c r="H801" s="33"/>
+      <c r="I801" s="33"/>
+    </row>
+    <row r="802" ht="14.25" customHeight="1">
+      <c r="A802" s="1"/>
+      <c r="D802" s="16"/>
+      <c r="E802" s="16"/>
+      <c r="F802" s="17"/>
+      <c r="G802" s="17"/>
+      <c r="H802" s="33"/>
+      <c r="I802" s="33"/>
+    </row>
+    <row r="803" ht="14.25" customHeight="1">
+      <c r="A803" s="1"/>
+      <c r="D803" s="16"/>
+      <c r="E803" s="16"/>
+      <c r="F803" s="17"/>
+      <c r="G803" s="17"/>
+      <c r="H803" s="33"/>
+      <c r="I803" s="33"/>
+    </row>
+    <row r="804" ht="14.25" customHeight="1">
+      <c r="A804" s="1"/>
+      <c r="D804" s="16"/>
+      <c r="E804" s="16"/>
+      <c r="F804" s="17"/>
+      <c r="G804" s="17"/>
+      <c r="H804" s="33"/>
+      <c r="I804" s="33"/>
+    </row>
+    <row r="805" ht="14.25" customHeight="1">
+      <c r="A805" s="1"/>
+      <c r="D805" s="16"/>
+      <c r="E805" s="16"/>
+      <c r="F805" s="17"/>
+      <c r="G805" s="17"/>
+      <c r="H805" s="33"/>
+      <c r="I805" s="33"/>
+    </row>
+    <row r="806" ht="14.25" customHeight="1">
+      <c r="A806" s="1"/>
+      <c r="D806" s="16"/>
+      <c r="E806" s="16"/>
+      <c r="F806" s="17"/>
+      <c r="G806" s="17"/>
+      <c r="H806" s="33"/>
+      <c r="I806" s="33"/>
+    </row>
+    <row r="807" ht="14.25" customHeight="1">
+      <c r="A807" s="1"/>
+      <c r="D807" s="16"/>
+      <c r="E807" s="16"/>
+      <c r="F807" s="17"/>
+      <c r="G807" s="17"/>
+      <c r="H807" s="33"/>
+      <c r="I807" s="33"/>
+    </row>
+    <row r="808" ht="14.25" customHeight="1">
+      <c r="A808" s="1"/>
+      <c r="D808" s="16"/>
+      <c r="E808" s="16"/>
+      <c r="F808" s="17"/>
+      <c r="G808" s="17"/>
+      <c r="H808" s="33"/>
+      <c r="I808" s="33"/>
+    </row>
+    <row r="809" ht="14.25" customHeight="1">
+      <c r="A809" s="1"/>
+      <c r="D809" s="16"/>
+      <c r="E809" s="16"/>
+      <c r="F809" s="17"/>
+      <c r="G809" s="17"/>
+      <c r="H809" s="33"/>
+      <c r="I809" s="33"/>
+    </row>
+    <row r="810" ht="14.25" customHeight="1">
+      <c r="A810" s="1"/>
+      <c r="D810" s="16"/>
+      <c r="E810" s="16"/>
+      <c r="F810" s="17"/>
+      <c r="G810" s="17"/>
+      <c r="H810" s="33"/>
+      <c r="I810" s="33"/>
+    </row>
+    <row r="811" ht="14.25" customHeight="1">
+      <c r="A811" s="1"/>
+      <c r="D811" s="16"/>
+      <c r="E811" s="16"/>
+      <c r="F811" s="17"/>
+      <c r="G811" s="17"/>
+      <c r="H811" s="33"/>
+      <c r="I811" s="33"/>
+    </row>
+    <row r="812" ht="14.25" customHeight="1">
+      <c r="A812" s="1"/>
+      <c r="D812" s="16"/>
+      <c r="E812" s="16"/>
+      <c r="F812" s="17"/>
+      <c r="G812" s="17"/>
+      <c r="H812" s="33"/>
+      <c r="I812" s="33"/>
+    </row>
+    <row r="813" ht="14.25" customHeight="1">
+      <c r="A813" s="1"/>
+      <c r="D813" s="16"/>
+      <c r="E813" s="16"/>
+      <c r="F813" s="17"/>
+      <c r="G813" s="17"/>
+      <c r="H813" s="33"/>
+      <c r="I813" s="33"/>
+    </row>
+    <row r="814" ht="14.25" customHeight="1">
+      <c r="A814" s="1"/>
+      <c r="D814" s="16"/>
+      <c r="E814" s="16"/>
+      <c r="F814" s="17"/>
+      <c r="G814" s="17"/>
+      <c r="H814" s="33"/>
+      <c r="I814" s="33"/>
+    </row>
+    <row r="815" ht="14.25" customHeight="1">
+      <c r="A815" s="1"/>
+      <c r="D815" s="16"/>
+      <c r="E815" s="16"/>
+      <c r="F815" s="17"/>
+      <c r="G815" s="17"/>
+      <c r="H815" s="33"/>
+      <c r="I815" s="33"/>
+    </row>
+    <row r="816" ht="14.25" customHeight="1">
+      <c r="A816" s="1"/>
+      <c r="D816" s="16"/>
+      <c r="E816" s="16"/>
+      <c r="F816" s="17"/>
+      <c r="G816" s="17"/>
+      <c r="H816" s="33"/>
+      <c r="I816" s="33"/>
+    </row>
+    <row r="817" ht="14.25" customHeight="1">
+      <c r="A817" s="1"/>
+      <c r="D817" s="16"/>
+      <c r="E817" s="16"/>
+      <c r="F817" s="17"/>
+      <c r="G817" s="17"/>
+      <c r="H817" s="33"/>
+      <c r="I817" s="33"/>
+    </row>
+    <row r="818" ht="14.25" customHeight="1">
+      <c r="A818" s="1"/>
+      <c r="D818" s="16"/>
+      <c r="E818" s="16"/>
+      <c r="F818" s="17"/>
+      <c r="G818" s="17"/>
+      <c r="H818" s="33"/>
+      <c r="I818" s="33"/>
+    </row>
+    <row r="819" ht="14.25" customHeight="1">
+      <c r="A819" s="1"/>
+      <c r="D819" s="16"/>
+      <c r="E819" s="16"/>
+      <c r="F819" s="17"/>
+      <c r="G819" s="17"/>
+      <c r="H819" s="33"/>
+      <c r="I819" s="33"/>
+    </row>
+    <row r="820" ht="14.25" customHeight="1">
+      <c r="A820" s="1"/>
+      <c r="D820" s="16"/>
+      <c r="E820" s="16"/>
+      <c r="F820" s="17"/>
+      <c r="G820" s="17"/>
+      <c r="H820" s="33"/>
+      <c r="I820" s="33"/>
+    </row>
+    <row r="821" ht="14.25" customHeight="1">
+      <c r="A821" s="1"/>
+      <c r="D821" s="16"/>
+      <c r="E821" s="16"/>
+      <c r="F821" s="17"/>
+      <c r="G821" s="17"/>
+      <c r="H821" s="33"/>
+      <c r="I821" s="33"/>
+    </row>
+    <row r="822" ht="14.25" customHeight="1">
+      <c r="A822" s="1"/>
+      <c r="D822" s="16"/>
+      <c r="E822" s="16"/>
+      <c r="F822" s="17"/>
+      <c r="G822" s="17"/>
+      <c r="H822" s="33"/>
+      <c r="I822" s="33"/>
+    </row>
+    <row r="823" ht="14.25" customHeight="1">
+      <c r="A823" s="1"/>
+      <c r="D823" s="16"/>
+      <c r="E823" s="16"/>
+      <c r="F823" s="17"/>
+      <c r="G823" s="17"/>
+      <c r="H823" s="33"/>
+      <c r="I823" s="33"/>
+    </row>
+    <row r="824" ht="14.25" customHeight="1">
+      <c r="A824" s="1"/>
+      <c r="D824" s="16"/>
+      <c r="E824" s="16"/>
+      <c r="F824" s="17"/>
+      <c r="G824" s="17"/>
+      <c r="H824" s="33"/>
+      <c r="I824" s="33"/>
+    </row>
+    <row r="825" ht="14.25" customHeight="1">
+      <c r="A825" s="1"/>
+      <c r="D825" s="16"/>
+      <c r="E825" s="16"/>
+      <c r="F825" s="17"/>
+      <c r="G825" s="17"/>
+      <c r="H825" s="33"/>
+      <c r="I825" s="33"/>
+    </row>
+    <row r="826" ht="14.25" customHeight="1">
+      <c r="A826" s="1"/>
+      <c r="D826" s="16"/>
+      <c r="E826" s="16"/>
+      <c r="F826" s="17"/>
+      <c r="G826" s="17"/>
+      <c r="H826" s="33"/>
+      <c r="I826" s="33"/>
+    </row>
+    <row r="827" ht="14.25" customHeight="1">
+      <c r="A827" s="1"/>
+      <c r="D827" s="16"/>
+      <c r="E827" s="16"/>
+      <c r="F827" s="17"/>
+      <c r="G827" s="17"/>
+      <c r="H827" s="33"/>
+      <c r="I827" s="33"/>
+    </row>
+    <row r="828" ht="14.25" customHeight="1">
+      <c r="A828" s="1"/>
+      <c r="D828" s="16"/>
+      <c r="E828" s="16"/>
+      <c r="F828" s="17"/>
+      <c r="G828" s="17"/>
+      <c r="H828" s="33"/>
+      <c r="I828" s="33"/>
+    </row>
+    <row r="829" ht="14.25" customHeight="1">
+      <c r="A829" s="1"/>
+      <c r="D829" s="16"/>
+      <c r="E829" s="16"/>
+      <c r="F829" s="17"/>
+      <c r="G829" s="17"/>
+      <c r="H829" s="33"/>
+      <c r="I829" s="33"/>
+    </row>
+    <row r="830" ht="14.25" customHeight="1">
+      <c r="A830" s="1"/>
+      <c r="D830" s="16"/>
+      <c r="E830" s="16"/>
+      <c r="F830" s="17"/>
+      <c r="G830" s="17"/>
+      <c r="H830" s="33"/>
+      <c r="I830" s="33"/>
+    </row>
+    <row r="831" ht="14.25" customHeight="1">
+      <c r="A831" s="1"/>
+      <c r="D831" s="16"/>
+      <c r="E831" s="16"/>
+      <c r="F831" s="17"/>
+      <c r="G831" s="17"/>
+      <c r="H831" s="33"/>
+      <c r="I831" s="33"/>
+    </row>
+    <row r="832" ht="14.25" customHeight="1">
+      <c r="A832" s="1"/>
+      <c r="D832" s="16"/>
+      <c r="E832" s="16"/>
+      <c r="F832" s="17"/>
+      <c r="G832" s="17"/>
+      <c r="H832" s="33"/>
+      <c r="I832" s="33"/>
+    </row>
+    <row r="833" ht="14.25" customHeight="1">
+      <c r="A833" s="1"/>
+      <c r="D833" s="16"/>
+      <c r="E833" s="16"/>
+      <c r="F833" s="17"/>
+      <c r="G833" s="17"/>
+      <c r="H833" s="33"/>
+      <c r="I833" s="33"/>
+    </row>
+    <row r="834" ht="14.25" customHeight="1">
+      <c r="A834" s="1"/>
+      <c r="D834" s="16"/>
+      <c r="E834" s="16"/>
+      <c r="F834" s="17"/>
+      <c r="G834" s="17"/>
+      <c r="H834" s="33"/>
+      <c r="I834" s="33"/>
+    </row>
+    <row r="835" ht="14.25" customHeight="1">
+      <c r="A835" s="1"/>
+      <c r="D835" s="16"/>
+      <c r="E835" s="16"/>
+      <c r="F835" s="17"/>
+      <c r="G835" s="17"/>
+      <c r="H835" s="33"/>
+      <c r="I835" s="33"/>
+    </row>
+    <row r="836" ht="14.25" customHeight="1">
+      <c r="A836" s="1"/>
+      <c r="D836" s="16"/>
+      <c r="E836" s="16"/>
+      <c r="F836" s="17"/>
+      <c r="G836" s="17"/>
+      <c r="H836" s="33"/>
+      <c r="I836" s="33"/>
+    </row>
+    <row r="837" ht="14.25" customHeight="1">
+      <c r="A837" s="1"/>
+      <c r="D837" s="16"/>
+      <c r="E837" s="16"/>
+      <c r="F837" s="17"/>
+      <c r="G837" s="17"/>
+      <c r="H837" s="33"/>
+      <c r="I837" s="33"/>
+    </row>
+    <row r="838" ht="14.25" customHeight="1">
+      <c r="A838" s="1"/>
+      <c r="D838" s="16"/>
+      <c r="E838" s="16"/>
+      <c r="F838" s="17"/>
+      <c r="G838" s="17"/>
+      <c r="H838" s="33"/>
+      <c r="I838" s="33"/>
+    </row>
+    <row r="839" ht="14.25" customHeight="1">
+      <c r="A839" s="1"/>
+      <c r="D839" s="16"/>
+      <c r="E839" s="16"/>
+      <c r="F839" s="17"/>
+      <c r="G839" s="17"/>
+      <c r="H839" s="33"/>
+      <c r="I839" s="33"/>
+    </row>
+    <row r="840" ht="14.25" customHeight="1">
+      <c r="A840" s="1"/>
+      <c r="D840" s="16"/>
+      <c r="E840" s="16"/>
+      <c r="F840" s="17"/>
+      <c r="G840" s="17"/>
+      <c r="H840" s="33"/>
+      <c r="I840" s="33"/>
+    </row>
+    <row r="841" ht="14.25" customHeight="1">
+      <c r="A841" s="1"/>
+      <c r="D841" s="16"/>
+      <c r="E841" s="16"/>
+      <c r="F841" s="17"/>
+      <c r="G841" s="17"/>
+      <c r="H841" s="33"/>
+      <c r="I841" s="33"/>
+    </row>
+    <row r="842" ht="14.25" customHeight="1">
+      <c r="A842" s="1"/>
+      <c r="D842" s="16"/>
+      <c r="E842" s="16"/>
+      <c r="F842" s="17"/>
+      <c r="G842" s="17"/>
+      <c r="H842" s="33"/>
+      <c r="I842" s="33"/>
+    </row>
+    <row r="843" ht="14.25" customHeight="1">
+      <c r="A843" s="1"/>
+      <c r="D843" s="16"/>
+      <c r="E843" s="16"/>
+      <c r="F843" s="17"/>
+      <c r="G843" s="17"/>
+      <c r="H843" s="33"/>
+      <c r="I843" s="33"/>
+    </row>
+    <row r="844" ht="14.25" customHeight="1">
+      <c r="A844" s="1"/>
+      <c r="D844" s="16"/>
+      <c r="E844" s="16"/>
+      <c r="F844" s="17"/>
+      <c r="G844" s="17"/>
+      <c r="H844" s="33"/>
+      <c r="I844" s="33"/>
+    </row>
+    <row r="845" ht="14.25" customHeight="1">
+      <c r="A845" s="1"/>
+      <c r="D845" s="16"/>
+      <c r="E845" s="16"/>
+      <c r="F845" s="17"/>
+      <c r="G845" s="17"/>
+      <c r="H845" s="33"/>
+      <c r="I845" s="33"/>
+    </row>
+    <row r="846" ht="14.25" customHeight="1">
+      <c r="A846" s="1"/>
+      <c r="D846" s="16"/>
+      <c r="E846" s="16"/>
+      <c r="F846" s="17"/>
+      <c r="G846" s="17"/>
+      <c r="H846" s="33"/>
+      <c r="I846" s="33"/>
+    </row>
+    <row r="847" ht="14.25" customHeight="1">
+      <c r="A847" s="1"/>
+      <c r="D847" s="16"/>
+      <c r="E847" s="16"/>
+      <c r="F847" s="17"/>
+      <c r="G847" s="17"/>
+      <c r="H847" s="33"/>
+      <c r="I847" s="33"/>
+    </row>
+    <row r="848" ht="14.25" customHeight="1">
+      <c r="A848" s="1"/>
+      <c r="D848" s="16"/>
+      <c r="E848" s="16"/>
+      <c r="F848" s="17"/>
+      <c r="G848" s="17"/>
+      <c r="H848" s="33"/>
+      <c r="I848" s="33"/>
+    </row>
+    <row r="849" ht="14.25" customHeight="1">
+      <c r="A849" s="1"/>
+      <c r="D849" s="16"/>
+      <c r="E849" s="16"/>
+      <c r="F849" s="17"/>
+      <c r="G849" s="17"/>
+      <c r="H849" s="33"/>
+      <c r="I849" s="33"/>
+    </row>
+    <row r="850" ht="14.25" customHeight="1">
+      <c r="A850" s="1"/>
+      <c r="D850" s="16"/>
+      <c r="E850" s="16"/>
+      <c r="F850" s="17"/>
+      <c r="G850" s="17"/>
+      <c r="H850" s="33"/>
+      <c r="I850" s="33"/>
+    </row>
+    <row r="851" ht="14.25" customHeight="1">
+      <c r="A851" s="1"/>
+      <c r="D851" s="16"/>
+      <c r="E851" s="16"/>
+      <c r="F851" s="17"/>
+      <c r="G851" s="17"/>
+      <c r="H851" s="33"/>
+      <c r="I851" s="33"/>
+    </row>
+    <row r="852" ht="14.25" customHeight="1">
+      <c r="A852" s="1"/>
+      <c r="D852" s="16"/>
+      <c r="E852" s="16"/>
+      <c r="F852" s="17"/>
+      <c r="G852" s="17"/>
+      <c r="H852" s="33"/>
+      <c r="I852" s="33"/>
+    </row>
+    <row r="853" ht="14.25" customHeight="1">
+      <c r="A853" s="1"/>
+      <c r="D853" s="16"/>
+      <c r="E853" s="16"/>
+      <c r="F853" s="17"/>
+      <c r="G853" s="17"/>
+      <c r="H853" s="33"/>
+      <c r="I853" s="33"/>
+    </row>
+    <row r="854" ht="14.25" customHeight="1">
+      <c r="A854" s="1"/>
+      <c r="D854" s="16"/>
+      <c r="E854" s="16"/>
+      <c r="F854" s="17"/>
+      <c r="G854" s="17"/>
+      <c r="H854" s="33"/>
+      <c r="I854" s="33"/>
+    </row>
+    <row r="855" ht="14.25" customHeight="1">
+      <c r="A855" s="1"/>
+      <c r="D855" s="16"/>
+      <c r="E855" s="16"/>
+      <c r="F855" s="17"/>
+      <c r="G855" s="17"/>
+      <c r="H855" s="33"/>
+      <c r="I855" s="33"/>
+    </row>
+    <row r="856" ht="14.25" customHeight="1">
+      <c r="A856" s="1"/>
+      <c r="D856" s="16"/>
+      <c r="E856" s="16"/>
+      <c r="F856" s="17"/>
+      <c r="G856" s="17"/>
+      <c r="H856" s="33"/>
+      <c r="I856" s="33"/>
+    </row>
+    <row r="857" ht="14.25" customHeight="1">
+      <c r="A857" s="1"/>
+      <c r="D857" s="16"/>
+      <c r="E857" s="16"/>
+      <c r="F857" s="17"/>
+      <c r="G857" s="17"/>
+      <c r="H857" s="33"/>
+      <c r="I857" s="33"/>
+    </row>
+    <row r="858" ht="14.25" customHeight="1">
+      <c r="A858" s="1"/>
+      <c r="D858" s="16"/>
+      <c r="E858" s="16"/>
+      <c r="F858" s="17"/>
+      <c r="G858" s="17"/>
+      <c r="H858" s="33"/>
+      <c r="I858" s="33"/>
+    </row>
+    <row r="859" ht="14.25" customHeight="1">
+      <c r="A859" s="1"/>
+      <c r="D859" s="16"/>
+      <c r="E859" s="16"/>
+      <c r="F859" s="17"/>
+      <c r="G859" s="17"/>
+      <c r="H859" s="33"/>
+      <c r="I859" s="33"/>
+    </row>
+    <row r="860" ht="14.25" customHeight="1">
+      <c r="A860" s="1"/>
+      <c r="D860" s="16"/>
+      <c r="E860" s="16"/>
+      <c r="F860" s="17"/>
+      <c r="G860" s="17"/>
+      <c r="H860" s="33"/>
+      <c r="I860" s="33"/>
+    </row>
+    <row r="861" ht="14.25" customHeight="1">
+      <c r="A861" s="1"/>
+      <c r="D861" s="16"/>
+      <c r="E861" s="16"/>
+      <c r="F861" s="17"/>
+      <c r="G861" s="17"/>
+      <c r="H861" s="33"/>
+      <c r="I861" s="33"/>
+    </row>
+    <row r="862" ht="14.25" customHeight="1">
+      <c r="A862" s="1"/>
+      <c r="D862" s="16"/>
+      <c r="E862" s="16"/>
+      <c r="F862" s="17"/>
+      <c r="G862" s="17"/>
+      <c r="H862" s="33"/>
+      <c r="I862" s="33"/>
+    </row>
+    <row r="863" ht="14.25" customHeight="1">
+      <c r="A863" s="1"/>
+      <c r="D863" s="16"/>
+      <c r="E863" s="16"/>
+      <c r="F863" s="17"/>
+      <c r="G863" s="17"/>
+      <c r="H863" s="33"/>
+      <c r="I863" s="33"/>
+    </row>
+    <row r="864" ht="14.25" customHeight="1">
+      <c r="A864" s="1"/>
+      <c r="D864" s="16"/>
+      <c r="E864" s="16"/>
+      <c r="F864" s="17"/>
+      <c r="G864" s="17"/>
+      <c r="H864" s="33"/>
+      <c r="I864" s="33"/>
+    </row>
+    <row r="865" ht="14.25" customHeight="1">
+      <c r="A865" s="1"/>
+      <c r="D865" s="16"/>
+      <c r="E865" s="16"/>
+      <c r="F865" s="17"/>
+      <c r="G865" s="17"/>
+      <c r="H865" s="33"/>
+      <c r="I865" s="33"/>
+    </row>
+    <row r="866" ht="14.25" customHeight="1">
+      <c r="A866" s="1"/>
+      <c r="D866" s="16"/>
+      <c r="E866" s="16"/>
+      <c r="F866" s="17"/>
+      <c r="G866" s="17"/>
+      <c r="H866" s="33"/>
+      <c r="I866" s="33"/>
+    </row>
+    <row r="867" ht="14.25" customHeight="1">
+      <c r="A867" s="1"/>
+      <c r="D867" s="16"/>
+      <c r="E867" s="16"/>
+      <c r="F867" s="17"/>
+      <c r="G867" s="17"/>
+      <c r="H867" s="33"/>
+      <c r="I867" s="33"/>
+    </row>
+    <row r="868" ht="14.25" customHeight="1">
+      <c r="A868" s="1"/>
+      <c r="D868" s="16"/>
+      <c r="E868" s="16"/>
+      <c r="F868" s="17"/>
+      <c r="G868" s="17"/>
+      <c r="H868" s="33"/>
+      <c r="I868" s="33"/>
+    </row>
+    <row r="869" ht="14.25" customHeight="1">
+      <c r="A869" s="1"/>
+      <c r="D869" s="16"/>
+      <c r="E869" s="16"/>
+      <c r="F869" s="17"/>
+      <c r="G869" s="17"/>
+      <c r="H869" s="33"/>
+      <c r="I869" s="33"/>
+    </row>
+    <row r="870" ht="14.25" customHeight="1">
+      <c r="A870" s="1"/>
+      <c r="D870" s="16"/>
+      <c r="E870" s="16"/>
+      <c r="F870" s="17"/>
+      <c r="G870" s="17"/>
+      <c r="H870" s="33"/>
+      <c r="I870" s="33"/>
+    </row>
+    <row r="871" ht="14.25" customHeight="1">
+      <c r="A871" s="1"/>
+      <c r="D871" s="16"/>
+      <c r="E871" s="16"/>
+      <c r="F871" s="17"/>
+      <c r="G871" s="17"/>
+      <c r="H871" s="33"/>
+      <c r="I871" s="33"/>
+    </row>
+    <row r="872" ht="14.25" customHeight="1">
+      <c r="A872" s="1"/>
+      <c r="D872" s="16"/>
+      <c r="E872" s="16"/>
+      <c r="F872" s="17"/>
+      <c r="G872" s="17"/>
+      <c r="H872" s="33"/>
+      <c r="I872" s="33"/>
+    </row>
+    <row r="873" ht="14.25" customHeight="1">
+      <c r="A873" s="1"/>
+      <c r="D873" s="16"/>
+      <c r="E873" s="16"/>
+      <c r="F873" s="17"/>
+      <c r="G873" s="17"/>
+      <c r="H873" s="33"/>
+      <c r="I873" s="33"/>
+    </row>
+    <row r="874" ht="14.25" customHeight="1">
+      <c r="A874" s="1"/>
+      <c r="D874" s="16"/>
+      <c r="E874" s="16"/>
+      <c r="F874" s="17"/>
+      <c r="G874" s="17"/>
+      <c r="H874" s="33"/>
+      <c r="I874" s="33"/>
+    </row>
+    <row r="875" ht="14.25" customHeight="1">
+      <c r="A875" s="1"/>
+      <c r="D875" s="16"/>
+      <c r="E875" s="16"/>
+      <c r="F875" s="17"/>
+      <c r="G875" s="17"/>
+      <c r="H875" s="33"/>
+      <c r="I875" s="33"/>
+    </row>
+    <row r="876" ht="14.25" customHeight="1">
+      <c r="A876" s="1"/>
+      <c r="D876" s="16"/>
+      <c r="E876" s="16"/>
+      <c r="F876" s="17"/>
+      <c r="G876" s="17"/>
+      <c r="H876" s="33"/>
+      <c r="I876" s="33"/>
+    </row>
+    <row r="877" ht="14.25" customHeight="1">
+      <c r="A877" s="1"/>
+      <c r="D877" s="16"/>
+      <c r="E877" s="16"/>
+      <c r="F877" s="17"/>
+      <c r="G877" s="17"/>
+      <c r="H877" s="33"/>
+      <c r="I877" s="33"/>
+    </row>
+    <row r="878" ht="14.25" customHeight="1">
+      <c r="A878" s="1"/>
+      <c r="D878" s="16"/>
+      <c r="E878" s="16"/>
+      <c r="F878" s="17"/>
+      <c r="G878" s="17"/>
+      <c r="H878" s="33"/>
+      <c r="I878" s="33"/>
+    </row>
+    <row r="879" ht="14.25" customHeight="1">
+      <c r="A879" s="1"/>
+      <c r="D879" s="16"/>
+      <c r="E879" s="16"/>
+      <c r="F879" s="17"/>
+      <c r="G879" s="17"/>
+      <c r="H879" s="33"/>
+      <c r="I879" s="33"/>
+    </row>
+    <row r="880" ht="14.25" customHeight="1">
+      <c r="A880" s="1"/>
+      <c r="D880" s="16"/>
+      <c r="E880" s="16"/>
+      <c r="F880" s="17"/>
+      <c r="G880" s="17"/>
+      <c r="H880" s="33"/>
+      <c r="I880" s="33"/>
+    </row>
+    <row r="881" ht="14.25" customHeight="1">
+      <c r="A881" s="1"/>
+      <c r="D881" s="16"/>
+      <c r="E881" s="16"/>
+      <c r="F881" s="17"/>
+      <c r="G881" s="17"/>
+      <c r="H881" s="33"/>
+      <c r="I881" s="33"/>
+    </row>
+    <row r="882" ht="14.25" customHeight="1">
+      <c r="A882" s="1"/>
+      <c r="D882" s="16"/>
+      <c r="E882" s="16"/>
+      <c r="F882" s="17"/>
+      <c r="G882" s="17"/>
+      <c r="H882" s="33"/>
+      <c r="I882" s="33"/>
+    </row>
+    <row r="883" ht="14.25" customHeight="1">
+      <c r="A883" s="1"/>
+      <c r="D883" s="16"/>
+      <c r="E883" s="16"/>
+      <c r="F883" s="17"/>
+      <c r="G883" s="17"/>
+      <c r="H883" s="33"/>
+      <c r="I883" s="33"/>
+    </row>
+    <row r="884" ht="14.25" customHeight="1">
+      <c r="A884" s="1"/>
+      <c r="D884" s="16"/>
+      <c r="E884" s="16"/>
+      <c r="F884" s="17"/>
+      <c r="G884" s="17"/>
+      <c r="H884" s="33"/>
+      <c r="I884" s="33"/>
+    </row>
+    <row r="885" ht="14.25" customHeight="1">
+      <c r="A885" s="1"/>
+      <c r="D885" s="16"/>
+      <c r="E885" s="16"/>
+      <c r="F885" s="17"/>
+      <c r="G885" s="17"/>
+      <c r="H885" s="33"/>
+      <c r="I885" s="33"/>
+    </row>
+    <row r="886" ht="14.25" customHeight="1">
+      <c r="A886" s="1"/>
+      <c r="D886" s="16"/>
+      <c r="E886" s="16"/>
+      <c r="F886" s="17"/>
+      <c r="G886" s="17"/>
+      <c r="H886" s="33"/>
+      <c r="I886" s="33"/>
+    </row>
+    <row r="887" ht="14.25" customHeight="1">
+      <c r="A887" s="1"/>
+      <c r="D887" s="16"/>
+      <c r="E887" s="16"/>
+      <c r="F887" s="17"/>
+      <c r="G887" s="17"/>
+      <c r="H887" s="33"/>
+      <c r="I887" s="33"/>
+    </row>
+    <row r="888" ht="14.25" customHeight="1">
+      <c r="A888" s="1"/>
+      <c r="D888" s="16"/>
+      <c r="E888" s="16"/>
+      <c r="F888" s="17"/>
+      <c r="G888" s="17"/>
+      <c r="H888" s="33"/>
+      <c r="I888" s="33"/>
+    </row>
+    <row r="889" ht="14.25" customHeight="1">
+      <c r="A889" s="1"/>
+      <c r="D889" s="16"/>
+      <c r="E889" s="16"/>
+      <c r="F889" s="17"/>
+      <c r="G889" s="17"/>
+      <c r="H889" s="33"/>
+      <c r="I889" s="33"/>
+    </row>
+    <row r="890" ht="14.25" customHeight="1">
+      <c r="A890" s="1"/>
+      <c r="D890" s="16"/>
+      <c r="E890" s="16"/>
+      <c r="F890" s="17"/>
+      <c r="G890" s="17"/>
+      <c r="H890" s="33"/>
+      <c r="I890" s="33"/>
+    </row>
+    <row r="891" ht="14.25" customHeight="1">
+      <c r="A891" s="1"/>
+      <c r="D891" s="16"/>
+      <c r="E891" s="16"/>
+      <c r="F891" s="17"/>
+      <c r="G891" s="17"/>
+      <c r="H891" s="33"/>
+      <c r="I891" s="33"/>
+    </row>
+    <row r="892" ht="14.25" customHeight="1">
+      <c r="A892" s="1"/>
+      <c r="D892" s="16"/>
+      <c r="E892" s="16"/>
+      <c r="F892" s="17"/>
+      <c r="G892" s="17"/>
+      <c r="H892" s="33"/>
+      <c r="I892" s="33"/>
+    </row>
+    <row r="893" ht="14.25" customHeight="1">
+      <c r="A893" s="1"/>
+      <c r="D893" s="16"/>
+      <c r="E893" s="16"/>
+      <c r="F893" s="17"/>
+      <c r="G893" s="17"/>
+      <c r="H893" s="33"/>
+      <c r="I893" s="33"/>
+    </row>
+    <row r="894" ht="14.25" customHeight="1">
+      <c r="A894" s="1"/>
+      <c r="D894" s="16"/>
+      <c r="E894" s="16"/>
+      <c r="F894" s="17"/>
+      <c r="G894" s="17"/>
+      <c r="H894" s="33"/>
+      <c r="I894" s="33"/>
+    </row>
+    <row r="895" ht="14.25" customHeight="1">
+      <c r="A895" s="1"/>
+      <c r="D895" s="16"/>
+      <c r="E895" s="16"/>
+      <c r="F895" s="17"/>
+      <c r="G895" s="17"/>
+      <c r="H895" s="33"/>
+      <c r="I895" s="33"/>
+    </row>
+    <row r="896" ht="14.25" customHeight="1">
+      <c r="A896" s="1"/>
+      <c r="D896" s="16"/>
+      <c r="E896" s="16"/>
+      <c r="F896" s="17"/>
+      <c r="G896" s="17"/>
+      <c r="H896" s="33"/>
+      <c r="I896" s="33"/>
+    </row>
+    <row r="897" ht="14.25" customHeight="1">
+      <c r="A897" s="1"/>
+      <c r="D897" s="16"/>
+      <c r="E897" s="16"/>
+      <c r="F897" s="17"/>
+      <c r="G897" s="17"/>
+      <c r="H897" s="33"/>
+      <c r="I897" s="33"/>
+    </row>
+    <row r="898" ht="14.25" customHeight="1">
+      <c r="A898" s="1"/>
+      <c r="D898" s="16"/>
+      <c r="E898" s="16"/>
+      <c r="F898" s="17"/>
+      <c r="G898" s="17"/>
+      <c r="H898" s="33"/>
+      <c r="I898" s="33"/>
+    </row>
+    <row r="899" ht="14.25" customHeight="1">
+      <c r="A899" s="1"/>
+      <c r="D899" s="16"/>
+      <c r="E899" s="16"/>
+      <c r="F899" s="17"/>
+      <c r="G899" s="17"/>
+      <c r="H899" s="33"/>
+      <c r="I899" s="33"/>
+    </row>
+    <row r="900" ht="14.25" customHeight="1">
+      <c r="A900" s="1"/>
+      <c r="D900" s="16"/>
+      <c r="E900" s="16"/>
+      <c r="F900" s="17"/>
+      <c r="G900" s="17"/>
+      <c r="H900" s="33"/>
+      <c r="I900" s="33"/>
+    </row>
+    <row r="901" ht="14.25" customHeight="1">
+      <c r="A901" s="1"/>
+      <c r="D901" s="16"/>
+      <c r="E901" s="16"/>
+      <c r="F901" s="17"/>
+      <c r="G901" s="17"/>
+      <c r="H901" s="33"/>
+      <c r="I901" s="33"/>
+    </row>
+    <row r="902" ht="14.25" customHeight="1">
+      <c r="A902" s="1"/>
+      <c r="D902" s="16"/>
+      <c r="E902" s="16"/>
+      <c r="F902" s="17"/>
+      <c r="G902" s="17"/>
+      <c r="H902" s="33"/>
+      <c r="I902" s="33"/>
+    </row>
+    <row r="903" ht="14.25" customHeight="1">
+      <c r="A903" s="1"/>
+      <c r="D903" s="16"/>
+      <c r="E903" s="16"/>
+      <c r="F903" s="17"/>
+      <c r="G903" s="17"/>
+      <c r="H903" s="33"/>
+      <c r="I903" s="33"/>
+    </row>
+    <row r="904" ht="14.25" customHeight="1">
+      <c r="A904" s="1"/>
+      <c r="D904" s="16"/>
+      <c r="E904" s="16"/>
+      <c r="F904" s="17"/>
+      <c r="G904" s="17"/>
+      <c r="H904" s="33"/>
+      <c r="I904" s="33"/>
+    </row>
+    <row r="905" ht="14.25" customHeight="1">
+      <c r="A905" s="1"/>
+      <c r="D905" s="16"/>
+      <c r="E905" s="16"/>
+      <c r="F905" s="17"/>
+      <c r="G905" s="17"/>
+      <c r="H905" s="33"/>
+      <c r="I905" s="33"/>
+    </row>
+    <row r="906" ht="14.25" customHeight="1">
+      <c r="A906" s="1"/>
+      <c r="D906" s="16"/>
+      <c r="E906" s="16"/>
+      <c r="F906" s="17"/>
+      <c r="G906" s="17"/>
+      <c r="H906" s="33"/>
+      <c r="I906" s="33"/>
+    </row>
+    <row r="907" ht="14.25" customHeight="1">
+      <c r="A907" s="1"/>
+      <c r="D907" s="16"/>
+      <c r="E907" s="16"/>
+      <c r="F907" s="17"/>
+      <c r="G907" s="17"/>
+      <c r="H907" s="33"/>
+      <c r="I907" s="33"/>
+    </row>
+    <row r="908" ht="14.25" customHeight="1">
+      <c r="A908" s="1"/>
+      <c r="D908" s="16"/>
+      <c r="E908" s="16"/>
+      <c r="F908" s="17"/>
+      <c r="G908" s="17"/>
+      <c r="H908" s="33"/>
+      <c r="I908" s="33"/>
+    </row>
+    <row r="909" ht="14.25" customHeight="1">
+      <c r="A909" s="1"/>
+      <c r="D909" s="16"/>
+      <c r="E909" s="16"/>
+      <c r="F909" s="17"/>
+      <c r="G909" s="17"/>
+      <c r="H909" s="33"/>
+      <c r="I909" s="33"/>
+    </row>
+    <row r="910" ht="14.25" customHeight="1">
+      <c r="A910" s="1"/>
+      <c r="D910" s="16"/>
+      <c r="E910" s="16"/>
+      <c r="F910" s="17"/>
+      <c r="G910" s="17"/>
+      <c r="H910" s="33"/>
+      <c r="I910" s="33"/>
+    </row>
+    <row r="911" ht="14.25" customHeight="1">
+      <c r="A911" s="1"/>
+      <c r="D911" s="16"/>
+      <c r="E911" s="16"/>
+      <c r="F911" s="17"/>
+      <c r="G911" s="17"/>
+      <c r="H911" s="33"/>
+      <c r="I911" s="33"/>
+    </row>
+    <row r="912" ht="14.25" customHeight="1">
+      <c r="A912" s="1"/>
+      <c r="D912" s="16"/>
+      <c r="E912" s="16"/>
+      <c r="F912" s="17"/>
+      <c r="G912" s="17"/>
+      <c r="H912" s="33"/>
+      <c r="I912" s="33"/>
+    </row>
+    <row r="913" ht="14.25" customHeight="1">
+      <c r="A913" s="1"/>
+      <c r="D913" s="16"/>
+      <c r="E913" s="16"/>
+      <c r="F913" s="17"/>
+      <c r="G913" s="17"/>
+      <c r="H913" s="33"/>
+      <c r="I913" s="33"/>
+    </row>
+    <row r="914" ht="14.25" customHeight="1">
+      <c r="A914" s="1"/>
+      <c r="D914" s="16"/>
+      <c r="E914" s="16"/>
+      <c r="F914" s="17"/>
+      <c r="G914" s="17"/>
+      <c r="H914" s="33"/>
+      <c r="I914" s="33"/>
+    </row>
+    <row r="915" ht="14.25" customHeight="1">
+      <c r="A915" s="1"/>
+      <c r="D915" s="16"/>
+      <c r="E915" s="16"/>
+      <c r="F915" s="17"/>
+      <c r="G915" s="17"/>
+      <c r="H915" s="33"/>
+      <c r="I915" s="33"/>
+    </row>
+    <row r="916" ht="14.25" customHeight="1">
+      <c r="A916" s="1"/>
+      <c r="D916" s="16"/>
+      <c r="E916" s="16"/>
+      <c r="F916" s="17"/>
+      <c r="G916" s="17"/>
+      <c r="H916" s="33"/>
+      <c r="I916" s="33"/>
+    </row>
+    <row r="917" ht="14.25" customHeight="1">
+      <c r="A917" s="1"/>
+      <c r="D917" s="16"/>
+      <c r="E917" s="16"/>
+      <c r="F917" s="17"/>
+      <c r="G917" s="17"/>
+      <c r="H917" s="33"/>
+      <c r="I917" s="33"/>
+    </row>
+    <row r="918" ht="14.25" customHeight="1">
+      <c r="A918" s="1"/>
+      <c r="D918" s="16"/>
+      <c r="E918" s="16"/>
+      <c r="F918" s="17"/>
+      <c r="G918" s="17"/>
+      <c r="H918" s="33"/>
+      <c r="I918" s="33"/>
+    </row>
+    <row r="919" ht="14.25" customHeight="1">
+      <c r="A919" s="1"/>
+      <c r="D919" s="16"/>
+      <c r="E919" s="16"/>
+      <c r="F919" s="17"/>
+      <c r="G919" s="17"/>
+      <c r="H919" s="33"/>
+      <c r="I919" s="33"/>
+    </row>
+    <row r="920" ht="14.25" customHeight="1">
+      <c r="A920" s="1"/>
+      <c r="D920" s="16"/>
+      <c r="E920" s="16"/>
+      <c r="F920" s="17"/>
+      <c r="G920" s="17"/>
+      <c r="H920" s="33"/>
+      <c r="I920" s="33"/>
+    </row>
+    <row r="921" ht="14.25" customHeight="1">
+      <c r="A921" s="1"/>
+      <c r="D921" s="16"/>
+      <c r="E921" s="16"/>
+      <c r="F921" s="17"/>
+      <c r="G921" s="17"/>
+      <c r="H921" s="33"/>
+      <c r="I921" s="33"/>
+    </row>
+    <row r="922" ht="14.25" customHeight="1">
+      <c r="A922" s="1"/>
+      <c r="D922" s="16"/>
+      <c r="E922" s="16"/>
+      <c r="F922" s="17"/>
+      <c r="G922" s="17"/>
+      <c r="H922" s="33"/>
+      <c r="I922" s="33"/>
+    </row>
+    <row r="923" ht="14.25" customHeight="1">
+      <c r="A923" s="1"/>
+      <c r="D923" s="16"/>
+      <c r="E923" s="16"/>
+      <c r="F923" s="17"/>
+      <c r="G923" s="17"/>
+      <c r="H923" s="33"/>
+      <c r="I923" s="33"/>
+    </row>
+    <row r="924" ht="14.25" customHeight="1">
+      <c r="A924" s="1"/>
+      <c r="D924" s="16"/>
+      <c r="E924" s="16"/>
+      <c r="F924" s="17"/>
+      <c r="G924" s="17"/>
+      <c r="H924" s="33"/>
+      <c r="I924" s="33"/>
+    </row>
+    <row r="925" ht="14.25" customHeight="1">
+      <c r="A925" s="1"/>
+      <c r="D925" s="16"/>
+      <c r="E925" s="16"/>
+      <c r="F925" s="17"/>
+      <c r="G925" s="17"/>
+      <c r="H925" s="33"/>
+      <c r="I925" s="33"/>
+    </row>
+    <row r="926" ht="14.25" customHeight="1">
+      <c r="A926" s="1"/>
+      <c r="D926" s="16"/>
+      <c r="E926" s="16"/>
+      <c r="F926" s="17"/>
+      <c r="G926" s="17"/>
+      <c r="H926" s="33"/>
+      <c r="I926" s="33"/>
+    </row>
+    <row r="927" ht="14.25" customHeight="1">
+      <c r="A927" s="1"/>
+      <c r="D927" s="16"/>
+      <c r="E927" s="16"/>
+      <c r="F927" s="17"/>
+      <c r="G927" s="17"/>
+      <c r="H927" s="33"/>
+      <c r="I927" s="33"/>
+    </row>
+    <row r="928" ht="14.25" customHeight="1">
+      <c r="A928" s="1"/>
+      <c r="D928" s="16"/>
+      <c r="E928" s="16"/>
+      <c r="F928" s="17"/>
+      <c r="G928" s="17"/>
+      <c r="H928" s="33"/>
+      <c r="I928" s="33"/>
+    </row>
+    <row r="929" ht="14.25" customHeight="1">
+      <c r="A929" s="1"/>
+      <c r="D929" s="16"/>
+      <c r="E929" s="16"/>
+      <c r="F929" s="17"/>
+      <c r="G929" s="17"/>
+      <c r="H929" s="33"/>
+      <c r="I929" s="33"/>
+    </row>
+    <row r="930" ht="14.25" customHeight="1">
+      <c r="A930" s="1"/>
+      <c r="D930" s="16"/>
+      <c r="E930" s="16"/>
+      <c r="F930" s="17"/>
+      <c r="G930" s="17"/>
+      <c r="H930" s="33"/>
+      <c r="I930" s="33"/>
+    </row>
+    <row r="931" ht="14.25" customHeight="1">
+      <c r="A931" s="1"/>
+      <c r="D931" s="16"/>
+      <c r="E931" s="16"/>
+      <c r="F931" s="17"/>
+      <c r="G931" s="17"/>
+      <c r="H931" s="33"/>
+      <c r="I931" s="33"/>
+    </row>
+    <row r="932" ht="14.25" customHeight="1">
+      <c r="A932" s="1"/>
+      <c r="D932" s="16"/>
+      <c r="E932" s="16"/>
+      <c r="F932" s="17"/>
+      <c r="G932" s="17"/>
+      <c r="H932" s="33"/>
+      <c r="I932" s="33"/>
+    </row>
+    <row r="933" ht="14.25" customHeight="1">
+      <c r="A933" s="1"/>
+      <c r="D933" s="16"/>
+      <c r="E933" s="16"/>
+      <c r="F933" s="17"/>
+      <c r="G933" s="17"/>
+      <c r="H933" s="33"/>
+      <c r="I933" s="33"/>
+    </row>
+    <row r="934" ht="14.25" customHeight="1">
+      <c r="A934" s="1"/>
+      <c r="D934" s="16"/>
+      <c r="E934" s="16"/>
+      <c r="F934" s="17"/>
+      <c r="G934" s="17"/>
+      <c r="H934" s="33"/>
+      <c r="I934" s="33"/>
+    </row>
+    <row r="935" ht="14.25" customHeight="1">
+      <c r="A935" s="1"/>
+      <c r="D935" s="16"/>
+      <c r="E935" s="16"/>
+      <c r="F935" s="17"/>
+      <c r="G935" s="17"/>
+      <c r="H935" s="33"/>
+      <c r="I935" s="33"/>
+    </row>
+    <row r="936" ht="14.25" customHeight="1">
+      <c r="A936" s="1"/>
+      <c r="D936" s="16"/>
+      <c r="E936" s="16"/>
+      <c r="F936" s="17"/>
+      <c r="G936" s="17"/>
+      <c r="H936" s="33"/>
+      <c r="I936" s="33"/>
+    </row>
+    <row r="937" ht="14.25" customHeight="1">
+      <c r="A937" s="1"/>
+      <c r="D937" s="16"/>
+      <c r="E937" s="16"/>
+      <c r="F937" s="17"/>
+      <c r="G937" s="17"/>
+      <c r="H937" s="33"/>
+      <c r="I937" s="33"/>
+    </row>
+    <row r="938" ht="14.25" customHeight="1">
+      <c r="A938" s="1"/>
+      <c r="D938" s="16"/>
+      <c r="E938" s="16"/>
+      <c r="F938" s="17"/>
+      <c r="G938" s="17"/>
+      <c r="H938" s="33"/>
+      <c r="I938" s="33"/>
+    </row>
+    <row r="939" ht="14.25" customHeight="1">
+      <c r="A939" s="1"/>
+      <c r="D939" s="16"/>
+      <c r="E939" s="16"/>
+      <c r="F939" s="17"/>
+      <c r="G939" s="17"/>
+      <c r="H939" s="33"/>
+      <c r="I939" s="33"/>
+    </row>
+    <row r="940" ht="14.25" customHeight="1">
+      <c r="A940" s="1"/>
+      <c r="D940" s="16"/>
+      <c r="E940" s="16"/>
+      <c r="F940" s="17"/>
+      <c r="G940" s="17"/>
+      <c r="H940" s="33"/>
+      <c r="I940" s="33"/>
+    </row>
+    <row r="941" ht="14.25" customHeight="1">
+      <c r="A941" s="1"/>
+      <c r="D941" s="16"/>
+      <c r="E941" s="16"/>
+      <c r="F941" s="17"/>
+      <c r="G941" s="17"/>
+      <c r="H941" s="33"/>
+      <c r="I941" s="33"/>
+    </row>
+    <row r="942" ht="14.25" customHeight="1">
+      <c r="A942" s="1"/>
+      <c r="D942" s="16"/>
+      <c r="E942" s="16"/>
+      <c r="F942" s="17"/>
+      <c r="G942" s="17"/>
+      <c r="H942" s="33"/>
+      <c r="I942" s="33"/>
+    </row>
+    <row r="943" ht="14.25" customHeight="1">
+      <c r="A943" s="1"/>
+      <c r="D943" s="16"/>
+      <c r="E943" s="16"/>
+      <c r="F943" s="17"/>
+      <c r="G943" s="17"/>
+      <c r="H943" s="33"/>
+      <c r="I943" s="33"/>
+    </row>
+    <row r="944" ht="14.25" customHeight="1">
+      <c r="A944" s="1"/>
+      <c r="D944" s="16"/>
+      <c r="E944" s="16"/>
+      <c r="F944" s="17"/>
+      <c r="G944" s="17"/>
+      <c r="H944" s="33"/>
+      <c r="I944" s="33"/>
+    </row>
+    <row r="945" ht="14.25" customHeight="1">
+      <c r="A945" s="1"/>
+      <c r="D945" s="16"/>
+      <c r="E945" s="16"/>
+      <c r="F945" s="17"/>
+      <c r="G945" s="17"/>
+      <c r="H945" s="33"/>
+      <c r="I945" s="33"/>
+    </row>
+    <row r="946" ht="14.25" customHeight="1">
+      <c r="A946" s="1"/>
+      <c r="D946" s="16"/>
+      <c r="E946" s="16"/>
+      <c r="F946" s="17"/>
+      <c r="G946" s="17"/>
+      <c r="H946" s="33"/>
+      <c r="I946" s="33"/>
+    </row>
+    <row r="947" ht="14.25" customHeight="1">
+      <c r="A947" s="1"/>
+      <c r="D947" s="16"/>
+      <c r="E947" s="16"/>
+      <c r="F947" s="17"/>
+      <c r="G947" s="17"/>
+      <c r="H947" s="33"/>
+      <c r="I947" s="33"/>
+    </row>
+    <row r="948" ht="14.25" customHeight="1">
+      <c r="A948" s="1"/>
+      <c r="D948" s="16"/>
+      <c r="E948" s="16"/>
+      <c r="F948" s="17"/>
+      <c r="G948" s="17"/>
+      <c r="H948" s="33"/>
+      <c r="I948" s="33"/>
+    </row>
+    <row r="949" ht="14.25" customHeight="1">
+      <c r="A949" s="1"/>
+      <c r="D949" s="16"/>
+      <c r="E949" s="16"/>
+      <c r="F949" s="17"/>
+      <c r="G949" s="17"/>
+      <c r="H949" s="33"/>
+      <c r="I949" s="33"/>
+    </row>
+    <row r="950" ht="14.25" customHeight="1">
+      <c r="A950" s="1"/>
+      <c r="D950" s="16"/>
+      <c r="E950" s="16"/>
+      <c r="F950" s="17"/>
+      <c r="G950" s="17"/>
+      <c r="H950" s="33"/>
+      <c r="I950" s="33"/>
+    </row>
+    <row r="951" ht="14.25" customHeight="1">
+      <c r="A951" s="1"/>
+      <c r="D951" s="16"/>
+      <c r="E951" s="16"/>
+      <c r="F951" s="17"/>
+      <c r="G951" s="17"/>
+      <c r="H951" s="33"/>
+      <c r="I951" s="33"/>
+    </row>
+    <row r="952" ht="14.25" customHeight="1">
+      <c r="A952" s="1"/>
+      <c r="D952" s="16"/>
+      <c r="E952" s="16"/>
+      <c r="F952" s="17"/>
+      <c r="G952" s="17"/>
+      <c r="H952" s="33"/>
+      <c r="I952" s="33"/>
+    </row>
+    <row r="953" ht="14.25" customHeight="1">
+      <c r="A953" s="1"/>
+      <c r="D953" s="16"/>
+      <c r="E953" s="16"/>
+      <c r="F953" s="17"/>
+      <c r="G953" s="17"/>
+      <c r="H953" s="33"/>
+      <c r="I953" s="33"/>
+    </row>
+    <row r="954" ht="14.25" customHeight="1">
+      <c r="A954" s="1"/>
+      <c r="D954" s="16"/>
+      <c r="E954" s="16"/>
+      <c r="F954" s="17"/>
+      <c r="G954" s="17"/>
+      <c r="H954" s="33"/>
+      <c r="I954" s="33"/>
+    </row>
+    <row r="955" ht="14.25" customHeight="1">
+      <c r="A955" s="1"/>
+      <c r="D955" s="16"/>
+      <c r="E955" s="16"/>
+      <c r="F955" s="17"/>
+      <c r="G955" s="17"/>
+      <c r="H955" s="33"/>
+      <c r="I955" s="33"/>
+    </row>
+    <row r="956" ht="14.25" customHeight="1">
+      <c r="A956" s="1"/>
+      <c r="D956" s="16"/>
+      <c r="E956" s="16"/>
+      <c r="F956" s="17"/>
+      <c r="G956" s="17"/>
+      <c r="H956" s="33"/>
+      <c r="I956" s="33"/>
+    </row>
+    <row r="957" ht="14.25" customHeight="1">
+      <c r="A957" s="1"/>
+      <c r="D957" s="16"/>
+      <c r="E957" s="16"/>
+      <c r="F957" s="17"/>
+      <c r="G957" s="17"/>
+      <c r="H957" s="33"/>
+      <c r="I957" s="33"/>
+    </row>
+    <row r="958" ht="14.25" customHeight="1">
+      <c r="A958" s="1"/>
+      <c r="D958" s="16"/>
+      <c r="E958" s="16"/>
+      <c r="F958" s="17"/>
+      <c r="G958" s="17"/>
+      <c r="H958" s="33"/>
+      <c r="I958" s="33"/>
+    </row>
+    <row r="959" ht="14.25" customHeight="1">
+      <c r="A959" s="1"/>
+      <c r="D959" s="16"/>
+      <c r="E959" s="16"/>
+      <c r="F959" s="17"/>
+      <c r="G959" s="17"/>
+      <c r="H959" s="33"/>
+      <c r="I959" s="33"/>
+    </row>
+    <row r="960" ht="14.25" customHeight="1">
+      <c r="A960" s="1"/>
+      <c r="D960" s="16"/>
+      <c r="E960" s="16"/>
+      <c r="F960" s="17"/>
+      <c r="G960" s="17"/>
+      <c r="H960" s="33"/>
+      <c r="I960" s="33"/>
+    </row>
+    <row r="961" ht="14.25" customHeight="1">
+      <c r="A961" s="1"/>
+      <c r="D961" s="16"/>
+      <c r="E961" s="16"/>
+      <c r="F961" s="17"/>
+      <c r="G961" s="17"/>
+      <c r="H961" s="33"/>
+      <c r="I961" s="33"/>
+    </row>
+    <row r="962" ht="14.25" customHeight="1">
+      <c r="A962" s="1"/>
+      <c r="D962" s="16"/>
+      <c r="E962" s="16"/>
+      <c r="F962" s="17"/>
+      <c r="G962" s="17"/>
+      <c r="H962" s="33"/>
+      <c r="I962" s="33"/>
+    </row>
+    <row r="963" ht="14.25" customHeight="1">
+      <c r="A963" s="1"/>
+      <c r="D963" s="16"/>
+      <c r="E963" s="16"/>
+      <c r="F963" s="17"/>
+      <c r="G963" s="17"/>
+      <c r="H963" s="33"/>
+      <c r="I963" s="33"/>
+    </row>
+    <row r="964" ht="14.25" customHeight="1">
+      <c r="A964" s="1"/>
+      <c r="D964" s="16"/>
+      <c r="E964" s="16"/>
+      <c r="F964" s="17"/>
+      <c r="G964" s="17"/>
+      <c r="H964" s="33"/>
+      <c r="I964" s="33"/>
+    </row>
+    <row r="965" ht="14.25" customHeight="1">
+      <c r="A965" s="1"/>
+      <c r="D965" s="16"/>
+      <c r="E965" s="16"/>
+      <c r="F965" s="17"/>
+      <c r="G965" s="17"/>
+      <c r="H965" s="33"/>
+      <c r="I965" s="33"/>
+    </row>
+    <row r="966" ht="14.25" customHeight="1">
+      <c r="A966" s="1"/>
+      <c r="D966" s="16"/>
+      <c r="E966" s="16"/>
+      <c r="F966" s="17"/>
+      <c r="G966" s="17"/>
+      <c r="H966" s="33"/>
+      <c r="I966" s="33"/>
+    </row>
+    <row r="967" ht="14.25" customHeight="1">
+      <c r="A967" s="1"/>
+      <c r="D967" s="16"/>
+      <c r="E967" s="16"/>
+      <c r="F967" s="17"/>
+      <c r="G967" s="17"/>
+      <c r="H967" s="33"/>
+      <c r="I967" s="33"/>
+    </row>
+    <row r="968" ht="14.25" customHeight="1">
+      <c r="A968" s="1"/>
+      <c r="D968" s="16"/>
+      <c r="E968" s="16"/>
+      <c r="F968" s="17"/>
+      <c r="G968" s="17"/>
+      <c r="H968" s="33"/>
+      <c r="I968" s="33"/>
+    </row>
+    <row r="969" ht="14.25" customHeight="1">
+      <c r="A969" s="1"/>
+      <c r="D969" s="16"/>
+      <c r="E969" s="16"/>
+      <c r="F969" s="17"/>
+      <c r="G969" s="17"/>
+      <c r="H969" s="33"/>
+      <c r="I969" s="33"/>
+    </row>
+    <row r="970" ht="14.25" customHeight="1">
+      <c r="A970" s="1"/>
+      <c r="D970" s="16"/>
+      <c r="E970" s="16"/>
+      <c r="F970" s="17"/>
+      <c r="G970" s="17"/>
+      <c r="H970" s="33"/>
+      <c r="I970" s="33"/>
+    </row>
+    <row r="971" ht="14.25" customHeight="1">
+      <c r="A971" s="1"/>
+      <c r="D971" s="16"/>
+      <c r="E971" s="16"/>
+      <c r="F971" s="17"/>
+      <c r="G971" s="17"/>
+      <c r="H971" s="33"/>
+      <c r="I971" s="33"/>
+    </row>
+    <row r="972" ht="14.25" customHeight="1">
+      <c r="A972" s="1"/>
+      <c r="D972" s="16"/>
+      <c r="E972" s="16"/>
+      <c r="F972" s="17"/>
+      <c r="G972" s="17"/>
+      <c r="H972" s="33"/>
+      <c r="I972" s="33"/>
+    </row>
+    <row r="973" ht="14.25" customHeight="1">
+      <c r="A973" s="1"/>
+      <c r="D973" s="16"/>
+      <c r="E973" s="16"/>
+      <c r="F973" s="17"/>
+      <c r="G973" s="17"/>
+      <c r="H973" s="33"/>
+      <c r="I973" s="33"/>
+    </row>
+    <row r="974" ht="14.25" customHeight="1">
+      <c r="A974" s="1"/>
+      <c r="D974" s="16"/>
+      <c r="E974" s="16"/>
+      <c r="F974" s="17"/>
+      <c r="G974" s="17"/>
+      <c r="H974" s="33"/>
+      <c r="I974" s="33"/>
+    </row>
+    <row r="975" ht="14.25" customHeight="1">
+      <c r="A975" s="1"/>
+      <c r="D975" s="16"/>
+      <c r="E975" s="16"/>
+      <c r="F975" s="17"/>
+      <c r="G975" s="17"/>
+      <c r="H975" s="33"/>
+      <c r="I975" s="33"/>
+    </row>
+    <row r="976" ht="14.25" customHeight="1">
+      <c r="A976" s="1"/>
+      <c r="D976" s="16"/>
+      <c r="E976" s="16"/>
+      <c r="F976" s="17"/>
+      <c r="G976" s="17"/>
+      <c r="H976" s="33"/>
+      <c r="I976" s="33"/>
+    </row>
+    <row r="977" ht="14.25" customHeight="1">
+      <c r="A977" s="1"/>
+      <c r="D977" s="16"/>
+      <c r="E977" s="16"/>
+      <c r="F977" s="17"/>
+      <c r="G977" s="17"/>
+      <c r="H977" s="33"/>
+      <c r="I977" s="33"/>
+    </row>
+    <row r="978" ht="14.25" customHeight="1">
+      <c r="A978" s="1"/>
+      <c r="D978" s="16"/>
+      <c r="E978" s="16"/>
+      <c r="F978" s="17"/>
+      <c r="G978" s="17"/>
+      <c r="H978" s="33"/>
+      <c r="I978" s="33"/>
+    </row>
+    <row r="979" ht="14.25" customHeight="1">
+      <c r="A979" s="1"/>
+      <c r="D979" s="16"/>
+      <c r="E979" s="16"/>
+      <c r="F979" s="17"/>
+      <c r="G979" s="17"/>
+      <c r="H979" s="33"/>
+      <c r="I979" s="33"/>
+    </row>
+    <row r="980" ht="14.25" customHeight="1">
+      <c r="A980" s="1"/>
+      <c r="D980" s="16"/>
+      <c r="E980" s="16"/>
+      <c r="F980" s="17"/>
+      <c r="G980" s="17"/>
+      <c r="H980" s="33"/>
+      <c r="I980" s="33"/>
+    </row>
+    <row r="981" ht="14.25" customHeight="1">
+      <c r="A981" s="1"/>
+      <c r="D981" s="16"/>
+      <c r="E981" s="16"/>
+      <c r="F981" s="17"/>
+      <c r="G981" s="17"/>
+      <c r="H981" s="33"/>
+      <c r="I981" s="33"/>
+    </row>
+    <row r="982" ht="14.25" customHeight="1">
+      <c r="A982" s="1"/>
+      <c r="D982" s="16"/>
+      <c r="E982" s="16"/>
+      <c r="F982" s="17"/>
+      <c r="G982" s="17"/>
+      <c r="H982" s="33"/>
+      <c r="I982" s="33"/>
+    </row>
+    <row r="983" ht="14.25" customHeight="1">
+      <c r="A983" s="1"/>
+      <c r="D983" s="16"/>
+      <c r="E983" s="16"/>
+      <c r="F983" s="17"/>
+      <c r="G983" s="17"/>
+      <c r="H983" s="33"/>
+      <c r="I983" s="33"/>
+    </row>
+    <row r="984" ht="14.25" customHeight="1">
+      <c r="A984" s="1"/>
+      <c r="D984" s="16"/>
+      <c r="E984" s="16"/>
+      <c r="F984" s="17"/>
+      <c r="G984" s="17"/>
+      <c r="H984" s="33"/>
+      <c r="I984" s="33"/>
+    </row>
+    <row r="985" ht="14.25" customHeight="1">
+      <c r="A985" s="1"/>
+      <c r="D985" s="16"/>
+      <c r="E985" s="16"/>
+      <c r="F985" s="17"/>
+      <c r="G985" s="17"/>
+      <c r="H985" s="33"/>
+      <c r="I985" s="33"/>
+    </row>
+    <row r="986" ht="14.25" customHeight="1">
+      <c r="A986" s="1"/>
+      <c r="D986" s="16"/>
+      <c r="E986" s="16"/>
+      <c r="F986" s="17"/>
+      <c r="G986" s="17"/>
+      <c r="H986" s="33"/>
+      <c r="I986" s="33"/>
+    </row>
+    <row r="987" ht="14.25" customHeight="1">
+      <c r="A987" s="1"/>
+      <c r="D987" s="16"/>
+      <c r="E987" s="16"/>
+      <c r="F987" s="17"/>
+      <c r="G987" s="17"/>
+      <c r="H987" s="33"/>
+      <c r="I987" s="33"/>
+    </row>
+    <row r="988" ht="14.25" customHeight="1">
+      <c r="A988" s="1"/>
+      <c r="D988" s="16"/>
+      <c r="E988" s="16"/>
+      <c r="F988" s="17"/>
+      <c r="G988" s="17"/>
+      <c r="H988" s="33"/>
+      <c r="I988" s="33"/>
+    </row>
+    <row r="989" ht="14.25" customHeight="1">
+      <c r="A989" s="1"/>
+      <c r="D989" s="16"/>
+      <c r="E989" s="16"/>
+      <c r="F989" s="17"/>
+      <c r="G989" s="17"/>
+      <c r="H989" s="33"/>
+      <c r="I989" s="33"/>
+    </row>
+    <row r="990" ht="14.25" customHeight="1">
+      <c r="A990" s="1"/>
+      <c r="D990" s="16"/>
+      <c r="E990" s="16"/>
+      <c r="F990" s="17"/>
+      <c r="G990" s="17"/>
+      <c r="H990" s="33"/>
+      <c r="I990" s="33"/>
+    </row>
+    <row r="991" ht="14.25" customHeight="1">
+      <c r="A991" s="1"/>
+      <c r="D991" s="16"/>
+      <c r="E991" s="16"/>
+      <c r="F991" s="17"/>
+      <c r="G991" s="17"/>
+      <c r="H991" s="33"/>
+      <c r="I991" s="33"/>
+    </row>
+    <row r="992" ht="14.25" customHeight="1">
+      <c r="A992" s="1"/>
+      <c r="D992" s="16"/>
+      <c r="E992" s="16"/>
+      <c r="F992" s="17"/>
+      <c r="G992" s="17"/>
+      <c r="H992" s="33"/>
+      <c r="I992" s="33"/>
+    </row>
+    <row r="993" ht="14.25" customHeight="1">
+      <c r="A993" s="1"/>
+      <c r="D993" s="16"/>
+      <c r="E993" s="16"/>
+      <c r="F993" s="17"/>
+      <c r="G993" s="17"/>
+      <c r="H993" s="33"/>
+      <c r="I993" s="33"/>
+    </row>
+    <row r="994" ht="14.25" customHeight="1">
+      <c r="A994" s="1"/>
+      <c r="D994" s="16"/>
+      <c r="E994" s="16"/>
+      <c r="F994" s="17"/>
+      <c r="G994" s="17"/>
+      <c r="H994" s="33"/>
+      <c r="I994" s="33"/>
+    </row>
+    <row r="995" ht="14.25" customHeight="1">
+      <c r="A995" s="1"/>
+      <c r="D995" s="16"/>
+      <c r="E995" s="16"/>
+      <c r="F995" s="17"/>
+      <c r="G995" s="17"/>
+      <c r="H995" s="33"/>
+      <c r="I995" s="33"/>
+    </row>
+    <row r="996" ht="14.25" customHeight="1">
+      <c r="A996" s="1"/>
+      <c r="D996" s="16"/>
+      <c r="E996" s="16"/>
+      <c r="F996" s="17"/>
+      <c r="G996" s="17"/>
+      <c r="H996" s="33"/>
+      <c r="I996" s="33"/>
+    </row>
+    <row r="997" ht="14.25" customHeight="1">
+      <c r="A997" s="1"/>
+      <c r="D997" s="16"/>
+      <c r="E997" s="16"/>
+      <c r="F997" s="17"/>
+      <c r="G997" s="17"/>
+      <c r="H997" s="33"/>
+      <c r="I997" s="33"/>
+    </row>
+    <row r="998" ht="14.25" customHeight="1">
+      <c r="A998" s="1"/>
+      <c r="D998" s="16"/>
+      <c r="E998" s="16"/>
+      <c r="F998" s="17"/>
+      <c r="G998" s="17"/>
+      <c r="H998" s="33"/>
+      <c r="I998" s="33"/>
+    </row>
+    <row r="999" ht="14.25" customHeight="1">
+      <c r="A999" s="1"/>
+      <c r="D999" s="16"/>
+      <c r="E999" s="16"/>
+      <c r="F999" s="17"/>
+      <c r="G999" s="17"/>
+      <c r="H999" s="33"/>
+      <c r="I999" s="33"/>
+    </row>
+    <row r="1000" ht="14.25" customHeight="1">
+      <c r="A1000" s="1"/>
+      <c r="D1000" s="16"/>
+      <c r="E1000" s="16"/>
+      <c r="F1000" s="17"/>
+      <c r="G1000" s="17"/>
+      <c r="H1000" s="33"/>
+      <c r="I1000" s="33"/>
+    </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="B1:C3"/>
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="D1:E1"/>
+    <mergeCell ref="B1:C3"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="88" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <printOptions/>
+  <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup fitToHeight="0" orientation="portrait"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <pageSetUpPr/>
+  </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
+  <cols>
+    <col customWidth="1" min="1" max="26" width="8.71"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="14.25" customHeight="1"/>
+    <row r="2" ht="14.25" customHeight="1"/>
+    <row r="3" ht="14.25" customHeight="1"/>
+    <row r="4" ht="14.25" customHeight="1"/>
+    <row r="5" ht="14.25" customHeight="1"/>
+    <row r="6" ht="14.25" customHeight="1"/>
+    <row r="7" ht="14.25" customHeight="1"/>
+    <row r="8" ht="14.25" customHeight="1"/>
+    <row r="9" ht="14.25" customHeight="1"/>
+    <row r="10" ht="14.25" customHeight="1"/>
+    <row r="11" ht="14.25" customHeight="1"/>
+    <row r="12" ht="14.25" customHeight="1"/>
+    <row r="13" ht="14.25" customHeight="1"/>
+    <row r="14" ht="14.25" customHeight="1"/>
+    <row r="15" ht="14.25" customHeight="1"/>
+    <row r="16" ht="14.25" customHeight="1"/>
+    <row r="17" ht="14.25" customHeight="1"/>
+    <row r="18" ht="14.25" customHeight="1"/>
+    <row r="19" ht="14.25" customHeight="1"/>
+    <row r="20" ht="14.25" customHeight="1"/>
+    <row r="21" ht="14.25" customHeight="1"/>
+    <row r="22" ht="14.25" customHeight="1"/>
+    <row r="23" ht="14.25" customHeight="1"/>
+    <row r="24" ht="14.25" customHeight="1"/>
+    <row r="25" ht="14.25" customHeight="1"/>
+    <row r="26" ht="14.25" customHeight="1"/>
+    <row r="27" ht="14.25" customHeight="1"/>
+    <row r="28" ht="14.25" customHeight="1"/>
+    <row r="29" ht="14.25" customHeight="1"/>
+    <row r="30" ht="14.25" customHeight="1"/>
+    <row r="31" ht="14.25" customHeight="1"/>
+    <row r="32" ht="14.25" customHeight="1"/>
+    <row r="33" ht="14.25" customHeight="1"/>
+    <row r="34" ht="14.25" customHeight="1"/>
+    <row r="35" ht="14.25" customHeight="1"/>
+    <row r="36" ht="14.25" customHeight="1"/>
+    <row r="37" ht="14.25" customHeight="1"/>
+    <row r="38" ht="14.25" customHeight="1"/>
+    <row r="39" ht="14.25" customHeight="1"/>
+    <row r="40" ht="14.25" customHeight="1"/>
+    <row r="41" ht="14.25" customHeight="1"/>
+    <row r="42" ht="14.25" customHeight="1"/>
+    <row r="43" ht="14.25" customHeight="1"/>
+    <row r="44" ht="14.25" customHeight="1"/>
+    <row r="45" ht="14.25" customHeight="1"/>
+    <row r="46" ht="14.25" customHeight="1"/>
+    <row r="47" ht="14.25" customHeight="1"/>
+    <row r="48" ht="14.25" customHeight="1"/>
+    <row r="49" ht="14.25" customHeight="1"/>
+    <row r="50" ht="14.25" customHeight="1"/>
+    <row r="51" ht="14.25" customHeight="1"/>
+    <row r="52" ht="14.25" customHeight="1"/>
+    <row r="53" ht="14.25" customHeight="1"/>
+    <row r="54" ht="14.25" customHeight="1"/>
+    <row r="55" ht="14.25" customHeight="1"/>
+    <row r="56" ht="14.25" customHeight="1"/>
+    <row r="57" ht="14.25" customHeight="1"/>
+    <row r="58" ht="14.25" customHeight="1"/>
+    <row r="59" ht="14.25" customHeight="1"/>
+    <row r="60" ht="14.25" customHeight="1"/>
+    <row r="61" ht="14.25" customHeight="1"/>
+    <row r="62" ht="14.25" customHeight="1"/>
+    <row r="63" ht="14.25" customHeight="1"/>
+    <row r="64" ht="14.25" customHeight="1"/>
+    <row r="65" ht="14.25" customHeight="1"/>
+    <row r="66" ht="14.25" customHeight="1"/>
+    <row r="67" ht="14.25" customHeight="1"/>
+    <row r="68" ht="14.25" customHeight="1"/>
+    <row r="69" ht="14.25" customHeight="1"/>
+    <row r="70" ht="14.25" customHeight="1"/>
+    <row r="71" ht="14.25" customHeight="1"/>
+    <row r="72" ht="14.25" customHeight="1"/>
+    <row r="73" ht="14.25" customHeight="1"/>
+    <row r="74" ht="14.25" customHeight="1"/>
+    <row r="75" ht="14.25" customHeight="1"/>
+    <row r="76" ht="14.25" customHeight="1"/>
+    <row r="77" ht="14.25" customHeight="1"/>
+    <row r="78" ht="14.25" customHeight="1"/>
+    <row r="79" ht="14.25" customHeight="1"/>
+    <row r="80" ht="14.25" customHeight="1"/>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="82" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+    <row r="84" ht="14.25" customHeight="1"/>
+    <row r="85" ht="14.25" customHeight="1"/>
+    <row r="86" ht="14.25" customHeight="1"/>
+    <row r="87" ht="14.25" customHeight="1"/>
+    <row r="88" ht="14.25" customHeight="1"/>
+    <row r="89" ht="14.25" customHeight="1"/>
+    <row r="90" ht="14.25" customHeight="1"/>
+    <row r="91" ht="14.25" customHeight="1"/>
+    <row r="92" ht="14.25" customHeight="1"/>
+    <row r="93" ht="14.25" customHeight="1"/>
+    <row r="94" ht="14.25" customHeight="1"/>
+    <row r="95" ht="14.25" customHeight="1"/>
+    <row r="96" ht="14.25" customHeight="1"/>
+    <row r="97" ht="14.25" customHeight="1"/>
+    <row r="98" ht="14.25" customHeight="1"/>
+    <row r="99" ht="14.25" customHeight="1"/>
+    <row r="100" ht="14.25" customHeight="1"/>
+    <row r="101" ht="14.25" customHeight="1"/>
+    <row r="102" ht="14.25" customHeight="1"/>
+    <row r="103" ht="14.25" customHeight="1"/>
+    <row r="104" ht="14.25" customHeight="1"/>
+    <row r="105" ht="14.25" customHeight="1"/>
+    <row r="106" ht="14.25" customHeight="1"/>
+    <row r="107" ht="14.25" customHeight="1"/>
+    <row r="108" ht="14.25" customHeight="1"/>
+    <row r="109" ht="14.25" customHeight="1"/>
+    <row r="110" ht="14.25" customHeight="1"/>
+    <row r="111" ht="14.25" customHeight="1"/>
+    <row r="112" ht="14.25" customHeight="1"/>
+    <row r="113" ht="14.25" customHeight="1"/>
+    <row r="114" ht="14.25" customHeight="1"/>
+    <row r="115" ht="14.25" customHeight="1"/>
+    <row r="116" ht="14.25" customHeight="1"/>
+    <row r="117" ht="14.25" customHeight="1"/>
+    <row r="118" ht="14.25" customHeight="1"/>
+    <row r="119" ht="14.25" customHeight="1"/>
+    <row r="120" ht="14.25" customHeight="1"/>
+    <row r="121" ht="14.25" customHeight="1"/>
+    <row r="122" ht="14.25" customHeight="1"/>
+    <row r="123" ht="14.25" customHeight="1"/>
+    <row r="124" ht="14.25" customHeight="1"/>
+    <row r="125" ht="14.25" customHeight="1"/>
+    <row r="126" ht="14.25" customHeight="1"/>
+    <row r="127" ht="14.25" customHeight="1"/>
+    <row r="128" ht="14.25" customHeight="1"/>
+    <row r="129" ht="14.25" customHeight="1"/>
+    <row r="130" ht="14.25" customHeight="1"/>
+    <row r="131" ht="14.25" customHeight="1"/>
+    <row r="132" ht="14.25" customHeight="1"/>
+    <row r="133" ht="14.25" customHeight="1"/>
+    <row r="134" ht="14.25" customHeight="1"/>
+    <row r="135" ht="14.25" customHeight="1"/>
+    <row r="136" ht="14.25" customHeight="1"/>
+    <row r="137" ht="14.25" customHeight="1"/>
+    <row r="138" ht="14.25" customHeight="1"/>
+    <row r="139" ht="14.25" customHeight="1"/>
+    <row r="140" ht="14.25" customHeight="1"/>
+    <row r="141" ht="14.25" customHeight="1"/>
+    <row r="142" ht="14.25" customHeight="1"/>
+    <row r="143" ht="14.25" customHeight="1"/>
+    <row r="144" ht="14.25" customHeight="1"/>
+    <row r="145" ht="14.25" customHeight="1"/>
+    <row r="146" ht="14.25" customHeight="1"/>
+    <row r="147" ht="14.25" customHeight="1"/>
+    <row r="148" ht="14.25" customHeight="1"/>
+    <row r="149" ht="14.25" customHeight="1"/>
+    <row r="150" ht="14.25" customHeight="1"/>
+    <row r="151" ht="14.25" customHeight="1"/>
+    <row r="152" ht="14.25" customHeight="1"/>
+    <row r="153" ht="14.25" customHeight="1"/>
+    <row r="154" ht="14.25" customHeight="1"/>
+    <row r="155" ht="14.25" customHeight="1"/>
+    <row r="156" ht="14.25" customHeight="1"/>
+    <row r="157" ht="14.25" customHeight="1"/>
+    <row r="158" ht="14.25" customHeight="1"/>
+    <row r="159" ht="14.25" customHeight="1"/>
+    <row r="160" ht="14.25" customHeight="1"/>
+    <row r="161" ht="14.25" customHeight="1"/>
+    <row r="162" ht="14.25" customHeight="1"/>
+    <row r="163" ht="14.25" customHeight="1"/>
+    <row r="164" ht="14.25" customHeight="1"/>
+    <row r="165" ht="14.25" customHeight="1"/>
+    <row r="166" ht="14.25" customHeight="1"/>
+    <row r="167" ht="14.25" customHeight="1"/>
+    <row r="168" ht="14.25" customHeight="1"/>
+    <row r="169" ht="14.25" customHeight="1"/>
+    <row r="170" ht="14.25" customHeight="1"/>
+    <row r="171" ht="14.25" customHeight="1"/>
+    <row r="172" ht="14.25" customHeight="1"/>
+    <row r="173" ht="14.25" customHeight="1"/>
+    <row r="174" ht="14.25" customHeight="1"/>
+    <row r="175" ht="14.25" customHeight="1"/>
+    <row r="176" ht="14.25" customHeight="1"/>
+    <row r="177" ht="14.25" customHeight="1"/>
+    <row r="178" ht="14.25" customHeight="1"/>
+    <row r="179" ht="14.25" customHeight="1"/>
+    <row r="180" ht="14.25" customHeight="1"/>
+    <row r="181" ht="14.25" customHeight="1"/>
+    <row r="182" ht="14.25" customHeight="1"/>
+    <row r="183" ht="14.25" customHeight="1"/>
+    <row r="184" ht="14.25" customHeight="1"/>
+    <row r="185" ht="14.25" customHeight="1"/>
+    <row r="186" ht="14.25" customHeight="1"/>
+    <row r="187" ht="14.25" customHeight="1"/>
+    <row r="188" ht="14.25" customHeight="1"/>
+    <row r="189" ht="14.25" customHeight="1"/>
+    <row r="190" ht="14.25" customHeight="1"/>
+    <row r="191" ht="14.25" customHeight="1"/>
+    <row r="192" ht="14.25" customHeight="1"/>
+    <row r="193" ht="14.25" customHeight="1"/>
+    <row r="194" ht="14.25" customHeight="1"/>
+    <row r="195" ht="14.25" customHeight="1"/>
+    <row r="196" ht="14.25" customHeight="1"/>
+    <row r="197" ht="14.25" customHeight="1"/>
+    <row r="198" ht="14.25" customHeight="1"/>
+    <row r="199" ht="14.25" customHeight="1"/>
+    <row r="200" ht="14.25" customHeight="1"/>
+    <row r="201" ht="14.25" customHeight="1"/>
+    <row r="202" ht="14.25" customHeight="1"/>
+    <row r="203" ht="14.25" customHeight="1"/>
+    <row r="204" ht="14.25" customHeight="1"/>
+    <row r="205" ht="14.25" customHeight="1"/>
+    <row r="206" ht="14.25" customHeight="1"/>
+    <row r="207" ht="14.25" customHeight="1"/>
+    <row r="208" ht="14.25" customHeight="1"/>
+    <row r="209" ht="14.25" customHeight="1"/>
+    <row r="210" ht="14.25" customHeight="1"/>
+    <row r="211" ht="14.25" customHeight="1"/>
+    <row r="212" ht="14.25" customHeight="1"/>
+    <row r="213" ht="14.25" customHeight="1"/>
+    <row r="214" ht="14.25" customHeight="1"/>
+    <row r="215" ht="14.25" customHeight="1"/>
+    <row r="216" ht="14.25" customHeight="1"/>
+    <row r="217" ht="14.25" customHeight="1"/>
+    <row r="218" ht="14.25" customHeight="1"/>
+    <row r="219" ht="14.25" customHeight="1"/>
+    <row r="220" ht="14.25" customHeight="1"/>
+    <row r="221" ht="14.25" customHeight="1"/>
+    <row r="222" ht="14.25" customHeight="1"/>
+    <row r="223" ht="14.25" customHeight="1"/>
+    <row r="224" ht="14.25" customHeight="1"/>
+    <row r="225" ht="14.25" customHeight="1"/>
+    <row r="226" ht="14.25" customHeight="1"/>
+    <row r="227" ht="14.25" customHeight="1"/>
+    <row r="228" ht="14.25" customHeight="1"/>
+    <row r="229" ht="14.25" customHeight="1"/>
+    <row r="230" ht="14.25" customHeight="1"/>
+    <row r="231" ht="14.25" customHeight="1"/>
+    <row r="232" ht="14.25" customHeight="1"/>
+    <row r="233" ht="14.25" customHeight="1"/>
+    <row r="234" ht="14.25" customHeight="1"/>
+    <row r="235" ht="14.25" customHeight="1"/>
+    <row r="236" ht="14.25" customHeight="1"/>
+    <row r="237" ht="14.25" customHeight="1"/>
+    <row r="238" ht="14.25" customHeight="1"/>
+    <row r="239" ht="14.25" customHeight="1"/>
+    <row r="240" ht="14.25" customHeight="1"/>
+    <row r="241" ht="14.25" customHeight="1"/>
+    <row r="242" ht="14.25" customHeight="1"/>
+    <row r="243" ht="14.25" customHeight="1"/>
+    <row r="244" ht="14.25" customHeight="1"/>
+    <row r="245" ht="14.25" customHeight="1"/>
+    <row r="246" ht="14.25" customHeight="1"/>
+    <row r="247" ht="14.25" customHeight="1"/>
+    <row r="248" ht="14.25" customHeight="1"/>
+    <row r="249" ht="14.25" customHeight="1"/>
+    <row r="250" ht="14.25" customHeight="1"/>
+    <row r="251" ht="14.25" customHeight="1"/>
+    <row r="252" ht="14.25" customHeight="1"/>
+    <row r="253" ht="14.25" customHeight="1"/>
+    <row r="254" ht="14.25" customHeight="1"/>
+    <row r="255" ht="14.25" customHeight="1"/>
+    <row r="256" ht="14.25" customHeight="1"/>
+    <row r="257" ht="14.25" customHeight="1"/>
+    <row r="258" ht="14.25" customHeight="1"/>
+    <row r="259" ht="14.25" customHeight="1"/>
+    <row r="260" ht="14.25" customHeight="1"/>
+    <row r="261" ht="14.25" customHeight="1"/>
+    <row r="262" ht="14.25" customHeight="1"/>
+    <row r="263" ht="14.25" customHeight="1"/>
+    <row r="264" ht="14.25" customHeight="1"/>
+    <row r="265" ht="14.25" customHeight="1"/>
+    <row r="266" ht="14.25" customHeight="1"/>
+    <row r="267" ht="14.25" customHeight="1"/>
+    <row r="268" ht="14.25" customHeight="1"/>
+    <row r="269" ht="14.25" customHeight="1"/>
+    <row r="270" ht="14.25" customHeight="1"/>
+    <row r="271" ht="14.25" customHeight="1"/>
+    <row r="272" ht="14.25" customHeight="1"/>
+    <row r="273" ht="14.25" customHeight="1"/>
+    <row r="274" ht="14.25" customHeight="1"/>
+    <row r="275" ht="14.25" customHeight="1"/>
+    <row r="276" ht="14.25" customHeight="1"/>
+    <row r="277" ht="14.25" customHeight="1"/>
+    <row r="278" ht="14.25" customHeight="1"/>
+    <row r="279" ht="14.25" customHeight="1"/>
+    <row r="280" ht="14.25" customHeight="1"/>
+    <row r="281" ht="14.25" customHeight="1"/>
+    <row r="282" ht="14.25" customHeight="1"/>
+    <row r="283" ht="14.25" customHeight="1"/>
+    <row r="284" ht="14.25" customHeight="1"/>
+    <row r="285" ht="14.25" customHeight="1"/>
+    <row r="286" ht="14.25" customHeight="1"/>
+    <row r="287" ht="14.25" customHeight="1"/>
+    <row r="288" ht="14.25" customHeight="1"/>
+    <row r="289" ht="14.25" customHeight="1"/>
+    <row r="290" ht="14.25" customHeight="1"/>
+    <row r="291" ht="14.25" customHeight="1"/>
+    <row r="292" ht="14.25" customHeight="1"/>
+    <row r="293" ht="14.25" customHeight="1"/>
+    <row r="294" ht="14.25" customHeight="1"/>
+    <row r="295" ht="14.25" customHeight="1"/>
+    <row r="296" ht="14.25" customHeight="1"/>
+    <row r="297" ht="14.25" customHeight="1"/>
+    <row r="298" ht="14.25" customHeight="1"/>
+    <row r="299" ht="14.25" customHeight="1"/>
+    <row r="300" ht="14.25" customHeight="1"/>
+    <row r="301" ht="14.25" customHeight="1"/>
+    <row r="302" ht="14.25" customHeight="1"/>
+    <row r="303" ht="14.25" customHeight="1"/>
+    <row r="304" ht="14.25" customHeight="1"/>
+    <row r="305" ht="14.25" customHeight="1"/>
+    <row r="306" ht="14.25" customHeight="1"/>
+    <row r="307" ht="14.25" customHeight="1"/>
+    <row r="308" ht="14.25" customHeight="1"/>
+    <row r="309" ht="14.25" customHeight="1"/>
+    <row r="310" ht="14.25" customHeight="1"/>
+    <row r="311" ht="14.25" customHeight="1"/>
+    <row r="312" ht="14.25" customHeight="1"/>
+    <row r="313" ht="14.25" customHeight="1"/>
+    <row r="314" ht="14.25" customHeight="1"/>
+    <row r="315" ht="14.25" customHeight="1"/>
+    <row r="316" ht="14.25" customHeight="1"/>
+    <row r="317" ht="14.25" customHeight="1"/>
+    <row r="318" ht="14.25" customHeight="1"/>
+    <row r="319" ht="14.25" customHeight="1"/>
+    <row r="320" ht="14.25" customHeight="1"/>
+    <row r="321" ht="14.25" customHeight="1"/>
+    <row r="322" ht="14.25" customHeight="1"/>
+    <row r="323" ht="14.25" customHeight="1"/>
+    <row r="324" ht="14.25" customHeight="1"/>
+    <row r="325" ht="14.25" customHeight="1"/>
+    <row r="326" ht="14.25" customHeight="1"/>
+    <row r="327" ht="14.25" customHeight="1"/>
+    <row r="328" ht="14.25" customHeight="1"/>
+    <row r="329" ht="14.25" customHeight="1"/>
+    <row r="330" ht="14.25" customHeight="1"/>
+    <row r="331" ht="14.25" customHeight="1"/>
+    <row r="332" ht="14.25" customHeight="1"/>
+    <row r="333" ht="14.25" customHeight="1"/>
+    <row r="334" ht="14.25" customHeight="1"/>
+    <row r="335" ht="14.25" customHeight="1"/>
+    <row r="336" ht="14.25" customHeight="1"/>
+    <row r="337" ht="14.25" customHeight="1"/>
+    <row r="338" ht="14.25" customHeight="1"/>
+    <row r="339" ht="14.25" customHeight="1"/>
+    <row r="340" ht="14.25" customHeight="1"/>
+    <row r="341" ht="14.25" customHeight="1"/>
+    <row r="342" ht="14.25" customHeight="1"/>
+    <row r="343" ht="14.25" customHeight="1"/>
+    <row r="344" ht="14.25" customHeight="1"/>
+    <row r="345" ht="14.25" customHeight="1"/>
+    <row r="346" ht="14.25" customHeight="1"/>
+    <row r="347" ht="14.25" customHeight="1"/>
+    <row r="348" ht="14.25" customHeight="1"/>
+    <row r="349" ht="14.25" customHeight="1"/>
+    <row r="350" ht="14.25" customHeight="1"/>
+    <row r="351" ht="14.25" customHeight="1"/>
+    <row r="352" ht="14.25" customHeight="1"/>
+    <row r="353" ht="14.25" customHeight="1"/>
+    <row r="354" ht="14.25" customHeight="1"/>
+    <row r="355" ht="14.25" customHeight="1"/>
+    <row r="356" ht="14.25" customHeight="1"/>
+    <row r="357" ht="14.25" customHeight="1"/>
+    <row r="358" ht="14.25" customHeight="1"/>
+    <row r="359" ht="14.25" customHeight="1"/>
+    <row r="360" ht="14.25" customHeight="1"/>
+    <row r="361" ht="14.25" customHeight="1"/>
+    <row r="362" ht="14.25" customHeight="1"/>
+    <row r="363" ht="14.25" customHeight="1"/>
+    <row r="364" ht="14.25" customHeight="1"/>
+    <row r="365" ht="14.25" customHeight="1"/>
+    <row r="366" ht="14.25" customHeight="1"/>
+    <row r="367" ht="14.25" customHeight="1"/>
+    <row r="368" ht="14.25" customHeight="1"/>
+    <row r="369" ht="14.25" customHeight="1"/>
+    <row r="370" ht="14.25" customHeight="1"/>
+    <row r="371" ht="14.25" customHeight="1"/>
+    <row r="372" ht="14.25" customHeight="1"/>
+    <row r="373" ht="14.25" customHeight="1"/>
+    <row r="374" ht="14.25" customHeight="1"/>
+    <row r="375" ht="14.25" customHeight="1"/>
+    <row r="376" ht="14.25" customHeight="1"/>
+    <row r="377" ht="14.25" customHeight="1"/>
+    <row r="378" ht="14.25" customHeight="1"/>
+    <row r="379" ht="14.25" customHeight="1"/>
+    <row r="380" ht="14.25" customHeight="1"/>
+    <row r="381" ht="14.25" customHeight="1"/>
+    <row r="382" ht="14.25" customHeight="1"/>
+    <row r="383" ht="14.25" customHeight="1"/>
+    <row r="384" ht="14.25" customHeight="1"/>
+    <row r="385" ht="14.25" customHeight="1"/>
+    <row r="386" ht="14.25" customHeight="1"/>
+    <row r="387" ht="14.25" customHeight="1"/>
+    <row r="388" ht="14.25" customHeight="1"/>
+    <row r="389" ht="14.25" customHeight="1"/>
+    <row r="390" ht="14.25" customHeight="1"/>
+    <row r="391" ht="14.25" customHeight="1"/>
+    <row r="392" ht="14.25" customHeight="1"/>
+    <row r="393" ht="14.25" customHeight="1"/>
+    <row r="394" ht="14.25" customHeight="1"/>
+    <row r="395" ht="14.25" customHeight="1"/>
+    <row r="396" ht="14.25" customHeight="1"/>
+    <row r="397" ht="14.25" customHeight="1"/>
+    <row r="398" ht="14.25" customHeight="1"/>
+    <row r="399" ht="14.25" customHeight="1"/>
+    <row r="400" ht="14.25" customHeight="1"/>
+    <row r="401" ht="14.25" customHeight="1"/>
+    <row r="402" ht="14.25" customHeight="1"/>
+    <row r="403" ht="14.25" customHeight="1"/>
+    <row r="404" ht="14.25" customHeight="1"/>
+    <row r="405" ht="14.25" customHeight="1"/>
+    <row r="406" ht="14.25" customHeight="1"/>
+    <row r="407" ht="14.25" customHeight="1"/>
+    <row r="408" ht="14.25" customHeight="1"/>
+    <row r="409" ht="14.25" customHeight="1"/>
+    <row r="410" ht="14.25" customHeight="1"/>
+    <row r="411" ht="14.25" customHeight="1"/>
+    <row r="412" ht="14.25" customHeight="1"/>
+    <row r="413" ht="14.25" customHeight="1"/>
+    <row r="414" ht="14.25" customHeight="1"/>
+    <row r="415" ht="14.25" customHeight="1"/>
+    <row r="416" ht="14.25" customHeight="1"/>
+    <row r="417" ht="14.25" customHeight="1"/>
+    <row r="418" ht="14.25" customHeight="1"/>
+    <row r="419" ht="14.25" customHeight="1"/>
+    <row r="420" ht="14.25" customHeight="1"/>
+    <row r="421" ht="14.25" customHeight="1"/>
+    <row r="422" ht="14.25" customHeight="1"/>
+    <row r="423" ht="14.25" customHeight="1"/>
+    <row r="424" ht="14.25" customHeight="1"/>
+    <row r="425" ht="14.25" customHeight="1"/>
+    <row r="426" ht="14.25" customHeight="1"/>
+    <row r="427" ht="14.25" customHeight="1"/>
+    <row r="428" ht="14.25" customHeight="1"/>
+    <row r="429" ht="14.25" customHeight="1"/>
+    <row r="430" ht="14.25" customHeight="1"/>
+    <row r="431" ht="14.25" customHeight="1"/>
+    <row r="432" ht="14.25" customHeight="1"/>
+    <row r="433" ht="14.25" customHeight="1"/>
+    <row r="434" ht="14.25" customHeight="1"/>
+    <row r="435" ht="14.25" customHeight="1"/>
+    <row r="436" ht="14.25" customHeight="1"/>
+    <row r="437" ht="14.25" customHeight="1"/>
+    <row r="438" ht="14.25" customHeight="1"/>
+    <row r="439" ht="14.25" customHeight="1"/>
+    <row r="440" ht="14.25" customHeight="1"/>
+    <row r="441" ht="14.25" customHeight="1"/>
+    <row r="442" ht="14.25" customHeight="1"/>
+    <row r="443" ht="14.25" customHeight="1"/>
+    <row r="444" ht="14.25" customHeight="1"/>
+    <row r="445" ht="14.25" customHeight="1"/>
+    <row r="446" ht="14.25" customHeight="1"/>
+    <row r="447" ht="14.25" customHeight="1"/>
+    <row r="448" ht="14.25" customHeight="1"/>
+    <row r="449" ht="14.25" customHeight="1"/>
+    <row r="450" ht="14.25" customHeight="1"/>
+    <row r="451" ht="14.25" customHeight="1"/>
+    <row r="452" ht="14.25" customHeight="1"/>
+    <row r="453" ht="14.25" customHeight="1"/>
+    <row r="454" ht="14.25" customHeight="1"/>
+    <row r="455" ht="14.25" customHeight="1"/>
+    <row r="456" ht="14.25" customHeight="1"/>
+    <row r="457" ht="14.25" customHeight="1"/>
+    <row r="458" ht="14.25" customHeight="1"/>
+    <row r="459" ht="14.25" customHeight="1"/>
+    <row r="460" ht="14.25" customHeight="1"/>
+    <row r="461" ht="14.25" customHeight="1"/>
+    <row r="462" ht="14.25" customHeight="1"/>
+    <row r="463" ht="14.25" customHeight="1"/>
+    <row r="464" ht="14.25" customHeight="1"/>
+    <row r="465" ht="14.25" customHeight="1"/>
+    <row r="466" ht="14.25" customHeight="1"/>
+    <row r="467" ht="14.25" customHeight="1"/>
+    <row r="468" ht="14.25" customHeight="1"/>
+    <row r="469" ht="14.25" customHeight="1"/>
+    <row r="470" ht="14.25" customHeight="1"/>
+    <row r="471" ht="14.25" customHeight="1"/>
+    <row r="472" ht="14.25" customHeight="1"/>
+    <row r="473" ht="14.25" customHeight="1"/>
+    <row r="474" ht="14.25" customHeight="1"/>
+    <row r="475" ht="14.25" customHeight="1"/>
+    <row r="476" ht="14.25" customHeight="1"/>
+    <row r="477" ht="14.25" customHeight="1"/>
+    <row r="478" ht="14.25" customHeight="1"/>
+    <row r="479" ht="14.25" customHeight="1"/>
+    <row r="480" ht="14.25" customHeight="1"/>
+    <row r="481" ht="14.25" customHeight="1"/>
+    <row r="482" ht="14.25" customHeight="1"/>
+    <row r="483" ht="14.25" customHeight="1"/>
+    <row r="484" ht="14.25" customHeight="1"/>
+    <row r="485" ht="14.25" customHeight="1"/>
+    <row r="486" ht="14.25" customHeight="1"/>
+    <row r="487" ht="14.25" customHeight="1"/>
+    <row r="488" ht="14.25" customHeight="1"/>
+    <row r="489" ht="14.25" customHeight="1"/>
+    <row r="490" ht="14.25" customHeight="1"/>
+    <row r="491" ht="14.25" customHeight="1"/>
+    <row r="492" ht="14.25" customHeight="1"/>
+    <row r="493" ht="14.25" customHeight="1"/>
+    <row r="494" ht="14.25" customHeight="1"/>
+    <row r="495" ht="14.25" customHeight="1"/>
+    <row r="496" ht="14.25" customHeight="1"/>
+    <row r="497" ht="14.25" customHeight="1"/>
+    <row r="498" ht="14.25" customHeight="1"/>
+    <row r="499" ht="14.25" customHeight="1"/>
+    <row r="500" ht="14.25" customHeight="1"/>
+    <row r="501" ht="14.25" customHeight="1"/>
+    <row r="502" ht="14.25" customHeight="1"/>
+    <row r="503" ht="14.25" customHeight="1"/>
+    <row r="504" ht="14.25" customHeight="1"/>
+    <row r="505" ht="14.25" customHeight="1"/>
+    <row r="506" ht="14.25" customHeight="1"/>
+    <row r="507" ht="14.25" customHeight="1"/>
+    <row r="508" ht="14.25" customHeight="1"/>
+    <row r="509" ht="14.25" customHeight="1"/>
+    <row r="510" ht="14.25" customHeight="1"/>
+    <row r="511" ht="14.25" customHeight="1"/>
+    <row r="512" ht="14.25" customHeight="1"/>
+    <row r="513" ht="14.25" customHeight="1"/>
+    <row r="514" ht="14.25" customHeight="1"/>
+    <row r="515" ht="14.25" customHeight="1"/>
+    <row r="516" ht="14.25" customHeight="1"/>
+    <row r="517" ht="14.25" customHeight="1"/>
+    <row r="518" ht="14.25" customHeight="1"/>
+    <row r="519" ht="14.25" customHeight="1"/>
+    <row r="520" ht="14.25" customHeight="1"/>
+    <row r="521" ht="14.25" customHeight="1"/>
+    <row r="522" ht="14.25" customHeight="1"/>
+    <row r="523" ht="14.25" customHeight="1"/>
+    <row r="524" ht="14.25" customHeight="1"/>
+    <row r="525" ht="14.25" customHeight="1"/>
+    <row r="526" ht="14.25" customHeight="1"/>
+    <row r="527" ht="14.25" customHeight="1"/>
+    <row r="528" ht="14.25" customHeight="1"/>
+    <row r="529" ht="14.25" customHeight="1"/>
+    <row r="530" ht="14.25" customHeight="1"/>
+    <row r="531" ht="14.25" customHeight="1"/>
+    <row r="532" ht="14.25" customHeight="1"/>
+    <row r="533" ht="14.25" customHeight="1"/>
+    <row r="534" ht="14.25" customHeight="1"/>
+    <row r="535" ht="14.25" customHeight="1"/>
+    <row r="536" ht="14.25" customHeight="1"/>
+    <row r="537" ht="14.25" customHeight="1"/>
+    <row r="538" ht="14.25" customHeight="1"/>
+    <row r="539" ht="14.25" customHeight="1"/>
+    <row r="540" ht="14.25" customHeight="1"/>
+    <row r="541" ht="14.25" customHeight="1"/>
+    <row r="542" ht="14.25" customHeight="1"/>
+    <row r="543" ht="14.25" customHeight="1"/>
+    <row r="544" ht="14.25" customHeight="1"/>
+    <row r="545" ht="14.25" customHeight="1"/>
+    <row r="546" ht="14.25" customHeight="1"/>
+    <row r="547" ht="14.25" customHeight="1"/>
+    <row r="548" ht="14.25" customHeight="1"/>
+    <row r="549" ht="14.25" customHeight="1"/>
+    <row r="550" ht="14.25" customHeight="1"/>
+    <row r="551" ht="14.25" customHeight="1"/>
+    <row r="552" ht="14.25" customHeight="1"/>
+    <row r="553" ht="14.25" customHeight="1"/>
+    <row r="554" ht="14.25" customHeight="1"/>
+    <row r="555" ht="14.25" customHeight="1"/>
+    <row r="556" ht="14.25" customHeight="1"/>
+    <row r="557" ht="14.25" customHeight="1"/>
+    <row r="558" ht="14.25" customHeight="1"/>
+    <row r="559" ht="14.25" customHeight="1"/>
+    <row r="560" ht="14.25" customHeight="1"/>
+    <row r="561" ht="14.25" customHeight="1"/>
+    <row r="562" ht="14.25" customHeight="1"/>
+    <row r="563" ht="14.25" customHeight="1"/>
+    <row r="564" ht="14.25" customHeight="1"/>
+    <row r="565" ht="14.25" customHeight="1"/>
+    <row r="566" ht="14.25" customHeight="1"/>
+    <row r="567" ht="14.25" customHeight="1"/>
+    <row r="568" ht="14.25" customHeight="1"/>
+    <row r="569" ht="14.25" customHeight="1"/>
+    <row r="570" ht="14.25" customHeight="1"/>
+    <row r="571" ht="14.25" customHeight="1"/>
+    <row r="572" ht="14.25" customHeight="1"/>
+    <row r="573" ht="14.25" customHeight="1"/>
+    <row r="574" ht="14.25" customHeight="1"/>
+    <row r="575" ht="14.25" customHeight="1"/>
+    <row r="576" ht="14.25" customHeight="1"/>
+    <row r="577" ht="14.25" customHeight="1"/>
+    <row r="578" ht="14.25" customHeight="1"/>
+    <row r="579" ht="14.25" customHeight="1"/>
+    <row r="580" ht="14.25" customHeight="1"/>
+    <row r="581" ht="14.25" customHeight="1"/>
+    <row r="582" ht="14.25" customHeight="1"/>
+    <row r="583" ht="14.25" customHeight="1"/>
+    <row r="584" ht="14.25" customHeight="1"/>
+    <row r="585" ht="14.25" customHeight="1"/>
+    <row r="586" ht="14.25" customHeight="1"/>
+    <row r="587" ht="14.25" customHeight="1"/>
+    <row r="588" ht="14.25" customHeight="1"/>
+    <row r="589" ht="14.25" customHeight="1"/>
+    <row r="590" ht="14.25" customHeight="1"/>
+    <row r="591" ht="14.25" customHeight="1"/>
+    <row r="592" ht="14.25" customHeight="1"/>
+    <row r="593" ht="14.25" customHeight="1"/>
+    <row r="594" ht="14.25" customHeight="1"/>
+    <row r="595" ht="14.25" customHeight="1"/>
+    <row r="596" ht="14.25" customHeight="1"/>
+    <row r="597" ht="14.25" customHeight="1"/>
+    <row r="598" ht="14.25" customHeight="1"/>
+    <row r="599" ht="14.25" customHeight="1"/>
+    <row r="600" ht="14.25" customHeight="1"/>
+    <row r="601" ht="14.25" customHeight="1"/>
+    <row r="602" ht="14.25" customHeight="1"/>
+    <row r="603" ht="14.25" customHeight="1"/>
+    <row r="604" ht="14.25" customHeight="1"/>
+    <row r="605" ht="14.25" customHeight="1"/>
+    <row r="606" ht="14.25" customHeight="1"/>
+    <row r="607" ht="14.25" customHeight="1"/>
+    <row r="608" ht="14.25" customHeight="1"/>
+    <row r="609" ht="14.25" customHeight="1"/>
+    <row r="610" ht="14.25" customHeight="1"/>
+    <row r="611" ht="14.25" customHeight="1"/>
+    <row r="612" ht="14.25" customHeight="1"/>
+    <row r="613" ht="14.25" customHeight="1"/>
+    <row r="614" ht="14.25" customHeight="1"/>
+    <row r="615" ht="14.25" customHeight="1"/>
+    <row r="616" ht="14.25" customHeight="1"/>
+    <row r="617" ht="14.25" customHeight="1"/>
+    <row r="618" ht="14.25" customHeight="1"/>
+    <row r="619" ht="14.25" customHeight="1"/>
+    <row r="620" ht="14.25" customHeight="1"/>
+    <row r="621" ht="14.25" customHeight="1"/>
+    <row r="622" ht="14.25" customHeight="1"/>
+    <row r="623" ht="14.25" customHeight="1"/>
+    <row r="624" ht="14.25" customHeight="1"/>
+    <row r="625" ht="14.25" customHeight="1"/>
+    <row r="626" ht="14.25" customHeight="1"/>
+    <row r="627" ht="14.25" customHeight="1"/>
+    <row r="628" ht="14.25" customHeight="1"/>
+    <row r="629" ht="14.25" customHeight="1"/>
+    <row r="630" ht="14.25" customHeight="1"/>
+    <row r="631" ht="14.25" customHeight="1"/>
+    <row r="632" ht="14.25" customHeight="1"/>
+    <row r="633" ht="14.25" customHeight="1"/>
+    <row r="634" ht="14.25" customHeight="1"/>
+    <row r="635" ht="14.25" customHeight="1"/>
+    <row r="636" ht="14.25" customHeight="1"/>
+    <row r="637" ht="14.25" customHeight="1"/>
+    <row r="638" ht="14.25" customHeight="1"/>
+    <row r="639" ht="14.25" customHeight="1"/>
+    <row r="640" ht="14.25" customHeight="1"/>
+    <row r="641" ht="14.25" customHeight="1"/>
+    <row r="642" ht="14.25" customHeight="1"/>
+    <row r="643" ht="14.25" customHeight="1"/>
+    <row r="644" ht="14.25" customHeight="1"/>
+    <row r="645" ht="14.25" customHeight="1"/>
+    <row r="646" ht="14.25" customHeight="1"/>
+    <row r="647" ht="14.25" customHeight="1"/>
+    <row r="648" ht="14.25" customHeight="1"/>
+    <row r="649" ht="14.25" customHeight="1"/>
+    <row r="650" ht="14.25" customHeight="1"/>
+    <row r="651" ht="14.25" customHeight="1"/>
+    <row r="652" ht="14.25" customHeight="1"/>
+    <row r="653" ht="14.25" customHeight="1"/>
+    <row r="654" ht="14.25" customHeight="1"/>
+    <row r="655" ht="14.25" customHeight="1"/>
+    <row r="656" ht="14.25" customHeight="1"/>
+    <row r="657" ht="14.25" customHeight="1"/>
+    <row r="658" ht="14.25" customHeight="1"/>
+    <row r="659" ht="14.25" customHeight="1"/>
+    <row r="660" ht="14.25" customHeight="1"/>
+    <row r="661" ht="14.25" customHeight="1"/>
+    <row r="662" ht="14.25" customHeight="1"/>
+    <row r="663" ht="14.25" customHeight="1"/>
+    <row r="664" ht="14.25" customHeight="1"/>
+    <row r="665" ht="14.25" customHeight="1"/>
+    <row r="666" ht="14.25" customHeight="1"/>
+    <row r="667" ht="14.25" customHeight="1"/>
+    <row r="668" ht="14.25" customHeight="1"/>
+    <row r="669" ht="14.25" customHeight="1"/>
+    <row r="670" ht="14.25" customHeight="1"/>
+    <row r="671" ht="14.25" customHeight="1"/>
+    <row r="672" ht="14.25" customHeight="1"/>
+    <row r="673" ht="14.25" customHeight="1"/>
+    <row r="674" ht="14.25" customHeight="1"/>
+    <row r="675" ht="14.25" customHeight="1"/>
+    <row r="676" ht="14.25" customHeight="1"/>
+    <row r="677" ht="14.25" customHeight="1"/>
+    <row r="678" ht="14.25" customHeight="1"/>
+    <row r="679" ht="14.25" customHeight="1"/>
+    <row r="680" ht="14.25" customHeight="1"/>
+    <row r="681" ht="14.25" customHeight="1"/>
+    <row r="682" ht="14.25" customHeight="1"/>
+    <row r="683" ht="14.25" customHeight="1"/>
+    <row r="684" ht="14.25" customHeight="1"/>
+    <row r="685" ht="14.25" customHeight="1"/>
+    <row r="686" ht="14.25" customHeight="1"/>
+    <row r="687" ht="14.25" customHeight="1"/>
+    <row r="688" ht="14.25" customHeight="1"/>
+    <row r="689" ht="14.25" customHeight="1"/>
+    <row r="690" ht="14.25" customHeight="1"/>
+    <row r="691" ht="14.25" customHeight="1"/>
+    <row r="692" ht="14.25" customHeight="1"/>
+    <row r="693" ht="14.25" customHeight="1"/>
+    <row r="694" ht="14.25" customHeight="1"/>
+    <row r="695" ht="14.25" customHeight="1"/>
+    <row r="696" ht="14.25" customHeight="1"/>
+    <row r="697" ht="14.25" customHeight="1"/>
+    <row r="698" ht="14.25" customHeight="1"/>
+    <row r="699" ht="14.25" customHeight="1"/>
+    <row r="700" ht="14.25" customHeight="1"/>
+    <row r="701" ht="14.25" customHeight="1"/>
+    <row r="702" ht="14.25" customHeight="1"/>
+    <row r="703" ht="14.25" customHeight="1"/>
+    <row r="704" ht="14.25" customHeight="1"/>
+    <row r="705" ht="14.25" customHeight="1"/>
+    <row r="706" ht="14.25" customHeight="1"/>
+    <row r="707" ht="14.25" customHeight="1"/>
+    <row r="708" ht="14.25" customHeight="1"/>
+    <row r="709" ht="14.25" customHeight="1"/>
+    <row r="710" ht="14.25" customHeight="1"/>
+    <row r="711" ht="14.25" customHeight="1"/>
+    <row r="712" ht="14.25" customHeight="1"/>
+    <row r="713" ht="14.25" customHeight="1"/>
+    <row r="714" ht="14.25" customHeight="1"/>
+    <row r="715" ht="14.25" customHeight="1"/>
+    <row r="716" ht="14.25" customHeight="1"/>
+    <row r="717" ht="14.25" customHeight="1"/>
+    <row r="718" ht="14.25" customHeight="1"/>
+    <row r="719" ht="14.25" customHeight="1"/>
+    <row r="720" ht="14.25" customHeight="1"/>
+    <row r="721" ht="14.25" customHeight="1"/>
+    <row r="722" ht="14.25" customHeight="1"/>
+    <row r="723" ht="14.25" customHeight="1"/>
+    <row r="724" ht="14.25" customHeight="1"/>
+    <row r="725" ht="14.25" customHeight="1"/>
+    <row r="726" ht="14.25" customHeight="1"/>
+    <row r="727" ht="14.25" customHeight="1"/>
+    <row r="728" ht="14.25" customHeight="1"/>
+    <row r="729" ht="14.25" customHeight="1"/>
+    <row r="730" ht="14.25" customHeight="1"/>
+    <row r="731" ht="14.25" customHeight="1"/>
+    <row r="732" ht="14.25" customHeight="1"/>
+    <row r="733" ht="14.25" customHeight="1"/>
+    <row r="734" ht="14.25" customHeight="1"/>
+    <row r="735" ht="14.25" customHeight="1"/>
+    <row r="736" ht="14.25" customHeight="1"/>
+    <row r="737" ht="14.25" customHeight="1"/>
+    <row r="738" ht="14.25" customHeight="1"/>
+    <row r="739" ht="14.25" customHeight="1"/>
+    <row r="740" ht="14.25" customHeight="1"/>
+    <row r="741" ht="14.25" customHeight="1"/>
+    <row r="742" ht="14.25" customHeight="1"/>
+    <row r="743" ht="14.25" customHeight="1"/>
+    <row r="744" ht="14.25" customHeight="1"/>
+    <row r="745" ht="14.25" customHeight="1"/>
+    <row r="746" ht="14.25" customHeight="1"/>
+    <row r="747" ht="14.25" customHeight="1"/>
+    <row r="748" ht="14.25" customHeight="1"/>
+    <row r="749" ht="14.25" customHeight="1"/>
+    <row r="750" ht="14.25" customHeight="1"/>
+    <row r="751" ht="14.25" customHeight="1"/>
+    <row r="752" ht="14.25" customHeight="1"/>
+    <row r="753" ht="14.25" customHeight="1"/>
+    <row r="754" ht="14.25" customHeight="1"/>
+    <row r="755" ht="14.25" customHeight="1"/>
+    <row r="756" ht="14.25" customHeight="1"/>
+    <row r="757" ht="14.25" customHeight="1"/>
+    <row r="758" ht="14.25" customHeight="1"/>
+    <row r="759" ht="14.25" customHeight="1"/>
+    <row r="760" ht="14.25" customHeight="1"/>
+    <row r="761" ht="14.25" customHeight="1"/>
+    <row r="762" ht="14.25" customHeight="1"/>
+    <row r="763" ht="14.25" customHeight="1"/>
+    <row r="764" ht="14.25" customHeight="1"/>
+    <row r="765" ht="14.25" customHeight="1"/>
+    <row r="766" ht="14.25" customHeight="1"/>
+    <row r="767" ht="14.25" customHeight="1"/>
+    <row r="768" ht="14.25" customHeight="1"/>
+    <row r="769" ht="14.25" customHeight="1"/>
+    <row r="770" ht="14.25" customHeight="1"/>
+    <row r="771" ht="14.25" customHeight="1"/>
+    <row r="772" ht="14.25" customHeight="1"/>
+    <row r="773" ht="14.25" customHeight="1"/>
+    <row r="774" ht="14.25" customHeight="1"/>
+    <row r="775" ht="14.25" customHeight="1"/>
+    <row r="776" ht="14.25" customHeight="1"/>
+    <row r="777" ht="14.25" customHeight="1"/>
+    <row r="778" ht="14.25" customHeight="1"/>
+    <row r="779" ht="14.25" customHeight="1"/>
+    <row r="780" ht="14.25" customHeight="1"/>
+    <row r="781" ht="14.25" customHeight="1"/>
+    <row r="782" ht="14.25" customHeight="1"/>
+    <row r="783" ht="14.25" customHeight="1"/>
+    <row r="784" ht="14.25" customHeight="1"/>
+    <row r="785" ht="14.25" customHeight="1"/>
+    <row r="786" ht="14.25" customHeight="1"/>
+    <row r="787" ht="14.25" customHeight="1"/>
+    <row r="788" ht="14.25" customHeight="1"/>
+    <row r="789" ht="14.25" customHeight="1"/>
+    <row r="790" ht="14.25" customHeight="1"/>
+    <row r="791" ht="14.25" customHeight="1"/>
+    <row r="792" ht="14.25" customHeight="1"/>
+    <row r="793" ht="14.25" customHeight="1"/>
+    <row r="794" ht="14.25" customHeight="1"/>
+    <row r="795" ht="14.25" customHeight="1"/>
+    <row r="796" ht="14.25" customHeight="1"/>
+    <row r="797" ht="14.25" customHeight="1"/>
+    <row r="798" ht="14.25" customHeight="1"/>
+    <row r="799" ht="14.25" customHeight="1"/>
+    <row r="800" ht="14.25" customHeight="1"/>
+    <row r="801" ht="14.25" customHeight="1"/>
+    <row r="802" ht="14.25" customHeight="1"/>
+    <row r="803" ht="14.25" customHeight="1"/>
+    <row r="804" ht="14.25" customHeight="1"/>
+    <row r="805" ht="14.25" customHeight="1"/>
+    <row r="806" ht="14.25" customHeight="1"/>
+    <row r="807" ht="14.25" customHeight="1"/>
+    <row r="808" ht="14.25" customHeight="1"/>
+    <row r="809" ht="14.25" customHeight="1"/>
+    <row r="810" ht="14.25" customHeight="1"/>
+    <row r="811" ht="14.25" customHeight="1"/>
+    <row r="812" ht="14.25" customHeight="1"/>
+    <row r="813" ht="14.25" customHeight="1"/>
+    <row r="814" ht="14.25" customHeight="1"/>
+    <row r="815" ht="14.25" customHeight="1"/>
+    <row r="816" ht="14.25" customHeight="1"/>
+    <row r="817" ht="14.25" customHeight="1"/>
+    <row r="818" ht="14.25" customHeight="1"/>
+    <row r="819" ht="14.25" customHeight="1"/>
+    <row r="820" ht="14.25" customHeight="1"/>
+    <row r="821" ht="14.25" customHeight="1"/>
+    <row r="822" ht="14.25" customHeight="1"/>
+    <row r="823" ht="14.25" customHeight="1"/>
+    <row r="824" ht="14.25" customHeight="1"/>
+    <row r="825" ht="14.25" customHeight="1"/>
+    <row r="826" ht="14.25" customHeight="1"/>
+    <row r="827" ht="14.25" customHeight="1"/>
+    <row r="828" ht="14.25" customHeight="1"/>
+    <row r="829" ht="14.25" customHeight="1"/>
+    <row r="830" ht="14.25" customHeight="1"/>
+    <row r="831" ht="14.25" customHeight="1"/>
+    <row r="832" ht="14.25" customHeight="1"/>
+    <row r="833" ht="14.25" customHeight="1"/>
+    <row r="834" ht="14.25" customHeight="1"/>
+    <row r="835" ht="14.25" customHeight="1"/>
+    <row r="836" ht="14.25" customHeight="1"/>
+    <row r="837" ht="14.25" customHeight="1"/>
+    <row r="838" ht="14.25" customHeight="1"/>
+    <row r="839" ht="14.25" customHeight="1"/>
+    <row r="840" ht="14.25" customHeight="1"/>
+    <row r="841" ht="14.25" customHeight="1"/>
+    <row r="842" ht="14.25" customHeight="1"/>
+    <row r="843" ht="14.25" customHeight="1"/>
+    <row r="844" ht="14.25" customHeight="1"/>
+    <row r="845" ht="14.25" customHeight="1"/>
+    <row r="846" ht="14.25" customHeight="1"/>
+    <row r="847" ht="14.25" customHeight="1"/>
+    <row r="848" ht="14.25" customHeight="1"/>
+    <row r="849" ht="14.25" customHeight="1"/>
+    <row r="850" ht="14.25" customHeight="1"/>
+    <row r="851" ht="14.25" customHeight="1"/>
+    <row r="852" ht="14.25" customHeight="1"/>
+    <row r="853" ht="14.25" customHeight="1"/>
+    <row r="854" ht="14.25" customHeight="1"/>
+    <row r="855" ht="14.25" customHeight="1"/>
+    <row r="856" ht="14.25" customHeight="1"/>
+    <row r="857" ht="14.25" customHeight="1"/>
+    <row r="858" ht="14.25" customHeight="1"/>
+    <row r="859" ht="14.25" customHeight="1"/>
+    <row r="860" ht="14.25" customHeight="1"/>
+    <row r="861" ht="14.25" customHeight="1"/>
+    <row r="862" ht="14.25" customHeight="1"/>
+    <row r="863" ht="14.25" customHeight="1"/>
+    <row r="864" ht="14.25" customHeight="1"/>
+    <row r="865" ht="14.25" customHeight="1"/>
+    <row r="866" ht="14.25" customHeight="1"/>
+    <row r="867" ht="14.25" customHeight="1"/>
+    <row r="868" ht="14.25" customHeight="1"/>
+    <row r="869" ht="14.25" customHeight="1"/>
+    <row r="870" ht="14.25" customHeight="1"/>
+    <row r="871" ht="14.25" customHeight="1"/>
+    <row r="872" ht="14.25" customHeight="1"/>
+    <row r="873" ht="14.25" customHeight="1"/>
+    <row r="874" ht="14.25" customHeight="1"/>
+    <row r="875" ht="14.25" customHeight="1"/>
+    <row r="876" ht="14.25" customHeight="1"/>
+    <row r="877" ht="14.25" customHeight="1"/>
+    <row r="878" ht="14.25" customHeight="1"/>
+    <row r="879" ht="14.25" customHeight="1"/>
+    <row r="880" ht="14.25" customHeight="1"/>
+    <row r="881" ht="14.25" customHeight="1"/>
+    <row r="882" ht="14.25" customHeight="1"/>
+    <row r="883" ht="14.25" customHeight="1"/>
+    <row r="884" ht="14.25" customHeight="1"/>
+    <row r="885" ht="14.25" customHeight="1"/>
+    <row r="886" ht="14.25" customHeight="1"/>
+    <row r="887" ht="14.25" customHeight="1"/>
+    <row r="888" ht="14.25" customHeight="1"/>
+    <row r="889" ht="14.25" customHeight="1"/>
+    <row r="890" ht="14.25" customHeight="1"/>
+    <row r="891" ht="14.25" customHeight="1"/>
+    <row r="892" ht="14.25" customHeight="1"/>
+    <row r="893" ht="14.25" customHeight="1"/>
+    <row r="894" ht="14.25" customHeight="1"/>
+    <row r="895" ht="14.25" customHeight="1"/>
+    <row r="896" ht="14.25" customHeight="1"/>
+    <row r="897" ht="14.25" customHeight="1"/>
+    <row r="898" ht="14.25" customHeight="1"/>
+    <row r="899" ht="14.25" customHeight="1"/>
+    <row r="900" ht="14.25" customHeight="1"/>
+    <row r="901" ht="14.25" customHeight="1"/>
+    <row r="902" ht="14.25" customHeight="1"/>
+    <row r="903" ht="14.25" customHeight="1"/>
+    <row r="904" ht="14.25" customHeight="1"/>
+    <row r="905" ht="14.25" customHeight="1"/>
+    <row r="906" ht="14.25" customHeight="1"/>
+    <row r="907" ht="14.25" customHeight="1"/>
+    <row r="908" ht="14.25" customHeight="1"/>
+    <row r="909" ht="14.25" customHeight="1"/>
+    <row r="910" ht="14.25" customHeight="1"/>
+    <row r="911" ht="14.25" customHeight="1"/>
+    <row r="912" ht="14.25" customHeight="1"/>
+    <row r="913" ht="14.25" customHeight="1"/>
+    <row r="914" ht="14.25" customHeight="1"/>
+    <row r="915" ht="14.25" customHeight="1"/>
+    <row r="916" ht="14.25" customHeight="1"/>
+    <row r="917" ht="14.25" customHeight="1"/>
+    <row r="918" ht="14.25" customHeight="1"/>
+    <row r="919" ht="14.25" customHeight="1"/>
+    <row r="920" ht="14.25" customHeight="1"/>
+    <row r="921" ht="14.25" customHeight="1"/>
+    <row r="922" ht="14.25" customHeight="1"/>
+    <row r="923" ht="14.25" customHeight="1"/>
+    <row r="924" ht="14.25" customHeight="1"/>
+    <row r="925" ht="14.25" customHeight="1"/>
+    <row r="926" ht="14.25" customHeight="1"/>
+    <row r="927" ht="14.25" customHeight="1"/>
+    <row r="928" ht="14.25" customHeight="1"/>
+    <row r="929" ht="14.25" customHeight="1"/>
+    <row r="930" ht="14.25" customHeight="1"/>
+    <row r="931" ht="14.25" customHeight="1"/>
+    <row r="932" ht="14.25" customHeight="1"/>
+    <row r="933" ht="14.25" customHeight="1"/>
+    <row r="934" ht="14.25" customHeight="1"/>
+    <row r="935" ht="14.25" customHeight="1"/>
+    <row r="936" ht="14.25" customHeight="1"/>
+    <row r="937" ht="14.25" customHeight="1"/>
+    <row r="938" ht="14.25" customHeight="1"/>
+    <row r="939" ht="14.25" customHeight="1"/>
+    <row r="940" ht="14.25" customHeight="1"/>
+    <row r="941" ht="14.25" customHeight="1"/>
+    <row r="942" ht="14.25" customHeight="1"/>
+    <row r="943" ht="14.25" customHeight="1"/>
+    <row r="944" ht="14.25" customHeight="1"/>
+    <row r="945" ht="14.25" customHeight="1"/>
+    <row r="946" ht="14.25" customHeight="1"/>
+    <row r="947" ht="14.25" customHeight="1"/>
+    <row r="948" ht="14.25" customHeight="1"/>
+    <row r="949" ht="14.25" customHeight="1"/>
+    <row r="950" ht="14.25" customHeight="1"/>
+    <row r="951" ht="14.25" customHeight="1"/>
+    <row r="952" ht="14.25" customHeight="1"/>
+    <row r="953" ht="14.25" customHeight="1"/>
+    <row r="954" ht="14.25" customHeight="1"/>
+    <row r="955" ht="14.25" customHeight="1"/>
+    <row r="956" ht="14.25" customHeight="1"/>
+    <row r="957" ht="14.25" customHeight="1"/>
+    <row r="958" ht="14.25" customHeight="1"/>
+    <row r="959" ht="14.25" customHeight="1"/>
+    <row r="960" ht="14.25" customHeight="1"/>
+    <row r="961" ht="14.25" customHeight="1"/>
+    <row r="962" ht="14.25" customHeight="1"/>
+    <row r="963" ht="14.25" customHeight="1"/>
+    <row r="964" ht="14.25" customHeight="1"/>
+    <row r="965" ht="14.25" customHeight="1"/>
+    <row r="966" ht="14.25" customHeight="1"/>
+    <row r="967" ht="14.25" customHeight="1"/>
+    <row r="968" ht="14.25" customHeight="1"/>
+    <row r="969" ht="14.25" customHeight="1"/>
+    <row r="970" ht="14.25" customHeight="1"/>
+    <row r="971" ht="14.25" customHeight="1"/>
+    <row r="972" ht="14.25" customHeight="1"/>
+    <row r="973" ht="14.25" customHeight="1"/>
+    <row r="974" ht="14.25" customHeight="1"/>
+    <row r="975" ht="14.25" customHeight="1"/>
+    <row r="976" ht="14.25" customHeight="1"/>
+    <row r="977" ht="14.25" customHeight="1"/>
+    <row r="978" ht="14.25" customHeight="1"/>
+    <row r="979" ht="14.25" customHeight="1"/>
+    <row r="980" ht="14.25" customHeight="1"/>
+    <row r="981" ht="14.25" customHeight="1"/>
+    <row r="982" ht="14.25" customHeight="1"/>
+    <row r="983" ht="14.25" customHeight="1"/>
+    <row r="984" ht="14.25" customHeight="1"/>
+    <row r="985" ht="14.25" customHeight="1"/>
+    <row r="986" ht="14.25" customHeight="1"/>
+    <row r="987" ht="14.25" customHeight="1"/>
+    <row r="988" ht="14.25" customHeight="1"/>
+    <row r="989" ht="14.25" customHeight="1"/>
+    <row r="990" ht="14.25" customHeight="1"/>
+    <row r="991" ht="14.25" customHeight="1"/>
+    <row r="992" ht="14.25" customHeight="1"/>
+    <row r="993" ht="14.25" customHeight="1"/>
+    <row r="994" ht="14.25" customHeight="1"/>
+    <row r="995" ht="14.25" customHeight="1"/>
+    <row r="996" ht="14.25" customHeight="1"/>
+    <row r="997" ht="14.25" customHeight="1"/>
+    <row r="998" ht="14.25" customHeight="1"/>
+    <row r="999" ht="14.25" customHeight="1"/>
+    <row r="1000" ht="14.25" customHeight="1"/>
+  </sheetData>
+  <printOptions/>
+  <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup orientation="landscape"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <pageSetUpPr/>
+  </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
+  <cols>
+    <col customWidth="1" min="1" max="26" width="8.71"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="14.25" customHeight="1"/>
+    <row r="2" ht="14.25" customHeight="1"/>
+    <row r="3" ht="14.25" customHeight="1"/>
+    <row r="4" ht="14.25" customHeight="1"/>
+    <row r="5" ht="14.25" customHeight="1"/>
+    <row r="6" ht="14.25" customHeight="1"/>
+    <row r="7" ht="14.25" customHeight="1"/>
+    <row r="8" ht="14.25" customHeight="1"/>
+    <row r="9" ht="14.25" customHeight="1"/>
+    <row r="10" ht="14.25" customHeight="1"/>
+    <row r="11" ht="14.25" customHeight="1"/>
+    <row r="12" ht="14.25" customHeight="1"/>
+    <row r="13" ht="14.25" customHeight="1"/>
+    <row r="14" ht="14.25" customHeight="1"/>
+    <row r="15" ht="14.25" customHeight="1"/>
+    <row r="16" ht="14.25" customHeight="1"/>
+    <row r="17" ht="14.25" customHeight="1"/>
+    <row r="18" ht="14.25" customHeight="1"/>
+    <row r="19" ht="14.25" customHeight="1"/>
+    <row r="20" ht="14.25" customHeight="1"/>
+    <row r="21" ht="14.25" customHeight="1"/>
+    <row r="22" ht="14.25" customHeight="1"/>
+    <row r="23" ht="14.25" customHeight="1"/>
+    <row r="24" ht="14.25" customHeight="1"/>
+    <row r="25" ht="14.25" customHeight="1"/>
+    <row r="26" ht="14.25" customHeight="1"/>
+    <row r="27" ht="14.25" customHeight="1"/>
+    <row r="28" ht="14.25" customHeight="1"/>
+    <row r="29" ht="14.25" customHeight="1"/>
+    <row r="30" ht="14.25" customHeight="1"/>
+    <row r="31" ht="14.25" customHeight="1"/>
+    <row r="32" ht="14.25" customHeight="1"/>
+    <row r="33" ht="14.25" customHeight="1"/>
+    <row r="34" ht="14.25" customHeight="1"/>
+    <row r="35" ht="14.25" customHeight="1"/>
+    <row r="36" ht="14.25" customHeight="1"/>
+    <row r="37" ht="14.25" customHeight="1"/>
+    <row r="38" ht="14.25" customHeight="1"/>
+    <row r="39" ht="14.25" customHeight="1"/>
+    <row r="40" ht="14.25" customHeight="1"/>
+    <row r="41" ht="14.25" customHeight="1"/>
+    <row r="42" ht="14.25" customHeight="1"/>
+    <row r="43" ht="14.25" customHeight="1"/>
+    <row r="44" ht="14.25" customHeight="1"/>
+    <row r="45" ht="14.25" customHeight="1"/>
+    <row r="46" ht="14.25" customHeight="1"/>
+    <row r="47" ht="14.25" customHeight="1"/>
+    <row r="48" ht="14.25" customHeight="1"/>
+    <row r="49" ht="14.25" customHeight="1"/>
+    <row r="50" ht="14.25" customHeight="1"/>
+    <row r="51" ht="14.25" customHeight="1"/>
+    <row r="52" ht="14.25" customHeight="1"/>
+    <row r="53" ht="14.25" customHeight="1"/>
+    <row r="54" ht="14.25" customHeight="1"/>
+    <row r="55" ht="14.25" customHeight="1"/>
+    <row r="56" ht="14.25" customHeight="1"/>
+    <row r="57" ht="14.25" customHeight="1"/>
+    <row r="58" ht="14.25" customHeight="1"/>
+    <row r="59" ht="14.25" customHeight="1"/>
+    <row r="60" ht="14.25" customHeight="1"/>
+    <row r="61" ht="14.25" customHeight="1"/>
+    <row r="62" ht="14.25" customHeight="1"/>
+    <row r="63" ht="14.25" customHeight="1"/>
+    <row r="64" ht="14.25" customHeight="1"/>
+    <row r="65" ht="14.25" customHeight="1"/>
+    <row r="66" ht="14.25" customHeight="1"/>
+    <row r="67" ht="14.25" customHeight="1"/>
+    <row r="68" ht="14.25" customHeight="1"/>
+    <row r="69" ht="14.25" customHeight="1"/>
+    <row r="70" ht="14.25" customHeight="1"/>
+    <row r="71" ht="14.25" customHeight="1"/>
+    <row r="72" ht="14.25" customHeight="1"/>
+    <row r="73" ht="14.25" customHeight="1"/>
+    <row r="74" ht="14.25" customHeight="1"/>
+    <row r="75" ht="14.25" customHeight="1"/>
+    <row r="76" ht="14.25" customHeight="1"/>
+    <row r="77" ht="14.25" customHeight="1"/>
+    <row r="78" ht="14.25" customHeight="1"/>
+    <row r="79" ht="14.25" customHeight="1"/>
+    <row r="80" ht="14.25" customHeight="1"/>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="82" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+    <row r="84" ht="14.25" customHeight="1"/>
+    <row r="85" ht="14.25" customHeight="1"/>
+    <row r="86" ht="14.25" customHeight="1"/>
+    <row r="87" ht="14.25" customHeight="1"/>
+    <row r="88" ht="14.25" customHeight="1"/>
+    <row r="89" ht="14.25" customHeight="1"/>
+    <row r="90" ht="14.25" customHeight="1"/>
+    <row r="91" ht="14.25" customHeight="1"/>
+    <row r="92" ht="14.25" customHeight="1"/>
+    <row r="93" ht="14.25" customHeight="1"/>
+    <row r="94" ht="14.25" customHeight="1"/>
+    <row r="95" ht="14.25" customHeight="1"/>
+    <row r="96" ht="14.25" customHeight="1"/>
+    <row r="97" ht="14.25" customHeight="1"/>
+    <row r="98" ht="14.25" customHeight="1"/>
+    <row r="99" ht="14.25" customHeight="1"/>
+    <row r="100" ht="14.25" customHeight="1"/>
+    <row r="101" ht="14.25" customHeight="1"/>
+    <row r="102" ht="14.25" customHeight="1"/>
+    <row r="103" ht="14.25" customHeight="1"/>
+    <row r="104" ht="14.25" customHeight="1"/>
+    <row r="105" ht="14.25" customHeight="1"/>
+    <row r="106" ht="14.25" customHeight="1"/>
+    <row r="107" ht="14.25" customHeight="1"/>
+    <row r="108" ht="14.25" customHeight="1"/>
+    <row r="109" ht="14.25" customHeight="1"/>
+    <row r="110" ht="14.25" customHeight="1"/>
+    <row r="111" ht="14.25" customHeight="1"/>
+    <row r="112" ht="14.25" customHeight="1"/>
+    <row r="113" ht="14.25" customHeight="1"/>
+    <row r="114" ht="14.25" customHeight="1"/>
+    <row r="115" ht="14.25" customHeight="1"/>
+    <row r="116" ht="14.25" customHeight="1"/>
+    <row r="117" ht="14.25" customHeight="1"/>
+    <row r="118" ht="14.25" customHeight="1"/>
+    <row r="119" ht="14.25" customHeight="1"/>
+    <row r="120" ht="14.25" customHeight="1"/>
+    <row r="121" ht="14.25" customHeight="1"/>
+    <row r="122" ht="14.25" customHeight="1"/>
+    <row r="123" ht="14.25" customHeight="1"/>
+    <row r="124" ht="14.25" customHeight="1"/>
+    <row r="125" ht="14.25" customHeight="1"/>
+    <row r="126" ht="14.25" customHeight="1"/>
+    <row r="127" ht="14.25" customHeight="1"/>
+    <row r="128" ht="14.25" customHeight="1"/>
+    <row r="129" ht="14.25" customHeight="1"/>
+    <row r="130" ht="14.25" customHeight="1"/>
+    <row r="131" ht="14.25" customHeight="1"/>
+    <row r="132" ht="14.25" customHeight="1"/>
+    <row r="133" ht="14.25" customHeight="1"/>
+    <row r="134" ht="14.25" customHeight="1"/>
+    <row r="135" ht="14.25" customHeight="1"/>
+    <row r="136" ht="14.25" customHeight="1"/>
+    <row r="137" ht="14.25" customHeight="1"/>
+    <row r="138" ht="14.25" customHeight="1"/>
+    <row r="139" ht="14.25" customHeight="1"/>
+    <row r="140" ht="14.25" customHeight="1"/>
+    <row r="141" ht="14.25" customHeight="1"/>
+    <row r="142" ht="14.25" customHeight="1"/>
+    <row r="143" ht="14.25" customHeight="1"/>
+    <row r="144" ht="14.25" customHeight="1"/>
+    <row r="145" ht="14.25" customHeight="1"/>
+    <row r="146" ht="14.25" customHeight="1"/>
+    <row r="147" ht="14.25" customHeight="1"/>
+    <row r="148" ht="14.25" customHeight="1"/>
+    <row r="149" ht="14.25" customHeight="1"/>
+    <row r="150" ht="14.25" customHeight="1"/>
+    <row r="151" ht="14.25" customHeight="1"/>
+    <row r="152" ht="14.25" customHeight="1"/>
+    <row r="153" ht="14.25" customHeight="1"/>
+    <row r="154" ht="14.25" customHeight="1"/>
+    <row r="155" ht="14.25" customHeight="1"/>
+    <row r="156" ht="14.25" customHeight="1"/>
+    <row r="157" ht="14.25" customHeight="1"/>
+    <row r="158" ht="14.25" customHeight="1"/>
+    <row r="159" ht="14.25" customHeight="1"/>
+    <row r="160" ht="14.25" customHeight="1"/>
+    <row r="161" ht="14.25" customHeight="1"/>
+    <row r="162" ht="14.25" customHeight="1"/>
+    <row r="163" ht="14.25" customHeight="1"/>
+    <row r="164" ht="14.25" customHeight="1"/>
+    <row r="165" ht="14.25" customHeight="1"/>
+    <row r="166" ht="14.25" customHeight="1"/>
+    <row r="167" ht="14.25" customHeight="1"/>
+    <row r="168" ht="14.25" customHeight="1"/>
+    <row r="169" ht="14.25" customHeight="1"/>
+    <row r="170" ht="14.25" customHeight="1"/>
+    <row r="171" ht="14.25" customHeight="1"/>
+    <row r="172" ht="14.25" customHeight="1"/>
+    <row r="173" ht="14.25" customHeight="1"/>
+    <row r="174" ht="14.25" customHeight="1"/>
+    <row r="175" ht="14.25" customHeight="1"/>
+    <row r="176" ht="14.25" customHeight="1"/>
+    <row r="177" ht="14.25" customHeight="1"/>
+    <row r="178" ht="14.25" customHeight="1"/>
+    <row r="179" ht="14.25" customHeight="1"/>
+    <row r="180" ht="14.25" customHeight="1"/>
+    <row r="181" ht="14.25" customHeight="1"/>
+    <row r="182" ht="14.25" customHeight="1"/>
+    <row r="183" ht="14.25" customHeight="1"/>
+    <row r="184" ht="14.25" customHeight="1"/>
+    <row r="185" ht="14.25" customHeight="1"/>
+    <row r="186" ht="14.25" customHeight="1"/>
+    <row r="187" ht="14.25" customHeight="1"/>
+    <row r="188" ht="14.25" customHeight="1"/>
+    <row r="189" ht="14.25" customHeight="1"/>
+    <row r="190" ht="14.25" customHeight="1"/>
+    <row r="191" ht="14.25" customHeight="1"/>
+    <row r="192" ht="14.25" customHeight="1"/>
+    <row r="193" ht="14.25" customHeight="1"/>
+    <row r="194" ht="14.25" customHeight="1"/>
+    <row r="195" ht="14.25" customHeight="1"/>
+    <row r="196" ht="14.25" customHeight="1"/>
+    <row r="197" ht="14.25" customHeight="1"/>
+    <row r="198" ht="14.25" customHeight="1"/>
+    <row r="199" ht="14.25" customHeight="1"/>
+    <row r="200" ht="14.25" customHeight="1"/>
+    <row r="201" ht="14.25" customHeight="1"/>
+    <row r="202" ht="14.25" customHeight="1"/>
+    <row r="203" ht="14.25" customHeight="1"/>
+    <row r="204" ht="14.25" customHeight="1"/>
+    <row r="205" ht="14.25" customHeight="1"/>
+    <row r="206" ht="14.25" customHeight="1"/>
+    <row r="207" ht="14.25" customHeight="1"/>
+    <row r="208" ht="14.25" customHeight="1"/>
+    <row r="209" ht="14.25" customHeight="1"/>
+    <row r="210" ht="14.25" customHeight="1"/>
+    <row r="211" ht="14.25" customHeight="1"/>
+    <row r="212" ht="14.25" customHeight="1"/>
+    <row r="213" ht="14.25" customHeight="1"/>
+    <row r="214" ht="14.25" customHeight="1"/>
+    <row r="215" ht="14.25" customHeight="1"/>
+    <row r="216" ht="14.25" customHeight="1"/>
+    <row r="217" ht="14.25" customHeight="1"/>
+    <row r="218" ht="14.25" customHeight="1"/>
+    <row r="219" ht="14.25" customHeight="1"/>
+    <row r="220" ht="14.25" customHeight="1"/>
+    <row r="221" ht="14.25" customHeight="1"/>
+    <row r="222" ht="14.25" customHeight="1"/>
+    <row r="223" ht="14.25" customHeight="1"/>
+    <row r="224" ht="14.25" customHeight="1"/>
+    <row r="225" ht="14.25" customHeight="1"/>
+    <row r="226" ht="14.25" customHeight="1"/>
+    <row r="227" ht="14.25" customHeight="1"/>
+    <row r="228" ht="14.25" customHeight="1"/>
+    <row r="229" ht="14.25" customHeight="1"/>
+    <row r="230" ht="14.25" customHeight="1"/>
+    <row r="231" ht="14.25" customHeight="1"/>
+    <row r="232" ht="14.25" customHeight="1"/>
+    <row r="233" ht="14.25" customHeight="1"/>
+    <row r="234" ht="14.25" customHeight="1"/>
+    <row r="235" ht="14.25" customHeight="1"/>
+    <row r="236" ht="14.25" customHeight="1"/>
+    <row r="237" ht="14.25" customHeight="1"/>
+    <row r="238" ht="14.25" customHeight="1"/>
+    <row r="239" ht="14.25" customHeight="1"/>
+    <row r="240" ht="14.25" customHeight="1"/>
+    <row r="241" ht="14.25" customHeight="1"/>
+    <row r="242" ht="14.25" customHeight="1"/>
+    <row r="243" ht="14.25" customHeight="1"/>
+    <row r="244" ht="14.25" customHeight="1"/>
+    <row r="245" ht="14.25" customHeight="1"/>
+    <row r="246" ht="14.25" customHeight="1"/>
+    <row r="247" ht="14.25" customHeight="1"/>
+    <row r="248" ht="14.25" customHeight="1"/>
+    <row r="249" ht="14.25" customHeight="1"/>
+    <row r="250" ht="14.25" customHeight="1"/>
+    <row r="251" ht="14.25" customHeight="1"/>
+    <row r="252" ht="14.25" customHeight="1"/>
+    <row r="253" ht="14.25" customHeight="1"/>
+    <row r="254" ht="14.25" customHeight="1"/>
+    <row r="255" ht="14.25" customHeight="1"/>
+    <row r="256" ht="14.25" customHeight="1"/>
+    <row r="257" ht="14.25" customHeight="1"/>
+    <row r="258" ht="14.25" customHeight="1"/>
+    <row r="259" ht="14.25" customHeight="1"/>
+    <row r="260" ht="14.25" customHeight="1"/>
+    <row r="261" ht="14.25" customHeight="1"/>
+    <row r="262" ht="14.25" customHeight="1"/>
+    <row r="263" ht="14.25" customHeight="1"/>
+    <row r="264" ht="14.25" customHeight="1"/>
+    <row r="265" ht="14.25" customHeight="1"/>
+    <row r="266" ht="14.25" customHeight="1"/>
+    <row r="267" ht="14.25" customHeight="1"/>
+    <row r="268" ht="14.25" customHeight="1"/>
+    <row r="269" ht="14.25" customHeight="1"/>
+    <row r="270" ht="14.25" customHeight="1"/>
+    <row r="271" ht="14.25" customHeight="1"/>
+    <row r="272" ht="14.25" customHeight="1"/>
+    <row r="273" ht="14.25" customHeight="1"/>
+    <row r="274" ht="14.25" customHeight="1"/>
+    <row r="275" ht="14.25" customHeight="1"/>
+    <row r="276" ht="14.25" customHeight="1"/>
+    <row r="277" ht="14.25" customHeight="1"/>
+    <row r="278" ht="14.25" customHeight="1"/>
+    <row r="279" ht="14.25" customHeight="1"/>
+    <row r="280" ht="14.25" customHeight="1"/>
+    <row r="281" ht="14.25" customHeight="1"/>
+    <row r="282" ht="14.25" customHeight="1"/>
+    <row r="283" ht="14.25" customHeight="1"/>
+    <row r="284" ht="14.25" customHeight="1"/>
+    <row r="285" ht="14.25" customHeight="1"/>
+    <row r="286" ht="14.25" customHeight="1"/>
+    <row r="287" ht="14.25" customHeight="1"/>
+    <row r="288" ht="14.25" customHeight="1"/>
+    <row r="289" ht="14.25" customHeight="1"/>
+    <row r="290" ht="14.25" customHeight="1"/>
+    <row r="291" ht="14.25" customHeight="1"/>
+    <row r="292" ht="14.25" customHeight="1"/>
+    <row r="293" ht="14.25" customHeight="1"/>
+    <row r="294" ht="14.25" customHeight="1"/>
+    <row r="295" ht="14.25" customHeight="1"/>
+    <row r="296" ht="14.25" customHeight="1"/>
+    <row r="297" ht="14.25" customHeight="1"/>
+    <row r="298" ht="14.25" customHeight="1"/>
+    <row r="299" ht="14.25" customHeight="1"/>
+    <row r="300" ht="14.25" customHeight="1"/>
+    <row r="301" ht="14.25" customHeight="1"/>
+    <row r="302" ht="14.25" customHeight="1"/>
+    <row r="303" ht="14.25" customHeight="1"/>
+    <row r="304" ht="14.25" customHeight="1"/>
+    <row r="305" ht="14.25" customHeight="1"/>
+    <row r="306" ht="14.25" customHeight="1"/>
+    <row r="307" ht="14.25" customHeight="1"/>
+    <row r="308" ht="14.25" customHeight="1"/>
+    <row r="309" ht="14.25" customHeight="1"/>
+    <row r="310" ht="14.25" customHeight="1"/>
+    <row r="311" ht="14.25" customHeight="1"/>
+    <row r="312" ht="14.25" customHeight="1"/>
+    <row r="313" ht="14.25" customHeight="1"/>
+    <row r="314" ht="14.25" customHeight="1"/>
+    <row r="315" ht="14.25" customHeight="1"/>
+    <row r="316" ht="14.25" customHeight="1"/>
+    <row r="317" ht="14.25" customHeight="1"/>
+    <row r="318" ht="14.25" customHeight="1"/>
+    <row r="319" ht="14.25" customHeight="1"/>
+    <row r="320" ht="14.25" customHeight="1"/>
+    <row r="321" ht="14.25" customHeight="1"/>
+    <row r="322" ht="14.25" customHeight="1"/>
+    <row r="323" ht="14.25" customHeight="1"/>
+    <row r="324" ht="14.25" customHeight="1"/>
+    <row r="325" ht="14.25" customHeight="1"/>
+    <row r="326" ht="14.25" customHeight="1"/>
+    <row r="327" ht="14.25" customHeight="1"/>
+    <row r="328" ht="14.25" customHeight="1"/>
+    <row r="329" ht="14.25" customHeight="1"/>
+    <row r="330" ht="14.25" customHeight="1"/>
+    <row r="331" ht="14.25" customHeight="1"/>
+    <row r="332" ht="14.25" customHeight="1"/>
+    <row r="333" ht="14.25" customHeight="1"/>
+    <row r="334" ht="14.25" customHeight="1"/>
+    <row r="335" ht="14.25" customHeight="1"/>
+    <row r="336" ht="14.25" customHeight="1"/>
+    <row r="337" ht="14.25" customHeight="1"/>
+    <row r="338" ht="14.25" customHeight="1"/>
+    <row r="339" ht="14.25" customHeight="1"/>
+    <row r="340" ht="14.25" customHeight="1"/>
+    <row r="341" ht="14.25" customHeight="1"/>
+    <row r="342" ht="14.25" customHeight="1"/>
+    <row r="343" ht="14.25" customHeight="1"/>
+    <row r="344" ht="14.25" customHeight="1"/>
+    <row r="345" ht="14.25" customHeight="1"/>
+    <row r="346" ht="14.25" customHeight="1"/>
+    <row r="347" ht="14.25" customHeight="1"/>
+    <row r="348" ht="14.25" customHeight="1"/>
+    <row r="349" ht="14.25" customHeight="1"/>
+    <row r="350" ht="14.25" customHeight="1"/>
+    <row r="351" ht="14.25" customHeight="1"/>
+    <row r="352" ht="14.25" customHeight="1"/>
+    <row r="353" ht="14.25" customHeight="1"/>
+    <row r="354" ht="14.25" customHeight="1"/>
+    <row r="355" ht="14.25" customHeight="1"/>
+    <row r="356" ht="14.25" customHeight="1"/>
+    <row r="357" ht="14.25" customHeight="1"/>
+    <row r="358" ht="14.25" customHeight="1"/>
+    <row r="359" ht="14.25" customHeight="1"/>
+    <row r="360" ht="14.25" customHeight="1"/>
+    <row r="361" ht="14.25" customHeight="1"/>
+    <row r="362" ht="14.25" customHeight="1"/>
+    <row r="363" ht="14.25" customHeight="1"/>
+    <row r="364" ht="14.25" customHeight="1"/>
+    <row r="365" ht="14.25" customHeight="1"/>
+    <row r="366" ht="14.25" customHeight="1"/>
+    <row r="367" ht="14.25" customHeight="1"/>
+    <row r="368" ht="14.25" customHeight="1"/>
+    <row r="369" ht="14.25" customHeight="1"/>
+    <row r="370" ht="14.25" customHeight="1"/>
+    <row r="371" ht="14.25" customHeight="1"/>
+    <row r="372" ht="14.25" customHeight="1"/>
+    <row r="373" ht="14.25" customHeight="1"/>
+    <row r="374" ht="14.25" customHeight="1"/>
+    <row r="375" ht="14.25" customHeight="1"/>
+    <row r="376" ht="14.25" customHeight="1"/>
+    <row r="377" ht="14.25" customHeight="1"/>
+    <row r="378" ht="14.25" customHeight="1"/>
+    <row r="379" ht="14.25" customHeight="1"/>
+    <row r="380" ht="14.25" customHeight="1"/>
+    <row r="381" ht="14.25" customHeight="1"/>
+    <row r="382" ht="14.25" customHeight="1"/>
+    <row r="383" ht="14.25" customHeight="1"/>
+    <row r="384" ht="14.25" customHeight="1"/>
+    <row r="385" ht="14.25" customHeight="1"/>
+    <row r="386" ht="14.25" customHeight="1"/>
+    <row r="387" ht="14.25" customHeight="1"/>
+    <row r="388" ht="14.25" customHeight="1"/>
+    <row r="389" ht="14.25" customHeight="1"/>
+    <row r="390" ht="14.25" customHeight="1"/>
+    <row r="391" ht="14.25" customHeight="1"/>
+    <row r="392" ht="14.25" customHeight="1"/>
+    <row r="393" ht="14.25" customHeight="1"/>
+    <row r="394" ht="14.25" customHeight="1"/>
+    <row r="395" ht="14.25" customHeight="1"/>
+    <row r="396" ht="14.25" customHeight="1"/>
+    <row r="397" ht="14.25" customHeight="1"/>
+    <row r="398" ht="14.25" customHeight="1"/>
+    <row r="399" ht="14.25" customHeight="1"/>
+    <row r="400" ht="14.25" customHeight="1"/>
+    <row r="401" ht="14.25" customHeight="1"/>
+    <row r="402" ht="14.25" customHeight="1"/>
+    <row r="403" ht="14.25" customHeight="1"/>
+    <row r="404" ht="14.25" customHeight="1"/>
+    <row r="405" ht="14.25" customHeight="1"/>
+    <row r="406" ht="14.25" customHeight="1"/>
+    <row r="407" ht="14.25" customHeight="1"/>
+    <row r="408" ht="14.25" customHeight="1"/>
+    <row r="409" ht="14.25" customHeight="1"/>
+    <row r="410" ht="14.25" customHeight="1"/>
+    <row r="411" ht="14.25" customHeight="1"/>
+    <row r="412" ht="14.25" customHeight="1"/>
+    <row r="413" ht="14.25" customHeight="1"/>
+    <row r="414" ht="14.25" customHeight="1"/>
+    <row r="415" ht="14.25" customHeight="1"/>
+    <row r="416" ht="14.25" customHeight="1"/>
+    <row r="417" ht="14.25" customHeight="1"/>
+    <row r="418" ht="14.25" customHeight="1"/>
+    <row r="419" ht="14.25" customHeight="1"/>
+    <row r="420" ht="14.25" customHeight="1"/>
+    <row r="421" ht="14.25" customHeight="1"/>
+    <row r="422" ht="14.25" customHeight="1"/>
+    <row r="423" ht="14.25" customHeight="1"/>
+    <row r="424" ht="14.25" customHeight="1"/>
+    <row r="425" ht="14.25" customHeight="1"/>
+    <row r="426" ht="14.25" customHeight="1"/>
+    <row r="427" ht="14.25" customHeight="1"/>
+    <row r="428" ht="14.25" customHeight="1"/>
+    <row r="429" ht="14.25" customHeight="1"/>
+    <row r="430" ht="14.25" customHeight="1"/>
+    <row r="431" ht="14.25" customHeight="1"/>
+    <row r="432" ht="14.25" customHeight="1"/>
+    <row r="433" ht="14.25" customHeight="1"/>
+    <row r="434" ht="14.25" customHeight="1"/>
+    <row r="435" ht="14.25" customHeight="1"/>
+    <row r="436" ht="14.25" customHeight="1"/>
+    <row r="437" ht="14.25" customHeight="1"/>
+    <row r="438" ht="14.25" customHeight="1"/>
+    <row r="439" ht="14.25" customHeight="1"/>
+    <row r="440" ht="14.25" customHeight="1"/>
+    <row r="441" ht="14.25" customHeight="1"/>
+    <row r="442" ht="14.25" customHeight="1"/>
+    <row r="443" ht="14.25" customHeight="1"/>
+    <row r="444" ht="14.25" customHeight="1"/>
+    <row r="445" ht="14.25" customHeight="1"/>
+    <row r="446" ht="14.25" customHeight="1"/>
+    <row r="447" ht="14.25" customHeight="1"/>
+    <row r="448" ht="14.25" customHeight="1"/>
+    <row r="449" ht="14.25" customHeight="1"/>
+    <row r="450" ht="14.25" customHeight="1"/>
+    <row r="451" ht="14.25" customHeight="1"/>
+    <row r="452" ht="14.25" customHeight="1"/>
+    <row r="453" ht="14.25" customHeight="1"/>
+    <row r="454" ht="14.25" customHeight="1"/>
+    <row r="455" ht="14.25" customHeight="1"/>
+    <row r="456" ht="14.25" customHeight="1"/>
+    <row r="457" ht="14.25" customHeight="1"/>
+    <row r="458" ht="14.25" customHeight="1"/>
+    <row r="459" ht="14.25" customHeight="1"/>
+    <row r="460" ht="14.25" customHeight="1"/>
+    <row r="461" ht="14.25" customHeight="1"/>
+    <row r="462" ht="14.25" customHeight="1"/>
+    <row r="463" ht="14.25" customHeight="1"/>
+    <row r="464" ht="14.25" customHeight="1"/>
+    <row r="465" ht="14.25" customHeight="1"/>
+    <row r="466" ht="14.25" customHeight="1"/>
+    <row r="467" ht="14.25" customHeight="1"/>
+    <row r="468" ht="14.25" customHeight="1"/>
+    <row r="469" ht="14.25" customHeight="1"/>
+    <row r="470" ht="14.25" customHeight="1"/>
+    <row r="471" ht="14.25" customHeight="1"/>
+    <row r="472" ht="14.25" customHeight="1"/>
+    <row r="473" ht="14.25" customHeight="1"/>
+    <row r="474" ht="14.25" customHeight="1"/>
+    <row r="475" ht="14.25" customHeight="1"/>
+    <row r="476" ht="14.25" customHeight="1"/>
+    <row r="477" ht="14.25" customHeight="1"/>
+    <row r="478" ht="14.25" customHeight="1"/>
+    <row r="479" ht="14.25" customHeight="1"/>
+    <row r="480" ht="14.25" customHeight="1"/>
+    <row r="481" ht="14.25" customHeight="1"/>
+    <row r="482" ht="14.25" customHeight="1"/>
+    <row r="483" ht="14.25" customHeight="1"/>
+    <row r="484" ht="14.25" customHeight="1"/>
+    <row r="485" ht="14.25" customHeight="1"/>
+    <row r="486" ht="14.25" customHeight="1"/>
+    <row r="487" ht="14.25" customHeight="1"/>
+    <row r="488" ht="14.25" customHeight="1"/>
+    <row r="489" ht="14.25" customHeight="1"/>
+    <row r="490" ht="14.25" customHeight="1"/>
+    <row r="491" ht="14.25" customHeight="1"/>
+    <row r="492" ht="14.25" customHeight="1"/>
+    <row r="493" ht="14.25" customHeight="1"/>
+    <row r="494" ht="14.25" customHeight="1"/>
+    <row r="495" ht="14.25" customHeight="1"/>
+    <row r="496" ht="14.25" customHeight="1"/>
+    <row r="497" ht="14.25" customHeight="1"/>
+    <row r="498" ht="14.25" customHeight="1"/>
+    <row r="499" ht="14.25" customHeight="1"/>
+    <row r="500" ht="14.25" customHeight="1"/>
+    <row r="501" ht="14.25" customHeight="1"/>
+    <row r="502" ht="14.25" customHeight="1"/>
+    <row r="503" ht="14.25" customHeight="1"/>
+    <row r="504" ht="14.25" customHeight="1"/>
+    <row r="505" ht="14.25" customHeight="1"/>
+    <row r="506" ht="14.25" customHeight="1"/>
+    <row r="507" ht="14.25" customHeight="1"/>
+    <row r="508" ht="14.25" customHeight="1"/>
+    <row r="509" ht="14.25" customHeight="1"/>
+    <row r="510" ht="14.25" customHeight="1"/>
+    <row r="511" ht="14.25" customHeight="1"/>
+    <row r="512" ht="14.25" customHeight="1"/>
+    <row r="513" ht="14.25" customHeight="1"/>
+    <row r="514" ht="14.25" customHeight="1"/>
+    <row r="515" ht="14.25" customHeight="1"/>
+    <row r="516" ht="14.25" customHeight="1"/>
+    <row r="517" ht="14.25" customHeight="1"/>
+    <row r="518" ht="14.25" customHeight="1"/>
+    <row r="519" ht="14.25" customHeight="1"/>
+    <row r="520" ht="14.25" customHeight="1"/>
+    <row r="521" ht="14.25" customHeight="1"/>
+    <row r="522" ht="14.25" customHeight="1"/>
+    <row r="523" ht="14.25" customHeight="1"/>
+    <row r="524" ht="14.25" customHeight="1"/>
+    <row r="525" ht="14.25" customHeight="1"/>
+    <row r="526" ht="14.25" customHeight="1"/>
+    <row r="527" ht="14.25" customHeight="1"/>
+    <row r="528" ht="14.25" customHeight="1"/>
+    <row r="529" ht="14.25" customHeight="1"/>
+    <row r="530" ht="14.25" customHeight="1"/>
+    <row r="531" ht="14.25" customHeight="1"/>
+    <row r="532" ht="14.25" customHeight="1"/>
+    <row r="533" ht="14.25" customHeight="1"/>
+    <row r="534" ht="14.25" customHeight="1"/>
+    <row r="535" ht="14.25" customHeight="1"/>
+    <row r="536" ht="14.25" customHeight="1"/>
+    <row r="537" ht="14.25" customHeight="1"/>
+    <row r="538" ht="14.25" customHeight="1"/>
+    <row r="539" ht="14.25" customHeight="1"/>
+    <row r="540" ht="14.25" customHeight="1"/>
+    <row r="541" ht="14.25" customHeight="1"/>
+    <row r="542" ht="14.25" customHeight="1"/>
+    <row r="543" ht="14.25" customHeight="1"/>
+    <row r="544" ht="14.25" customHeight="1"/>
+    <row r="545" ht="14.25" customHeight="1"/>
+    <row r="546" ht="14.25" customHeight="1"/>
+    <row r="547" ht="14.25" customHeight="1"/>
+    <row r="548" ht="14.25" customHeight="1"/>
+    <row r="549" ht="14.25" customHeight="1"/>
+    <row r="550" ht="14.25" customHeight="1"/>
+    <row r="551" ht="14.25" customHeight="1"/>
+    <row r="552" ht="14.25" customHeight="1"/>
+    <row r="553" ht="14.25" customHeight="1"/>
+    <row r="554" ht="14.25" customHeight="1"/>
+    <row r="555" ht="14.25" customHeight="1"/>
+    <row r="556" ht="14.25" customHeight="1"/>
+    <row r="557" ht="14.25" customHeight="1"/>
+    <row r="558" ht="14.25" customHeight="1"/>
+    <row r="559" ht="14.25" customHeight="1"/>
+    <row r="560" ht="14.25" customHeight="1"/>
+    <row r="561" ht="14.25" customHeight="1"/>
+    <row r="562" ht="14.25" customHeight="1"/>
+    <row r="563" ht="14.25" customHeight="1"/>
+    <row r="564" ht="14.25" customHeight="1"/>
+    <row r="565" ht="14.25" customHeight="1"/>
+    <row r="566" ht="14.25" customHeight="1"/>
+    <row r="567" ht="14.25" customHeight="1"/>
+    <row r="568" ht="14.25" customHeight="1"/>
+    <row r="569" ht="14.25" customHeight="1"/>
+    <row r="570" ht="14.25" customHeight="1"/>
+    <row r="571" ht="14.25" customHeight="1"/>
+    <row r="572" ht="14.25" customHeight="1"/>
+    <row r="573" ht="14.25" customHeight="1"/>
+    <row r="574" ht="14.25" customHeight="1"/>
+    <row r="575" ht="14.25" customHeight="1"/>
+    <row r="576" ht="14.25" customHeight="1"/>
+    <row r="577" ht="14.25" customHeight="1"/>
+    <row r="578" ht="14.25" customHeight="1"/>
+    <row r="579" ht="14.25" customHeight="1"/>
+    <row r="580" ht="14.25" customHeight="1"/>
+    <row r="581" ht="14.25" customHeight="1"/>
+    <row r="582" ht="14.25" customHeight="1"/>
+    <row r="583" ht="14.25" customHeight="1"/>
+    <row r="584" ht="14.25" customHeight="1"/>
+    <row r="585" ht="14.25" customHeight="1"/>
+    <row r="586" ht="14.25" customHeight="1"/>
+    <row r="587" ht="14.25" customHeight="1"/>
+    <row r="588" ht="14.25" customHeight="1"/>
+    <row r="589" ht="14.25" customHeight="1"/>
+    <row r="590" ht="14.25" customHeight="1"/>
+    <row r="591" ht="14.25" customHeight="1"/>
+    <row r="592" ht="14.25" customHeight="1"/>
+    <row r="593" ht="14.25" customHeight="1"/>
+    <row r="594" ht="14.25" customHeight="1"/>
+    <row r="595" ht="14.25" customHeight="1"/>
+    <row r="596" ht="14.25" customHeight="1"/>
+    <row r="597" ht="14.25" customHeight="1"/>
+    <row r="598" ht="14.25" customHeight="1"/>
+    <row r="599" ht="14.25" customHeight="1"/>
+    <row r="600" ht="14.25" customHeight="1"/>
+    <row r="601" ht="14.25" customHeight="1"/>
+    <row r="602" ht="14.25" customHeight="1"/>
+    <row r="603" ht="14.25" customHeight="1"/>
+    <row r="604" ht="14.25" customHeight="1"/>
+    <row r="605" ht="14.25" customHeight="1"/>
+    <row r="606" ht="14.25" customHeight="1"/>
+    <row r="607" ht="14.25" customHeight="1"/>
+    <row r="608" ht="14.25" customHeight="1"/>
+    <row r="609" ht="14.25" customHeight="1"/>
+    <row r="610" ht="14.25" customHeight="1"/>
+    <row r="611" ht="14.25" customHeight="1"/>
+    <row r="612" ht="14.25" customHeight="1"/>
+    <row r="613" ht="14.25" customHeight="1"/>
+    <row r="614" ht="14.25" customHeight="1"/>
+    <row r="615" ht="14.25" customHeight="1"/>
+    <row r="616" ht="14.25" customHeight="1"/>
+    <row r="617" ht="14.25" customHeight="1"/>
+    <row r="618" ht="14.25" customHeight="1"/>
+    <row r="619" ht="14.25" customHeight="1"/>
+    <row r="620" ht="14.25" customHeight="1"/>
+    <row r="621" ht="14.25" customHeight="1"/>
+    <row r="622" ht="14.25" customHeight="1"/>
+    <row r="623" ht="14.25" customHeight="1"/>
+    <row r="624" ht="14.25" customHeight="1"/>
+    <row r="625" ht="14.25" customHeight="1"/>
+    <row r="626" ht="14.25" customHeight="1"/>
+    <row r="627" ht="14.25" customHeight="1"/>
+    <row r="628" ht="14.25" customHeight="1"/>
+    <row r="629" ht="14.25" customHeight="1"/>
+    <row r="630" ht="14.25" customHeight="1"/>
+    <row r="631" ht="14.25" customHeight="1"/>
+    <row r="632" ht="14.25" customHeight="1"/>
+    <row r="633" ht="14.25" customHeight="1"/>
+    <row r="634" ht="14.25" customHeight="1"/>
+    <row r="635" ht="14.25" customHeight="1"/>
+    <row r="636" ht="14.25" customHeight="1"/>
+    <row r="637" ht="14.25" customHeight="1"/>
+    <row r="638" ht="14.25" customHeight="1"/>
+    <row r="639" ht="14.25" customHeight="1"/>
+    <row r="640" ht="14.25" customHeight="1"/>
+    <row r="641" ht="14.25" customHeight="1"/>
+    <row r="642" ht="14.25" customHeight="1"/>
+    <row r="643" ht="14.25" customHeight="1"/>
+    <row r="644" ht="14.25" customHeight="1"/>
+    <row r="645" ht="14.25" customHeight="1"/>
+    <row r="646" ht="14.25" customHeight="1"/>
+    <row r="647" ht="14.25" customHeight="1"/>
+    <row r="648" ht="14.25" customHeight="1"/>
+    <row r="649" ht="14.25" customHeight="1"/>
+    <row r="650" ht="14.25" customHeight="1"/>
+    <row r="651" ht="14.25" customHeight="1"/>
+    <row r="652" ht="14.25" customHeight="1"/>
+    <row r="653" ht="14.25" customHeight="1"/>
+    <row r="654" ht="14.25" customHeight="1"/>
+    <row r="655" ht="14.25" customHeight="1"/>
+    <row r="656" ht="14.25" customHeight="1"/>
+    <row r="657" ht="14.25" customHeight="1"/>
+    <row r="658" ht="14.25" customHeight="1"/>
+    <row r="659" ht="14.25" customHeight="1"/>
+    <row r="660" ht="14.25" customHeight="1"/>
+    <row r="661" ht="14.25" customHeight="1"/>
+    <row r="662" ht="14.25" customHeight="1"/>
+    <row r="663" ht="14.25" customHeight="1"/>
+    <row r="664" ht="14.25" customHeight="1"/>
+    <row r="665" ht="14.25" customHeight="1"/>
+    <row r="666" ht="14.25" customHeight="1"/>
+    <row r="667" ht="14.25" customHeight="1"/>
+    <row r="668" ht="14.25" customHeight="1"/>
+    <row r="669" ht="14.25" customHeight="1"/>
+    <row r="670" ht="14.25" customHeight="1"/>
+    <row r="671" ht="14.25" customHeight="1"/>
+    <row r="672" ht="14.25" customHeight="1"/>
+    <row r="673" ht="14.25" customHeight="1"/>
+    <row r="674" ht="14.25" customHeight="1"/>
+    <row r="675" ht="14.25" customHeight="1"/>
+    <row r="676" ht="14.25" customHeight="1"/>
+    <row r="677" ht="14.25" customHeight="1"/>
+    <row r="678" ht="14.25" customHeight="1"/>
+    <row r="679" ht="14.25" customHeight="1"/>
+    <row r="680" ht="14.25" customHeight="1"/>
+    <row r="681" ht="14.25" customHeight="1"/>
+    <row r="682" ht="14.25" customHeight="1"/>
+    <row r="683" ht="14.25" customHeight="1"/>
+    <row r="684" ht="14.25" customHeight="1"/>
+    <row r="685" ht="14.25" customHeight="1"/>
+    <row r="686" ht="14.25" customHeight="1"/>
+    <row r="687" ht="14.25" customHeight="1"/>
+    <row r="688" ht="14.25" customHeight="1"/>
+    <row r="689" ht="14.25" customHeight="1"/>
+    <row r="690" ht="14.25" customHeight="1"/>
+    <row r="691" ht="14.25" customHeight="1"/>
+    <row r="692" ht="14.25" customHeight="1"/>
+    <row r="693" ht="14.25" customHeight="1"/>
+    <row r="694" ht="14.25" customHeight="1"/>
+    <row r="695" ht="14.25" customHeight="1"/>
+    <row r="696" ht="14.25" customHeight="1"/>
+    <row r="697" ht="14.25" customHeight="1"/>
+    <row r="698" ht="14.25" customHeight="1"/>
+    <row r="699" ht="14.25" customHeight="1"/>
+    <row r="700" ht="14.25" customHeight="1"/>
+    <row r="701" ht="14.25" customHeight="1"/>
+    <row r="702" ht="14.25" customHeight="1"/>
+    <row r="703" ht="14.25" customHeight="1"/>
+    <row r="704" ht="14.25" customHeight="1"/>
+    <row r="705" ht="14.25" customHeight="1"/>
+    <row r="706" ht="14.25" customHeight="1"/>
+    <row r="707" ht="14.25" customHeight="1"/>
+    <row r="708" ht="14.25" customHeight="1"/>
+    <row r="709" ht="14.25" customHeight="1"/>
+    <row r="710" ht="14.25" customHeight="1"/>
+    <row r="711" ht="14.25" customHeight="1"/>
+    <row r="712" ht="14.25" customHeight="1"/>
+    <row r="713" ht="14.25" customHeight="1"/>
+    <row r="714" ht="14.25" customHeight="1"/>
+    <row r="715" ht="14.25" customHeight="1"/>
+    <row r="716" ht="14.25" customHeight="1"/>
+    <row r="717" ht="14.25" customHeight="1"/>
+    <row r="718" ht="14.25" customHeight="1"/>
+    <row r="719" ht="14.25" customHeight="1"/>
+    <row r="720" ht="14.25" customHeight="1"/>
+    <row r="721" ht="14.25" customHeight="1"/>
+    <row r="722" ht="14.25" customHeight="1"/>
+    <row r="723" ht="14.25" customHeight="1"/>
+    <row r="724" ht="14.25" customHeight="1"/>
+    <row r="725" ht="14.25" customHeight="1"/>
+    <row r="726" ht="14.25" customHeight="1"/>
+    <row r="727" ht="14.25" customHeight="1"/>
+    <row r="728" ht="14.25" customHeight="1"/>
+    <row r="729" ht="14.25" customHeight="1"/>
+    <row r="730" ht="14.25" customHeight="1"/>
+    <row r="731" ht="14.25" customHeight="1"/>
+    <row r="732" ht="14.25" customHeight="1"/>
+    <row r="733" ht="14.25" customHeight="1"/>
+    <row r="734" ht="14.25" customHeight="1"/>
+    <row r="735" ht="14.25" customHeight="1"/>
+    <row r="736" ht="14.25" customHeight="1"/>
+    <row r="737" ht="14.25" customHeight="1"/>
+    <row r="738" ht="14.25" customHeight="1"/>
+    <row r="739" ht="14.25" customHeight="1"/>
+    <row r="740" ht="14.25" customHeight="1"/>
+    <row r="741" ht="14.25" customHeight="1"/>
+    <row r="742" ht="14.25" customHeight="1"/>
+    <row r="743" ht="14.25" customHeight="1"/>
+    <row r="744" ht="14.25" customHeight="1"/>
+    <row r="745" ht="14.25" customHeight="1"/>
+    <row r="746" ht="14.25" customHeight="1"/>
+    <row r="747" ht="14.25" customHeight="1"/>
+    <row r="748" ht="14.25" customHeight="1"/>
+    <row r="749" ht="14.25" customHeight="1"/>
+    <row r="750" ht="14.25" customHeight="1"/>
+    <row r="751" ht="14.25" customHeight="1"/>
+    <row r="752" ht="14.25" customHeight="1"/>
+    <row r="753" ht="14.25" customHeight="1"/>
+    <row r="754" ht="14.25" customHeight="1"/>
+    <row r="755" ht="14.25" customHeight="1"/>
+    <row r="756" ht="14.25" customHeight="1"/>
+    <row r="757" ht="14.25" customHeight="1"/>
+    <row r="758" ht="14.25" customHeight="1"/>
+    <row r="759" ht="14.25" customHeight="1"/>
+    <row r="760" ht="14.25" customHeight="1"/>
+    <row r="761" ht="14.25" customHeight="1"/>
+    <row r="762" ht="14.25" customHeight="1"/>
+    <row r="763" ht="14.25" customHeight="1"/>
+    <row r="764" ht="14.25" customHeight="1"/>
+    <row r="765" ht="14.25" customHeight="1"/>
+    <row r="766" ht="14.25" customHeight="1"/>
+    <row r="767" ht="14.25" customHeight="1"/>
+    <row r="768" ht="14.25" customHeight="1"/>
+    <row r="769" ht="14.25" customHeight="1"/>
+    <row r="770" ht="14.25" customHeight="1"/>
+    <row r="771" ht="14.25" customHeight="1"/>
+    <row r="772" ht="14.25" customHeight="1"/>
+    <row r="773" ht="14.25" customHeight="1"/>
+    <row r="774" ht="14.25" customHeight="1"/>
+    <row r="775" ht="14.25" customHeight="1"/>
+    <row r="776" ht="14.25" customHeight="1"/>
+    <row r="777" ht="14.25" customHeight="1"/>
+    <row r="778" ht="14.25" customHeight="1"/>
+    <row r="779" ht="14.25" customHeight="1"/>
+    <row r="780" ht="14.25" customHeight="1"/>
+    <row r="781" ht="14.25" customHeight="1"/>
+    <row r="782" ht="14.25" customHeight="1"/>
+    <row r="783" ht="14.25" customHeight="1"/>
+    <row r="784" ht="14.25" customHeight="1"/>
+    <row r="785" ht="14.25" customHeight="1"/>
+    <row r="786" ht="14.25" customHeight="1"/>
+    <row r="787" ht="14.25" customHeight="1"/>
+    <row r="788" ht="14.25" customHeight="1"/>
+    <row r="789" ht="14.25" customHeight="1"/>
+    <row r="790" ht="14.25" customHeight="1"/>
+    <row r="791" ht="14.25" customHeight="1"/>
+    <row r="792" ht="14.25" customHeight="1"/>
+    <row r="793" ht="14.25" customHeight="1"/>
+    <row r="794" ht="14.25" customHeight="1"/>
+    <row r="795" ht="14.25" customHeight="1"/>
+    <row r="796" ht="14.25" customHeight="1"/>
+    <row r="797" ht="14.25" customHeight="1"/>
+    <row r="798" ht="14.25" customHeight="1"/>
+    <row r="799" ht="14.25" customHeight="1"/>
+    <row r="800" ht="14.25" customHeight="1"/>
+    <row r="801" ht="14.25" customHeight="1"/>
+    <row r="802" ht="14.25" customHeight="1"/>
+    <row r="803" ht="14.25" customHeight="1"/>
+    <row r="804" ht="14.25" customHeight="1"/>
+    <row r="805" ht="14.25" customHeight="1"/>
+    <row r="806" ht="14.25" customHeight="1"/>
+    <row r="807" ht="14.25" customHeight="1"/>
+    <row r="808" ht="14.25" customHeight="1"/>
+    <row r="809" ht="14.25" customHeight="1"/>
+    <row r="810" ht="14.25" customHeight="1"/>
+    <row r="811" ht="14.25" customHeight="1"/>
+    <row r="812" ht="14.25" customHeight="1"/>
+    <row r="813" ht="14.25" customHeight="1"/>
+    <row r="814" ht="14.25" customHeight="1"/>
+    <row r="815" ht="14.25" customHeight="1"/>
+    <row r="816" ht="14.25" customHeight="1"/>
+    <row r="817" ht="14.25" customHeight="1"/>
+    <row r="818" ht="14.25" customHeight="1"/>
+    <row r="819" ht="14.25" customHeight="1"/>
+    <row r="820" ht="14.25" customHeight="1"/>
+    <row r="821" ht="14.25" customHeight="1"/>
+    <row r="822" ht="14.25" customHeight="1"/>
+    <row r="823" ht="14.25" customHeight="1"/>
+    <row r="824" ht="14.25" customHeight="1"/>
+    <row r="825" ht="14.25" customHeight="1"/>
+    <row r="826" ht="14.25" customHeight="1"/>
+    <row r="827" ht="14.25" customHeight="1"/>
+    <row r="828" ht="14.25" customHeight="1"/>
+    <row r="829" ht="14.25" customHeight="1"/>
+    <row r="830" ht="14.25" customHeight="1"/>
+    <row r="831" ht="14.25" customHeight="1"/>
+    <row r="832" ht="14.25" customHeight="1"/>
+    <row r="833" ht="14.25" customHeight="1"/>
+    <row r="834" ht="14.25" customHeight="1"/>
+    <row r="835" ht="14.25" customHeight="1"/>
+    <row r="836" ht="14.25" customHeight="1"/>
+    <row r="837" ht="14.25" customHeight="1"/>
+    <row r="838" ht="14.25" customHeight="1"/>
+    <row r="839" ht="14.25" customHeight="1"/>
+    <row r="840" ht="14.25" customHeight="1"/>
+    <row r="841" ht="14.25" customHeight="1"/>
+    <row r="842" ht="14.25" customHeight="1"/>
+    <row r="843" ht="14.25" customHeight="1"/>
+    <row r="844" ht="14.25" customHeight="1"/>
+    <row r="845" ht="14.25" customHeight="1"/>
+    <row r="846" ht="14.25" customHeight="1"/>
+    <row r="847" ht="14.25" customHeight="1"/>
+    <row r="848" ht="14.25" customHeight="1"/>
+    <row r="849" ht="14.25" customHeight="1"/>
+    <row r="850" ht="14.25" customHeight="1"/>
+    <row r="851" ht="14.25" customHeight="1"/>
+    <row r="852" ht="14.25" customHeight="1"/>
+    <row r="853" ht="14.25" customHeight="1"/>
+    <row r="854" ht="14.25" customHeight="1"/>
+    <row r="855" ht="14.25" customHeight="1"/>
+    <row r="856" ht="14.25" customHeight="1"/>
+    <row r="857" ht="14.25" customHeight="1"/>
+    <row r="858" ht="14.25" customHeight="1"/>
+    <row r="859" ht="14.25" customHeight="1"/>
+    <row r="860" ht="14.25" customHeight="1"/>
+    <row r="861" ht="14.25" customHeight="1"/>
+    <row r="862" ht="14.25" customHeight="1"/>
+    <row r="863" ht="14.25" customHeight="1"/>
+    <row r="864" ht="14.25" customHeight="1"/>
+    <row r="865" ht="14.25" customHeight="1"/>
+    <row r="866" ht="14.25" customHeight="1"/>
+    <row r="867" ht="14.25" customHeight="1"/>
+    <row r="868" ht="14.25" customHeight="1"/>
+    <row r="869" ht="14.25" customHeight="1"/>
+    <row r="870" ht="14.25" customHeight="1"/>
+    <row r="871" ht="14.25" customHeight="1"/>
+    <row r="872" ht="14.25" customHeight="1"/>
+    <row r="873" ht="14.25" customHeight="1"/>
+    <row r="874" ht="14.25" customHeight="1"/>
+    <row r="875" ht="14.25" customHeight="1"/>
+    <row r="876" ht="14.25" customHeight="1"/>
+    <row r="877" ht="14.25" customHeight="1"/>
+    <row r="878" ht="14.25" customHeight="1"/>
+    <row r="879" ht="14.25" customHeight="1"/>
+    <row r="880" ht="14.25" customHeight="1"/>
+    <row r="881" ht="14.25" customHeight="1"/>
+    <row r="882" ht="14.25" customHeight="1"/>
+    <row r="883" ht="14.25" customHeight="1"/>
+    <row r="884" ht="14.25" customHeight="1"/>
+    <row r="885" ht="14.25" customHeight="1"/>
+    <row r="886" ht="14.25" customHeight="1"/>
+    <row r="887" ht="14.25" customHeight="1"/>
+    <row r="888" ht="14.25" customHeight="1"/>
+    <row r="889" ht="14.25" customHeight="1"/>
+    <row r="890" ht="14.25" customHeight="1"/>
+    <row r="891" ht="14.25" customHeight="1"/>
+    <row r="892" ht="14.25" customHeight="1"/>
+    <row r="893" ht="14.25" customHeight="1"/>
+    <row r="894" ht="14.25" customHeight="1"/>
+    <row r="895" ht="14.25" customHeight="1"/>
+    <row r="896" ht="14.25" customHeight="1"/>
+    <row r="897" ht="14.25" customHeight="1"/>
+    <row r="898" ht="14.25" customHeight="1"/>
+    <row r="899" ht="14.25" customHeight="1"/>
+    <row r="900" ht="14.25" customHeight="1"/>
+    <row r="901" ht="14.25" customHeight="1"/>
+    <row r="902" ht="14.25" customHeight="1"/>
+    <row r="903" ht="14.25" customHeight="1"/>
+    <row r="904" ht="14.25" customHeight="1"/>
+    <row r="905" ht="14.25" customHeight="1"/>
+    <row r="906" ht="14.25" customHeight="1"/>
+    <row r="907" ht="14.25" customHeight="1"/>
+    <row r="908" ht="14.25" customHeight="1"/>
+    <row r="909" ht="14.25" customHeight="1"/>
+    <row r="910" ht="14.25" customHeight="1"/>
+    <row r="911" ht="14.25" customHeight="1"/>
+    <row r="912" ht="14.25" customHeight="1"/>
+    <row r="913" ht="14.25" customHeight="1"/>
+    <row r="914" ht="14.25" customHeight="1"/>
+    <row r="915" ht="14.25" customHeight="1"/>
+    <row r="916" ht="14.25" customHeight="1"/>
+    <row r="917" ht="14.25" customHeight="1"/>
+    <row r="918" ht="14.25" customHeight="1"/>
+    <row r="919" ht="14.25" customHeight="1"/>
+    <row r="920" ht="14.25" customHeight="1"/>
+    <row r="921" ht="14.25" customHeight="1"/>
+    <row r="922" ht="14.25" customHeight="1"/>
+    <row r="923" ht="14.25" customHeight="1"/>
+    <row r="924" ht="14.25" customHeight="1"/>
+    <row r="925" ht="14.25" customHeight="1"/>
+    <row r="926" ht="14.25" customHeight="1"/>
+    <row r="927" ht="14.25" customHeight="1"/>
+    <row r="928" ht="14.25" customHeight="1"/>
+    <row r="929" ht="14.25" customHeight="1"/>
+    <row r="930" ht="14.25" customHeight="1"/>
+    <row r="931" ht="14.25" customHeight="1"/>
+    <row r="932" ht="14.25" customHeight="1"/>
+    <row r="933" ht="14.25" customHeight="1"/>
+    <row r="934" ht="14.25" customHeight="1"/>
+    <row r="935" ht="14.25" customHeight="1"/>
+    <row r="936" ht="14.25" customHeight="1"/>
+    <row r="937" ht="14.25" customHeight="1"/>
+    <row r="938" ht="14.25" customHeight="1"/>
+    <row r="939" ht="14.25" customHeight="1"/>
+    <row r="940" ht="14.25" customHeight="1"/>
+    <row r="941" ht="14.25" customHeight="1"/>
+    <row r="942" ht="14.25" customHeight="1"/>
+    <row r="943" ht="14.25" customHeight="1"/>
+    <row r="944" ht="14.25" customHeight="1"/>
+    <row r="945" ht="14.25" customHeight="1"/>
+    <row r="946" ht="14.25" customHeight="1"/>
+    <row r="947" ht="14.25" customHeight="1"/>
+    <row r="948" ht="14.25" customHeight="1"/>
+    <row r="949" ht="14.25" customHeight="1"/>
+    <row r="950" ht="14.25" customHeight="1"/>
+    <row r="951" ht="14.25" customHeight="1"/>
+    <row r="952" ht="14.25" customHeight="1"/>
+    <row r="953" ht="14.25" customHeight="1"/>
+    <row r="954" ht="14.25" customHeight="1"/>
+    <row r="955" ht="14.25" customHeight="1"/>
+    <row r="956" ht="14.25" customHeight="1"/>
+    <row r="957" ht="14.25" customHeight="1"/>
+    <row r="958" ht="14.25" customHeight="1"/>
+    <row r="959" ht="14.25" customHeight="1"/>
+    <row r="960" ht="14.25" customHeight="1"/>
+    <row r="961" ht="14.25" customHeight="1"/>
+    <row r="962" ht="14.25" customHeight="1"/>
+    <row r="963" ht="14.25" customHeight="1"/>
+    <row r="964" ht="14.25" customHeight="1"/>
+    <row r="965" ht="14.25" customHeight="1"/>
+    <row r="966" ht="14.25" customHeight="1"/>
+    <row r="967" ht="14.25" customHeight="1"/>
+    <row r="968" ht="14.25" customHeight="1"/>
+    <row r="969" ht="14.25" customHeight="1"/>
+    <row r="970" ht="14.25" customHeight="1"/>
+    <row r="971" ht="14.25" customHeight="1"/>
+    <row r="972" ht="14.25" customHeight="1"/>
+    <row r="973" ht="14.25" customHeight="1"/>
+    <row r="974" ht="14.25" customHeight="1"/>
+    <row r="975" ht="14.25" customHeight="1"/>
+    <row r="976" ht="14.25" customHeight="1"/>
+    <row r="977" ht="14.25" customHeight="1"/>
+    <row r="978" ht="14.25" customHeight="1"/>
+    <row r="979" ht="14.25" customHeight="1"/>
+    <row r="980" ht="14.25" customHeight="1"/>
+    <row r="981" ht="14.25" customHeight="1"/>
+    <row r="982" ht="14.25" customHeight="1"/>
+    <row r="983" ht="14.25" customHeight="1"/>
+    <row r="984" ht="14.25" customHeight="1"/>
+    <row r="985" ht="14.25" customHeight="1"/>
+    <row r="986" ht="14.25" customHeight="1"/>
+    <row r="987" ht="14.25" customHeight="1"/>
+    <row r="988" ht="14.25" customHeight="1"/>
+    <row r="989" ht="14.25" customHeight="1"/>
+    <row r="990" ht="14.25" customHeight="1"/>
+    <row r="991" ht="14.25" customHeight="1"/>
+    <row r="992" ht="14.25" customHeight="1"/>
+    <row r="993" ht="14.25" customHeight="1"/>
+    <row r="994" ht="14.25" customHeight="1"/>
+    <row r="995" ht="14.25" customHeight="1"/>
+    <row r="996" ht="14.25" customHeight="1"/>
+    <row r="997" ht="14.25" customHeight="1"/>
+    <row r="998" ht="14.25" customHeight="1"/>
+    <row r="999" ht="14.25" customHeight="1"/>
+    <row r="1000" ht="14.25" customHeight="1"/>
+  </sheetData>
+  <printOptions/>
+  <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup orientation="landscape"/>
+  <drawing r:id="rId1"/>
 </worksheet>
-</file>
-[...225 lines deleted...]
-</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Travis A. Stone</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006D6D716D6AD78B4D99344B566EFAA2A4</vt:lpwstr>
   </property>
 </Properties>
 </file>