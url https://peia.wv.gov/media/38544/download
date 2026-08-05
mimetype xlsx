--- v1 (2026-06-14)
+++ v2 (2026-08-05)
@@ -1,229 +1,239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...14 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A116701\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E14B14DB-98C6-4B10-A739-39EBC9A6B401}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
-    <sheet state="visible" name="PEIA Plan Codes" sheetId="1" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet state="visible" name="Sheet3" sheetId="3" r:id="rId6"/>
+    <sheet name="PEIA Plan Codes" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr/>
+  <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="bv+d5OCLy0b+MmVKcghEx3TcSIyl57DlsnHoygCJt0A="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B51" i="1" l="1"/>
+  <c r="B44" i="1"/>
+  <c r="B37" i="1"/>
+  <c r="B30" i="1"/>
+  <c r="B23" i="1"/>
+  <c r="B16" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="103">
   <si>
     <t>PEIA PLAN</t>
   </si>
   <si>
     <t>EMPLOYEE</t>
   </si>
   <si>
     <t>EMPLOYER</t>
   </si>
   <si>
     <t>DEDUCTION TYPE</t>
   </si>
   <si>
     <t>DEDUCTION PLAN</t>
   </si>
   <si>
     <t>TYPE CODE</t>
   </si>
   <si>
     <t>PLAN CODE</t>
   </si>
   <si>
     <t>RHBT CODES</t>
-  </si>
-[...1 lines deleted...]
-    <t>PPB Plan A</t>
   </si>
   <si>
     <t>Employee Only</t>
   </si>
   <si>
     <t>PEIAA</t>
   </si>
   <si>
     <t>380EE</t>
   </si>
   <si>
     <t>PEIAR</t>
   </si>
   <si>
     <t>930EE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>PLAN</t>
   </si>
   <si>
     <t>Employee + Child</t>
   </si>
   <si>
     <t>380EC</t>
   </si>
   <si>
     <t>930EC</t>
   </si>
   <si>
     <t>PEIAB</t>
   </si>
   <si>
     <t>932ER</t>
   </si>
   <si>
     <t>Family</t>
   </si>
   <si>
     <t>380FM</t>
   </si>
   <si>
     <t>930FM</t>
   </si>
   <si>
-    <t>Employee + Spouse</t>
-[...1 lines deleted...]
-  <si>
     <t>380SP</t>
   </si>
   <si>
     <t>930SP</t>
   </si>
   <si>
     <t>Spousal Surcharge</t>
   </si>
   <si>
     <t>380AS</t>
   </si>
   <si>
     <t>930AS</t>
-  </si>
-[...1 lines deleted...]
-    <t>PPB Plan B</t>
   </si>
   <si>
     <t>380BE</t>
   </si>
   <si>
     <t>930BE</t>
   </si>
   <si>
     <t>380BC</t>
   </si>
   <si>
     <t>930BC</t>
   </si>
   <si>
     <t>380BM</t>
   </si>
   <si>
     <t>930BM</t>
   </si>
   <si>
     <t>380BP</t>
   </si>
   <si>
     <t>930BP</t>
   </si>
   <si>
     <t>380BS</t>
   </si>
   <si>
     <t>930BS</t>
   </si>
   <si>
-    <t>PPB Plan C</t>
-[...1 lines deleted...]
-  <si>
     <t>380CE</t>
   </si>
   <si>
     <t>930CE</t>
   </si>
   <si>
     <t>380CC</t>
   </si>
   <si>
     <t>930CC</t>
   </si>
   <si>
     <t>380CM</t>
   </si>
   <si>
     <t>930CM</t>
   </si>
   <si>
     <t>380CP</t>
   </si>
   <si>
     <t>930CP</t>
   </si>
   <si>
     <t>380CS</t>
   </si>
   <si>
     <t>930CS</t>
-  </si>
-[...1 lines deleted...]
-    <t>PPB Plan D</t>
   </si>
   <si>
     <t>380DE</t>
   </si>
   <si>
     <t>930DE</t>
   </si>
   <si>
     <t>380DC</t>
   </si>
   <si>
     <t>930DC</t>
   </si>
   <si>
     <t>380DM</t>
   </si>
   <si>
     <t>930DM</t>
   </si>
   <si>
     <t>380DP</t>
   </si>
   <si>
     <t>930DP</t>
   </si>
@@ -331,368 +341,434 @@
   </si>
   <si>
     <t>930JS</t>
   </si>
   <si>
     <t>MOUNTAINEER FLEXIBLE DEDUCTIONS</t>
   </si>
   <si>
     <t>DENTAL/VISION</t>
   </si>
   <si>
     <t>MTLFX</t>
   </si>
   <si>
     <t>FSA ( HEALTH/DEPENDENT CARE )</t>
   </si>
   <si>
     <t>MTFDC</t>
   </si>
   <si>
     <t>LEGAL</t>
   </si>
   <si>
     <t>MFBLG</t>
   </si>
+  <si>
+    <t>Employee + Ee Spouse</t>
+  </si>
+  <si>
+    <t>PPB Gold</t>
+  </si>
+  <si>
+    <t>PPB Silver</t>
+  </si>
+  <si>
+    <t>PPB Gold High Deductible</t>
+  </si>
+  <si>
+    <t>PPB Bronze</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <fonts count="11">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
-      <sz val="11.0"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11.0"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="11.0"/>
+      <sz val="11"/>
       <color rgb="FF820000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
-    <font/>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
     <font>
       <b/>
       <u/>
-      <sz val="11.0"/>
+      <sz val="11"/>
       <color rgb="FF770000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11.0"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
       <color rgb="FFFF9900"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11.0"/>
-      <color rgb="FFFF9900"/>
+      <sz val="11"/>
+      <color rgb="FF992F00"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11.0"/>
-      <color rgb="FF9900FF"/>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF831300"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF7B0500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF5D00AE"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF5300A1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2DBDB"/>
         <bgColor rgb="FFF2DBDB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB6DDE8"/>
         <bgColor rgb="FFB6DDE8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD6E3BC"/>
         <bgColor rgb="FFD6E3BC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8D8D8"/>
         <bgColor rgb="FFD8D8D8"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
-    <border/>
     <border>
       <left/>
-      <top/>
-[...2 lines deleted...]
-    <border>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
-    </border>
-[...3 lines deleted...]
-      </top>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="47">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="3" fillId="4" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
-[...13 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="6" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf borderId="7" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf borderId="6" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="7" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment readingOrder="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyFont="1"/>
-[...40 lines deleted...]
-    <xf borderId="12" fillId="5" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
-[...11 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -838,11557 +914,9546 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
+  <dimension ref="A1:I1000"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
+  <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="9.14"/>
-[...3 lines deleted...]
-    <col customWidth="1" min="10" max="26" width="8.71"/>
+    <col min="1" max="1" width="9.1796875" customWidth="1"/>
+    <col min="2" max="3" width="11.26953125" customWidth="1"/>
+    <col min="4" max="5" width="12.81640625" customWidth="1"/>
+    <col min="6" max="9" width="11.26953125" customWidth="1"/>
+    <col min="10" max="26" width="8.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="14.25" customHeight="1">
+    <row r="1" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="C1" s="41"/>
+      <c r="D1" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="4"/>
-      <c r="F1" s="5" t="s">
+      <c r="E1" s="38"/>
+      <c r="F1" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="4"/>
-[...3 lines deleted...]
-    <row r="2" ht="30.0" customHeight="1">
+      <c r="G1" s="38"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="3"/>
+    </row>
+    <row r="2" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
-      <c r="D2" s="8" t="s">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="9" t="s">
+      <c r="F2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="9" t="s">
+      <c r="G2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="10" t="s">
+      <c r="H2" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="11"/>
-[...1 lines deleted...]
-    <row r="3" ht="14.25" customHeight="1">
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
-      <c r="D3" s="8"/>
-[...6 lines deleted...]
-    <row r="4" ht="14.25" customHeight="1">
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="7"/>
+    </row>
+    <row r="4" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1"/>
-      <c r="D4" s="8"/>
-[...7 lines deleted...]
-      <c r="A5" s="12" t="s">
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="7"/>
+    </row>
+    <row r="5" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="1"/>
+      <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8"/>
-[...12 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="D6" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="E6" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="16" t="s">
+      <c r="F6" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="G6" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="G6" s="17" t="s">
+      <c r="H6" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="I6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="I6" s="14" t="s">
+    </row>
+    <row r="7" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="1"/>
+      <c r="B7" s="11" t="s">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="15" t="s">
+      <c r="D7" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="16" t="s">
+      <c r="F7" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="F7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="17" t="s">
+      <c r="H7" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H7" s="18" t="s">
+      <c r="I7" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="I7" s="19" t="s">
+    </row>
+    <row r="8" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="1"/>
+      <c r="B8" s="11" t="s">
         <v>20</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="15" t="s">
+      <c r="D8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="16" t="s">
+      <c r="F8" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="F8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="17" t="s">
+      <c r="H8" s="14"/>
+      <c r="I8" s="15"/>
+    </row>
+    <row r="9" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="1"/>
+      <c r="B9" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="H8" s="18"/>
-[...4 lines deleted...]
-      <c r="B9" s="15" t="s">
+      <c r="F9" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="D9" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="16" t="s">
+      <c r="H9" s="14"/>
+      <c r="I9" s="15"/>
+    </row>
+    <row r="10" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="1"/>
+      <c r="B10" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="F9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="17" t="s">
+      <c r="C10" s="16"/>
+      <c r="D10" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="H9" s="18"/>
-[...4 lines deleted...]
-      <c r="B10" s="20" t="s">
+      <c r="F10" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="21"/>
-[...3 lines deleted...]
-      <c r="E10" s="23" t="s">
+      <c r="H10" s="17"/>
+      <c r="I10" s="18"/>
+    </row>
+    <row r="11" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="19"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+    </row>
+    <row r="12" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+    </row>
+    <row r="13" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="1"/>
+      <c r="B13" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="F10" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="25" t="s">
+      <c r="F13" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="H10" s="26"/>
-[...14 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+    </row>
+    <row r="14" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="1"/>
+      <c r="B14" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="D12" s="16"/>
-[...8 lines deleted...]
-      <c r="B13" s="15" t="s">
+      <c r="F14" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+    </row>
+    <row r="15" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1"/>
+      <c r="B15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="16" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="17" t="s">
+      <c r="E15" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="H13" s="33"/>
-[...10 lines deleted...]
-      <c r="E14" s="16" t="s">
+      <c r="F15" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="F14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="17" t="s">
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+    </row>
+    <row r="16" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="1"/>
+      <c r="B16" s="11" t="str">
+        <f>+B9</f>
+        <v>Employee + Ee Spouse</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="H14" s="33"/>
-[...10 lines deleted...]
-      <c r="E15" s="23" t="s">
+      <c r="F16" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="F15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="34" t="s">
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+    </row>
+    <row r="17" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="1"/>
+      <c r="B17" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="16"/>
+      <c r="D17" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="H15" s="33"/>
-[...10 lines deleted...]
-      <c r="E16" s="16" t="s">
+      <c r="F17" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="25" t="s">
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+    </row>
+    <row r="18" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="19"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+    </row>
+    <row r="19" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="24"/>
+    </row>
+    <row r="20" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="1"/>
+      <c r="B20" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="H16" s="33"/>
-[...11 lines deleted...]
-      <c r="E17" s="23" t="s">
+      <c r="F20" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="F17" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="25" t="s">
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+    </row>
+    <row r="21" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="1"/>
+      <c r="B21" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="H17" s="33"/>
-[...14 lines deleted...]
-      <c r="A19" s="12" t="s">
+      <c r="F21" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="D19" s="16"/>
-[...8 lines deleted...]
-      <c r="B20" s="15" t="s">
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+    </row>
+    <row r="22" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="1"/>
+      <c r="B22" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="D20" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="16" t="s">
+      <c r="E22" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="F20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="17" t="s">
+      <c r="F22" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="H20" s="33"/>
-[...10 lines deleted...]
-      <c r="E21" s="16" t="s">
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+    </row>
+    <row r="23" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="1"/>
+      <c r="B23" s="11" t="str">
+        <f>+B16</f>
+        <v>Employee + Ee Spouse</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="F21" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="17" t="s">
+      <c r="F23" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="H21" s="33"/>
-[...10 lines deleted...]
-      <c r="E22" s="16" t="s">
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+    </row>
+    <row r="24" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="1"/>
+      <c r="B24" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="16"/>
+      <c r="D24" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="F22" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="17" t="s">
+      <c r="F24" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="H22" s="33"/>
-[...10 lines deleted...]
-      <c r="E23" s="23" t="s">
+      <c r="H24" s="24"/>
+      <c r="I24" s="24"/>
+    </row>
+    <row r="25" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="19"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="22"/>
+      <c r="G25" s="22"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+    </row>
+    <row r="26" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+    </row>
+    <row r="27" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="1"/>
+      <c r="B27" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="F23" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="17" t="s">
+      <c r="F27" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="H23" s="33"/>
-[...11 lines deleted...]
-      <c r="E24" s="23" t="s">
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+    </row>
+    <row r="28" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="1"/>
+      <c r="B28" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="F24" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="25" t="s">
+      <c r="F28" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="H24" s="33"/>
-[...14 lines deleted...]
-      <c r="A26" s="12" t="s">
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+    </row>
+    <row r="29" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="1"/>
+      <c r="B29" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="D26" s="16"/>
-[...8 lines deleted...]
-      <c r="B27" s="15" t="s">
+      <c r="F29" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+    </row>
+    <row r="30" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="1"/>
+      <c r="B30" s="11" t="str">
+        <f>+B23</f>
+        <v>Employee + Ee Spouse</v>
+      </c>
+      <c r="D30" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="D27" s="16" t="s">
-[...8 lines deleted...]
-      <c r="G27" s="17" t="s">
+      <c r="E30" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="H27" s="33"/>
-[...10 lines deleted...]
-      <c r="E28" s="16" t="s">
+      <c r="F30" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="F28" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="17" t="s">
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+    </row>
+    <row r="31" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="1"/>
+      <c r="B31" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="16"/>
+      <c r="D31" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="H28" s="33"/>
-[...10 lines deleted...]
-      <c r="E29" s="16" t="s">
+      <c r="F31" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="F29" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="17" t="s">
+      <c r="H31" s="24"/>
+      <c r="I31" s="24"/>
+    </row>
+    <row r="32" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="19"/>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+    </row>
+    <row r="33" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="H29" s="33"/>
-[...10 lines deleted...]
-      <c r="E30" s="23" t="s">
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="24"/>
+      <c r="I33" s="24"/>
+    </row>
+    <row r="34" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="1"/>
+      <c r="B34" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="F30" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="25" t="s">
+      <c r="F34" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="H30" s="33"/>
-[...11 lines deleted...]
-      <c r="E31" s="23" t="s">
+      <c r="H34" s="24"/>
+      <c r="I34" s="24"/>
+    </row>
+    <row r="35" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="1"/>
+      <c r="B35" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="F31" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="25" t="s">
+      <c r="F35" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="44" t="s">
         <v>62</v>
       </c>
-      <c r="H31" s="33"/>
-[...14 lines deleted...]
-      <c r="A33" s="12" t="s">
+      <c r="H35" s="24"/>
+      <c r="I35" s="24"/>
+    </row>
+    <row r="36" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="1"/>
+      <c r="B36" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="D33" s="16"/>
-[...8 lines deleted...]
-      <c r="B34" s="15" t="s">
+      <c r="F36" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+    </row>
+    <row r="37" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="1"/>
+      <c r="B37" s="11" t="str">
+        <f>+B30</f>
+        <v>Employee + Ee Spouse</v>
+      </c>
+      <c r="D37" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="D34" s="16" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="25" t="s">
+      <c r="E37" s="43" t="s">
         <v>65</v>
       </c>
-      <c r="H34" s="33"/>
-[...10 lines deleted...]
-      <c r="E35" s="16" t="s">
+      <c r="F37" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="44" t="s">
         <v>66</v>
       </c>
-      <c r="F35" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="25" t="s">
+      <c r="H37" s="24"/>
+      <c r="I37" s="24"/>
+    </row>
+    <row r="38" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="1"/>
+      <c r="B38" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" s="16"/>
+      <c r="D38" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="43" t="s">
         <v>67</v>
       </c>
-      <c r="H35" s="33"/>
-[...10 lines deleted...]
-      <c r="E36" s="16" t="s">
+      <c r="F38" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="F36" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G36" s="25" t="s">
+      <c r="H38" s="24"/>
+      <c r="I38" s="24"/>
+    </row>
+    <row r="39" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="19"/>
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="21"/>
+      <c r="E39" s="21"/>
+      <c r="F39" s="22"/>
+      <c r="G39" s="22"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="23"/>
+    </row>
+    <row r="40" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="H36" s="33"/>
-[...10 lines deleted...]
-      <c r="E37" s="23" t="s">
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="24"/>
+      <c r="I40" s="24"/>
+    </row>
+    <row r="41" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="1"/>
+      <c r="B41" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="45" t="s">
         <v>70</v>
       </c>
-      <c r="F37" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="25" t="s">
+      <c r="F41" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="44" t="s">
         <v>71</v>
       </c>
-      <c r="H37" s="33"/>
-[...11 lines deleted...]
-      <c r="E38" s="23" t="s">
+      <c r="H41" s="24"/>
+      <c r="I41" s="24"/>
+    </row>
+    <row r="42" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="1"/>
+      <c r="B42" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="F38" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="25" t="s">
+      <c r="F42" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="44" t="s">
         <v>73</v>
       </c>
-      <c r="H38" s="33"/>
-[...14 lines deleted...]
-      <c r="A40" s="12" t="s">
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+    </row>
+    <row r="43" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="1"/>
+      <c r="B43" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="D40" s="16"/>
-[...8 lines deleted...]
-      <c r="B41" s="15" t="s">
+      <c r="F43" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="H43" s="24"/>
+      <c r="I43" s="24"/>
+    </row>
+    <row r="44" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="1"/>
+      <c r="B44" s="11" t="str">
+        <f>+B37</f>
+        <v>Employee + Ee Spouse</v>
+      </c>
+      <c r="D44" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="D41" s="16" t="s">
-[...8 lines deleted...]
-      <c r="G41" s="25" t="s">
+      <c r="E44" s="43" t="s">
         <v>76</v>
       </c>
-      <c r="H41" s="33"/>
-[...10 lines deleted...]
-      <c r="E42" s="35" t="s">
+      <c r="F44" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="44" t="s">
         <v>77</v>
       </c>
-      <c r="F42" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="25" t="s">
+      <c r="H44" s="24"/>
+      <c r="I44" s="24"/>
+    </row>
+    <row r="45" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="1"/>
+      <c r="B45" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" s="16"/>
+      <c r="D45" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="H42" s="33"/>
-[...10 lines deleted...]
-      <c r="E43" s="35" t="s">
+      <c r="F45" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="44" t="s">
         <v>79</v>
       </c>
-      <c r="F43" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="25" t="s">
+      <c r="H45" s="24"/>
+      <c r="I45" s="24"/>
+    </row>
+    <row r="46" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="19"/>
+      <c r="B46" s="20"/>
+      <c r="C46" s="20"/>
+      <c r="D46" s="21"/>
+      <c r="E46" s="21"/>
+      <c r="F46" s="22"/>
+      <c r="G46" s="22"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="23"/>
+    </row>
+    <row r="47" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="H43" s="33"/>
-[...10 lines deleted...]
-      <c r="E44" s="23" t="s">
+      <c r="D47" s="12"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="13"/>
+      <c r="G47" s="13"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="24"/>
+    </row>
+    <row r="48" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="1"/>
+      <c r="B48" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="45" t="s">
         <v>81</v>
       </c>
-      <c r="F44" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="25" t="s">
+      <c r="F48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="H44" s="33"/>
-[...11 lines deleted...]
-      <c r="E45" s="23" t="s">
+      <c r="H48" s="24"/>
+      <c r="I48" s="24"/>
+    </row>
+    <row r="49" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="1"/>
+      <c r="B49" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="F45" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="25" t="s">
+      <c r="F49" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="44" t="s">
         <v>84</v>
       </c>
-      <c r="H45" s="33"/>
-[...14 lines deleted...]
-      <c r="A47" s="12" t="s">
+      <c r="H49" s="24"/>
+      <c r="I49" s="24"/>
+    </row>
+    <row r="50" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="1"/>
+      <c r="B50" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="D47" s="16"/>
-[...8 lines deleted...]
-      <c r="B48" s="15" t="s">
+      <c r="F50" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="H50" s="24"/>
+      <c r="I50" s="24"/>
+    </row>
+    <row r="51" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="1"/>
+      <c r="B51" s="11" t="str">
+        <f>+B44</f>
+        <v>Employee + Ee Spouse</v>
+      </c>
+      <c r="D51" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="D48" s="16" t="s">
-[...8 lines deleted...]
-      <c r="G48" s="25" t="s">
+      <c r="E51" s="12" t="s">
         <v>87</v>
       </c>
-      <c r="H48" s="33"/>
-[...10 lines deleted...]
-      <c r="E49" s="35" t="s">
+      <c r="F51" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="44" t="s">
         <v>88</v>
       </c>
-      <c r="F49" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="25" t="s">
+      <c r="H51" s="24"/>
+      <c r="I51" s="24"/>
+    </row>
+    <row r="52" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="1"/>
+      <c r="B52" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="C52" s="16"/>
+      <c r="D52" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" s="43" t="s">
         <v>89</v>
       </c>
-      <c r="H49" s="33"/>
-[...10 lines deleted...]
-      <c r="E50" s="16" t="s">
+      <c r="F52" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="F50" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="25" t="s">
+      <c r="H52" s="24"/>
+      <c r="I52" s="24"/>
+    </row>
+    <row r="53" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="25" t="s">
         <v>91</v>
       </c>
-      <c r="H50" s="33"/>
-[...10 lines deleted...]
-      <c r="E51" s="16" t="s">
+      <c r="B53" s="26"/>
+      <c r="C53" s="26"/>
+      <c r="D53" s="26"/>
+      <c r="E53" s="26"/>
+      <c r="F53" s="26"/>
+      <c r="G53" s="26"/>
+      <c r="H53" s="26"/>
+      <c r="I53" s="27"/>
+    </row>
+    <row r="54" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="28"/>
+      <c r="B54" s="29"/>
+      <c r="C54" s="29"/>
+      <c r="D54" s="29"/>
+      <c r="E54" s="29"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="29"/>
+      <c r="H54" s="29"/>
+      <c r="I54" s="30"/>
+    </row>
+    <row r="55" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="28"/>
+      <c r="B55" s="31" t="s">
         <v>92</v>
       </c>
-      <c r="F51" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="25" t="s">
+      <c r="C55" s="29"/>
+      <c r="D55" s="29" t="s">
         <v>93</v>
       </c>
-      <c r="H51" s="33"/>
-[...11 lines deleted...]
-      <c r="E52" s="23" t="s">
+      <c r="E55" s="29" t="s">
+        <v>93</v>
+      </c>
+      <c r="F55" s="29"/>
+      <c r="G55" s="29"/>
+      <c r="H55" s="29"/>
+      <c r="I55" s="30"/>
+    </row>
+    <row r="56" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="32" t="s">
         <v>94</v>
       </c>
-      <c r="F52" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="25" t="s">
+      <c r="B56" s="29"/>
+      <c r="C56" s="29"/>
+      <c r="D56" s="29" t="s">
         <v>95</v>
       </c>
-      <c r="H52" s="33"/>
-[...3 lines deleted...]
-      <c r="A53" s="36" t="s">
+      <c r="E56" s="29" t="s">
+        <v>95</v>
+      </c>
+      <c r="F56" s="29"/>
+      <c r="G56" s="29"/>
+      <c r="H56" s="29"/>
+      <c r="I56" s="30"/>
+    </row>
+    <row r="57" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="32"/>
+      <c r="B57" s="29" t="s">
         <v>96</v>
       </c>
-      <c r="B53" s="37"/>
-[...21 lines deleted...]
-      <c r="B55" s="42" t="s">
+      <c r="C57" s="29"/>
+      <c r="D57" s="29" t="s">
         <v>97</v>
       </c>
-      <c r="C55" s="40"/>
-[...62 lines deleted...]
-    <row r="65" ht="14.25" customHeight="1">
+      <c r="E57" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="F57" s="29"/>
+      <c r="G57" s="29"/>
+      <c r="H57" s="29"/>
+      <c r="I57" s="30"/>
+    </row>
+    <row r="58" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="33"/>
+      <c r="B58" s="34"/>
+      <c r="C58" s="34"/>
+      <c r="D58" s="34"/>
+      <c r="E58" s="34"/>
+      <c r="F58" s="34"/>
+      <c r="G58" s="34"/>
+      <c r="H58" s="34"/>
+      <c r="I58" s="35"/>
+    </row>
+    <row r="59" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="60" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="61" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="62" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="63" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="64" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="65" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="1"/>
-      <c r="D65" s="16"/>
-[...6 lines deleted...]
-    <row r="66" ht="14.25" customHeight="1">
+      <c r="D65" s="12"/>
+      <c r="E65" s="12"/>
+      <c r="F65" s="13"/>
+      <c r="G65" s="13"/>
+      <c r="H65" s="24"/>
+      <c r="I65" s="24"/>
+    </row>
+    <row r="66" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="1"/>
-      <c r="D66" s="16"/>
-[...6 lines deleted...]
-    <row r="67" ht="14.25" customHeight="1">
+      <c r="D66" s="12"/>
+      <c r="E66" s="12"/>
+      <c r="F66" s="13"/>
+      <c r="G66" s="13"/>
+      <c r="H66" s="24"/>
+      <c r="I66" s="24"/>
+    </row>
+    <row r="67" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="1"/>
-      <c r="D67" s="16"/>
-[...6 lines deleted...]
-    <row r="68" ht="14.25" customHeight="1">
+      <c r="D67" s="12"/>
+      <c r="E67" s="12"/>
+      <c r="F67" s="13"/>
+      <c r="G67" s="13"/>
+      <c r="H67" s="24"/>
+      <c r="I67" s="24"/>
+    </row>
+    <row r="68" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="1"/>
-      <c r="D68" s="16"/>
-[...6 lines deleted...]
-    <row r="69" ht="14.25" customHeight="1">
+      <c r="D68" s="12"/>
+      <c r="E68" s="12"/>
+      <c r="F68" s="13"/>
+      <c r="G68" s="13"/>
+      <c r="H68" s="24"/>
+      <c r="I68" s="24"/>
+    </row>
+    <row r="69" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="1"/>
-      <c r="D69" s="16"/>
-[...6 lines deleted...]
-    <row r="70" ht="14.25" customHeight="1">
+      <c r="D69" s="12"/>
+      <c r="E69" s="12"/>
+      <c r="F69" s="13"/>
+      <c r="G69" s="13"/>
+      <c r="H69" s="24"/>
+      <c r="I69" s="24"/>
+    </row>
+    <row r="70" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A70" s="1"/>
-      <c r="D70" s="16"/>
-[...6 lines deleted...]
-    <row r="71" ht="14.25" customHeight="1">
+      <c r="D70" s="12"/>
+      <c r="E70" s="12"/>
+      <c r="F70" s="13"/>
+      <c r="G70" s="13"/>
+      <c r="H70" s="24"/>
+      <c r="I70" s="24"/>
+    </row>
+    <row r="71" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A71" s="1"/>
-      <c r="D71" s="16"/>
-[...6 lines deleted...]
-    <row r="72" ht="14.25" customHeight="1">
+      <c r="D71" s="12"/>
+      <c r="E71" s="12"/>
+      <c r="F71" s="13"/>
+      <c r="G71" s="13"/>
+      <c r="H71" s="24"/>
+      <c r="I71" s="24"/>
+    </row>
+    <row r="72" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A72" s="1"/>
-      <c r="D72" s="16"/>
-[...6 lines deleted...]
-    <row r="73" ht="14.25" customHeight="1">
+      <c r="D72" s="12"/>
+      <c r="E72" s="12"/>
+      <c r="F72" s="13"/>
+      <c r="G72" s="13"/>
+      <c r="H72" s="24"/>
+      <c r="I72" s="24"/>
+    </row>
+    <row r="73" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A73" s="1"/>
-      <c r="D73" s="16"/>
-[...6 lines deleted...]
-    <row r="74" ht="14.25" customHeight="1">
+      <c r="D73" s="12"/>
+      <c r="E73" s="12"/>
+      <c r="F73" s="13"/>
+      <c r="G73" s="13"/>
+      <c r="H73" s="24"/>
+      <c r="I73" s="24"/>
+    </row>
+    <row r="74" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A74" s="1"/>
-      <c r="D74" s="16"/>
-[...6 lines deleted...]
-    <row r="75" ht="14.25" customHeight="1">
+      <c r="D74" s="12"/>
+      <c r="E74" s="12"/>
+      <c r="F74" s="13"/>
+      <c r="G74" s="13"/>
+      <c r="H74" s="24"/>
+      <c r="I74" s="24"/>
+    </row>
+    <row r="75" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A75" s="1"/>
-      <c r="D75" s="16"/>
-[...6 lines deleted...]
-    <row r="76" ht="14.25" customHeight="1">
+      <c r="D75" s="12"/>
+      <c r="E75" s="12"/>
+      <c r="F75" s="13"/>
+      <c r="G75" s="13"/>
+      <c r="H75" s="24"/>
+      <c r="I75" s="24"/>
+    </row>
+    <row r="76" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A76" s="1"/>
-      <c r="D76" s="16"/>
-[...6 lines deleted...]
-    <row r="77" ht="14.25" customHeight="1">
+      <c r="D76" s="12"/>
+      <c r="E76" s="12"/>
+      <c r="F76" s="13"/>
+      <c r="G76" s="13"/>
+      <c r="H76" s="24"/>
+      <c r="I76" s="24"/>
+    </row>
+    <row r="77" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A77" s="1"/>
-      <c r="D77" s="16"/>
-[...6 lines deleted...]
-    <row r="78" ht="14.25" customHeight="1">
+      <c r="D77" s="12"/>
+      <c r="E77" s="12"/>
+      <c r="F77" s="13"/>
+      <c r="G77" s="13"/>
+      <c r="H77" s="24"/>
+      <c r="I77" s="24"/>
+    </row>
+    <row r="78" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="1"/>
-      <c r="D78" s="16"/>
-[...6 lines deleted...]
-    <row r="79" ht="14.25" customHeight="1">
+      <c r="D78" s="12"/>
+      <c r="E78" s="12"/>
+      <c r="F78" s="13"/>
+      <c r="G78" s="13"/>
+      <c r="H78" s="24"/>
+      <c r="I78" s="24"/>
+    </row>
+    <row r="79" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="1"/>
-      <c r="D79" s="16"/>
-[...6 lines deleted...]
-    <row r="80" ht="14.25" customHeight="1">
+      <c r="D79" s="12"/>
+      <c r="E79" s="12"/>
+      <c r="F79" s="13"/>
+      <c r="G79" s="13"/>
+      <c r="H79" s="24"/>
+      <c r="I79" s="24"/>
+    </row>
+    <row r="80" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A80" s="1"/>
-      <c r="D80" s="16"/>
-[...6 lines deleted...]
-    <row r="81" ht="14.25" customHeight="1">
+      <c r="D80" s="12"/>
+      <c r="E80" s="12"/>
+      <c r="F80" s="13"/>
+      <c r="G80" s="13"/>
+      <c r="H80" s="24"/>
+      <c r="I80" s="24"/>
+    </row>
+    <row r="81" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="1"/>
-      <c r="D81" s="16"/>
-[...6 lines deleted...]
-    <row r="82" ht="14.25" customHeight="1">
+      <c r="D81" s="12"/>
+      <c r="E81" s="12"/>
+      <c r="F81" s="13"/>
+      <c r="G81" s="13"/>
+      <c r="H81" s="24"/>
+      <c r="I81" s="24"/>
+    </row>
+    <row r="82" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="1"/>
-      <c r="D82" s="16"/>
-[...6 lines deleted...]
-    <row r="83" ht="14.25" customHeight="1">
+      <c r="D82" s="12"/>
+      <c r="E82" s="12"/>
+      <c r="F82" s="13"/>
+      <c r="G82" s="13"/>
+      <c r="H82" s="24"/>
+      <c r="I82" s="24"/>
+    </row>
+    <row r="83" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="1"/>
-      <c r="D83" s="16"/>
-[...6 lines deleted...]
-    <row r="84" ht="14.25" customHeight="1">
+      <c r="D83" s="12"/>
+      <c r="E83" s="12"/>
+      <c r="F83" s="13"/>
+      <c r="G83" s="13"/>
+      <c r="H83" s="24"/>
+      <c r="I83" s="24"/>
+    </row>
+    <row r="84" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="1"/>
-      <c r="D84" s="16"/>
-[...6 lines deleted...]
-    <row r="85" ht="14.25" customHeight="1">
+      <c r="D84" s="12"/>
+      <c r="E84" s="12"/>
+      <c r="F84" s="13"/>
+      <c r="G84" s="13"/>
+      <c r="H84" s="24"/>
+      <c r="I84" s="24"/>
+    </row>
+    <row r="85" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="1"/>
-      <c r="D85" s="16"/>
-[...6 lines deleted...]
-    <row r="86" ht="14.25" customHeight="1">
+      <c r="D85" s="12"/>
+      <c r="E85" s="12"/>
+      <c r="F85" s="13"/>
+      <c r="G85" s="13"/>
+      <c r="H85" s="24"/>
+      <c r="I85" s="24"/>
+    </row>
+    <row r="86" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="1"/>
-      <c r="D86" s="16"/>
-[...6 lines deleted...]
-    <row r="87" ht="14.25" customHeight="1">
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="13"/>
+      <c r="G86" s="13"/>
+      <c r="H86" s="24"/>
+      <c r="I86" s="24"/>
+    </row>
+    <row r="87" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A87" s="1"/>
-      <c r="D87" s="16"/>
-[...6 lines deleted...]
-    <row r="88" ht="14.25" customHeight="1">
+      <c r="D87" s="12"/>
+      <c r="E87" s="12"/>
+      <c r="F87" s="13"/>
+      <c r="G87" s="13"/>
+      <c r="H87" s="24"/>
+      <c r="I87" s="24"/>
+    </row>
+    <row r="88" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A88" s="1"/>
-      <c r="D88" s="16"/>
-[...6 lines deleted...]
-    <row r="89" ht="14.25" customHeight="1">
+      <c r="D88" s="12"/>
+      <c r="E88" s="12"/>
+      <c r="F88" s="13"/>
+      <c r="G88" s="13"/>
+      <c r="H88" s="24"/>
+      <c r="I88" s="24"/>
+    </row>
+    <row r="89" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A89" s="1"/>
-      <c r="D89" s="16"/>
-[...6 lines deleted...]
-    <row r="90" ht="14.25" customHeight="1">
+      <c r="D89" s="12"/>
+      <c r="E89" s="12"/>
+      <c r="F89" s="13"/>
+      <c r="G89" s="13"/>
+      <c r="H89" s="24"/>
+      <c r="I89" s="24"/>
+    </row>
+    <row r="90" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A90" s="1"/>
-      <c r="D90" s="16"/>
-[...6 lines deleted...]
-    <row r="91" ht="14.25" customHeight="1">
+      <c r="D90" s="12"/>
+      <c r="E90" s="12"/>
+      <c r="F90" s="13"/>
+      <c r="G90" s="13"/>
+      <c r="H90" s="24"/>
+      <c r="I90" s="24"/>
+    </row>
+    <row r="91" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A91" s="1"/>
-      <c r="D91" s="16"/>
-[...6 lines deleted...]
-    <row r="92" ht="14.25" customHeight="1">
+      <c r="D91" s="12"/>
+      <c r="E91" s="12"/>
+      <c r="F91" s="13"/>
+      <c r="G91" s="13"/>
+      <c r="H91" s="24"/>
+      <c r="I91" s="24"/>
+    </row>
+    <row r="92" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="1"/>
-      <c r="D92" s="16"/>
-[...6 lines deleted...]
-    <row r="93" ht="14.25" customHeight="1">
+      <c r="D92" s="12"/>
+      <c r="E92" s="12"/>
+      <c r="F92" s="13"/>
+      <c r="G92" s="13"/>
+      <c r="H92" s="24"/>
+      <c r="I92" s="24"/>
+    </row>
+    <row r="93" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A93" s="1"/>
-      <c r="D93" s="16"/>
-[...6 lines deleted...]
-    <row r="94" ht="14.25" customHeight="1">
+      <c r="D93" s="12"/>
+      <c r="E93" s="12"/>
+      <c r="F93" s="13"/>
+      <c r="G93" s="13"/>
+      <c r="H93" s="24"/>
+      <c r="I93" s="24"/>
+    </row>
+    <row r="94" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A94" s="1"/>
-      <c r="D94" s="16"/>
-[...6 lines deleted...]
-    <row r="95" ht="14.25" customHeight="1">
+      <c r="D94" s="12"/>
+      <c r="E94" s="12"/>
+      <c r="F94" s="13"/>
+      <c r="G94" s="13"/>
+      <c r="H94" s="24"/>
+      <c r="I94" s="24"/>
+    </row>
+    <row r="95" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A95" s="1"/>
-      <c r="D95" s="16"/>
-[...6 lines deleted...]
-    <row r="96" ht="14.25" customHeight="1">
+      <c r="D95" s="12"/>
+      <c r="E95" s="12"/>
+      <c r="F95" s="13"/>
+      <c r="G95" s="13"/>
+      <c r="H95" s="24"/>
+      <c r="I95" s="24"/>
+    </row>
+    <row r="96" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A96" s="1"/>
-      <c r="D96" s="16"/>
-[...6 lines deleted...]
-    <row r="97" ht="14.25" customHeight="1">
+      <c r="D96" s="12"/>
+      <c r="E96" s="12"/>
+      <c r="F96" s="13"/>
+      <c r="G96" s="13"/>
+      <c r="H96" s="24"/>
+      <c r="I96" s="24"/>
+    </row>
+    <row r="97" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="1"/>
-      <c r="D97" s="16"/>
-[...6 lines deleted...]
-    <row r="98" ht="14.25" customHeight="1">
+      <c r="D97" s="12"/>
+      <c r="E97" s="12"/>
+      <c r="F97" s="13"/>
+      <c r="G97" s="13"/>
+      <c r="H97" s="24"/>
+      <c r="I97" s="24"/>
+    </row>
+    <row r="98" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="1"/>
-      <c r="D98" s="16"/>
-[...6 lines deleted...]
-    <row r="99" ht="14.25" customHeight="1">
+      <c r="D98" s="12"/>
+      <c r="E98" s="12"/>
+      <c r="F98" s="13"/>
+      <c r="G98" s="13"/>
+      <c r="H98" s="24"/>
+      <c r="I98" s="24"/>
+    </row>
+    <row r="99" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A99" s="1"/>
-      <c r="D99" s="16"/>
-[...6 lines deleted...]
-    <row r="100" ht="14.25" customHeight="1">
+      <c r="D99" s="12"/>
+      <c r="E99" s="12"/>
+      <c r="F99" s="13"/>
+      <c r="G99" s="13"/>
+      <c r="H99" s="24"/>
+      <c r="I99" s="24"/>
+    </row>
+    <row r="100" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="1"/>
-      <c r="D100" s="16"/>
-[...6 lines deleted...]
-    <row r="101" ht="14.25" customHeight="1">
+      <c r="D100" s="12"/>
+      <c r="E100" s="12"/>
+      <c r="F100" s="13"/>
+      <c r="G100" s="13"/>
+      <c r="H100" s="24"/>
+      <c r="I100" s="24"/>
+    </row>
+    <row r="101" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="1"/>
-      <c r="D101" s="16"/>
-[...6 lines deleted...]
-    <row r="102" ht="14.25" customHeight="1">
+      <c r="D101" s="12"/>
+      <c r="E101" s="12"/>
+      <c r="F101" s="13"/>
+      <c r="G101" s="13"/>
+      <c r="H101" s="24"/>
+      <c r="I101" s="24"/>
+    </row>
+    <row r="102" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A102" s="1"/>
-      <c r="D102" s="16"/>
-[...6 lines deleted...]
-    <row r="103" ht="14.25" customHeight="1">
+      <c r="D102" s="12"/>
+      <c r="E102" s="12"/>
+      <c r="F102" s="13"/>
+      <c r="G102" s="13"/>
+      <c r="H102" s="24"/>
+      <c r="I102" s="24"/>
+    </row>
+    <row r="103" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A103" s="1"/>
-      <c r="D103" s="16"/>
-[...6 lines deleted...]
-    <row r="104" ht="14.25" customHeight="1">
+      <c r="D103" s="12"/>
+      <c r="E103" s="12"/>
+      <c r="F103" s="13"/>
+      <c r="G103" s="13"/>
+      <c r="H103" s="24"/>
+      <c r="I103" s="24"/>
+    </row>
+    <row r="104" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A104" s="1"/>
-      <c r="D104" s="16"/>
-[...6 lines deleted...]
-    <row r="105" ht="14.25" customHeight="1">
+      <c r="D104" s="12"/>
+      <c r="E104" s="12"/>
+      <c r="F104" s="13"/>
+      <c r="G104" s="13"/>
+      <c r="H104" s="24"/>
+      <c r="I104" s="24"/>
+    </row>
+    <row r="105" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A105" s="1"/>
-      <c r="D105" s="16"/>
-[...6 lines deleted...]
-    <row r="106" ht="14.25" customHeight="1">
+      <c r="D105" s="12"/>
+      <c r="E105" s="12"/>
+      <c r="F105" s="13"/>
+      <c r="G105" s="13"/>
+      <c r="H105" s="24"/>
+      <c r="I105" s="24"/>
+    </row>
+    <row r="106" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="1"/>
-      <c r="D106" s="16"/>
-[...6 lines deleted...]
-    <row r="107" ht="14.25" customHeight="1">
+      <c r="D106" s="12"/>
+      <c r="E106" s="12"/>
+      <c r="F106" s="13"/>
+      <c r="G106" s="13"/>
+      <c r="H106" s="24"/>
+      <c r="I106" s="24"/>
+    </row>
+    <row r="107" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A107" s="1"/>
-      <c r="D107" s="16"/>
-[...6 lines deleted...]
-    <row r="108" ht="14.25" customHeight="1">
+      <c r="D107" s="12"/>
+      <c r="E107" s="12"/>
+      <c r="F107" s="13"/>
+      <c r="G107" s="13"/>
+      <c r="H107" s="24"/>
+      <c r="I107" s="24"/>
+    </row>
+    <row r="108" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A108" s="1"/>
-      <c r="D108" s="16"/>
-[...6 lines deleted...]
-    <row r="109" ht="14.25" customHeight="1">
+      <c r="D108" s="12"/>
+      <c r="E108" s="12"/>
+      <c r="F108" s="13"/>
+      <c r="G108" s="13"/>
+      <c r="H108" s="24"/>
+      <c r="I108" s="24"/>
+    </row>
+    <row r="109" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A109" s="1"/>
-      <c r="D109" s="16"/>
-[...6 lines deleted...]
-    <row r="110" ht="14.25" customHeight="1">
+      <c r="D109" s="12"/>
+      <c r="E109" s="12"/>
+      <c r="F109" s="13"/>
+      <c r="G109" s="13"/>
+      <c r="H109" s="24"/>
+      <c r="I109" s="24"/>
+    </row>
+    <row r="110" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="1"/>
-      <c r="D110" s="16"/>
-[...6 lines deleted...]
-    <row r="111" ht="14.25" customHeight="1">
+      <c r="D110" s="12"/>
+      <c r="E110" s="12"/>
+      <c r="F110" s="13"/>
+      <c r="G110" s="13"/>
+      <c r="H110" s="24"/>
+      <c r="I110" s="24"/>
+    </row>
+    <row r="111" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="1"/>
-      <c r="D111" s="16"/>
-[...6 lines deleted...]
-    <row r="112" ht="14.25" customHeight="1">
+      <c r="D111" s="12"/>
+      <c r="E111" s="12"/>
+      <c r="F111" s="13"/>
+      <c r="G111" s="13"/>
+      <c r="H111" s="24"/>
+      <c r="I111" s="24"/>
+    </row>
+    <row r="112" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A112" s="1"/>
-      <c r="D112" s="16"/>
-[...6 lines deleted...]
-    <row r="113" ht="14.25" customHeight="1">
+      <c r="D112" s="12"/>
+      <c r="E112" s="12"/>
+      <c r="F112" s="13"/>
+      <c r="G112" s="13"/>
+      <c r="H112" s="24"/>
+      <c r="I112" s="24"/>
+    </row>
+    <row r="113" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="1"/>
-      <c r="D113" s="16"/>
-[...6 lines deleted...]
-    <row r="114" ht="14.25" customHeight="1">
+      <c r="D113" s="12"/>
+      <c r="E113" s="12"/>
+      <c r="F113" s="13"/>
+      <c r="G113" s="13"/>
+      <c r="H113" s="24"/>
+      <c r="I113" s="24"/>
+    </row>
+    <row r="114" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A114" s="1"/>
-      <c r="D114" s="16"/>
-[...6 lines deleted...]
-    <row r="115" ht="14.25" customHeight="1">
+      <c r="D114" s="12"/>
+      <c r="E114" s="12"/>
+      <c r="F114" s="13"/>
+      <c r="G114" s="13"/>
+      <c r="H114" s="24"/>
+      <c r="I114" s="24"/>
+    </row>
+    <row r="115" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="1"/>
-      <c r="D115" s="16"/>
-[...6 lines deleted...]
-    <row r="116" ht="14.25" customHeight="1">
+      <c r="D115" s="12"/>
+      <c r="E115" s="12"/>
+      <c r="F115" s="13"/>
+      <c r="G115" s="13"/>
+      <c r="H115" s="24"/>
+      <c r="I115" s="24"/>
+    </row>
+    <row r="116" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A116" s="1"/>
-      <c r="D116" s="16"/>
-[...6 lines deleted...]
-    <row r="117" ht="14.25" customHeight="1">
+      <c r="D116" s="12"/>
+      <c r="E116" s="12"/>
+      <c r="F116" s="13"/>
+      <c r="G116" s="13"/>
+      <c r="H116" s="24"/>
+      <c r="I116" s="24"/>
+    </row>
+    <row r="117" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A117" s="1"/>
-      <c r="D117" s="16"/>
-[...6 lines deleted...]
-    <row r="118" ht="14.25" customHeight="1">
+      <c r="D117" s="12"/>
+      <c r="E117" s="12"/>
+      <c r="F117" s="13"/>
+      <c r="G117" s="13"/>
+      <c r="H117" s="24"/>
+      <c r="I117" s="24"/>
+    </row>
+    <row r="118" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A118" s="1"/>
-      <c r="D118" s="16"/>
-[...6 lines deleted...]
-    <row r="119" ht="14.25" customHeight="1">
+      <c r="D118" s="12"/>
+      <c r="E118" s="12"/>
+      <c r="F118" s="13"/>
+      <c r="G118" s="13"/>
+      <c r="H118" s="24"/>
+      <c r="I118" s="24"/>
+    </row>
+    <row r="119" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="1"/>
-      <c r="D119" s="16"/>
-[...6 lines deleted...]
-    <row r="120" ht="14.25" customHeight="1">
+      <c r="D119" s="12"/>
+      <c r="E119" s="12"/>
+      <c r="F119" s="13"/>
+      <c r="G119" s="13"/>
+      <c r="H119" s="24"/>
+      <c r="I119" s="24"/>
+    </row>
+    <row r="120" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A120" s="1"/>
-      <c r="D120" s="16"/>
-[...6 lines deleted...]
-    <row r="121" ht="14.25" customHeight="1">
+      <c r="D120" s="12"/>
+      <c r="E120" s="12"/>
+      <c r="F120" s="13"/>
+      <c r="G120" s="13"/>
+      <c r="H120" s="24"/>
+      <c r="I120" s="24"/>
+    </row>
+    <row r="121" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A121" s="1"/>
-      <c r="D121" s="16"/>
-[...6 lines deleted...]
-    <row r="122" ht="14.25" customHeight="1">
+      <c r="D121" s="12"/>
+      <c r="E121" s="12"/>
+      <c r="F121" s="13"/>
+      <c r="G121" s="13"/>
+      <c r="H121" s="24"/>
+      <c r="I121" s="24"/>
+    </row>
+    <row r="122" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A122" s="1"/>
-      <c r="D122" s="16"/>
-[...6 lines deleted...]
-    <row r="123" ht="14.25" customHeight="1">
+      <c r="D122" s="12"/>
+      <c r="E122" s="12"/>
+      <c r="F122" s="13"/>
+      <c r="G122" s="13"/>
+      <c r="H122" s="24"/>
+      <c r="I122" s="24"/>
+    </row>
+    <row r="123" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A123" s="1"/>
-      <c r="D123" s="16"/>
-[...6 lines deleted...]
-    <row r="124" ht="14.25" customHeight="1">
+      <c r="D123" s="12"/>
+      <c r="E123" s="12"/>
+      <c r="F123" s="13"/>
+      <c r="G123" s="13"/>
+      <c r="H123" s="24"/>
+      <c r="I123" s="24"/>
+    </row>
+    <row r="124" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A124" s="1"/>
-      <c r="D124" s="16"/>
-[...6 lines deleted...]
-    <row r="125" ht="14.25" customHeight="1">
+      <c r="D124" s="12"/>
+      <c r="E124" s="12"/>
+      <c r="F124" s="13"/>
+      <c r="G124" s="13"/>
+      <c r="H124" s="24"/>
+      <c r="I124" s="24"/>
+    </row>
+    <row r="125" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A125" s="1"/>
-      <c r="D125" s="16"/>
-[...6 lines deleted...]
-    <row r="126" ht="14.25" customHeight="1">
+      <c r="D125" s="12"/>
+      <c r="E125" s="12"/>
+      <c r="F125" s="13"/>
+      <c r="G125" s="13"/>
+      <c r="H125" s="24"/>
+      <c r="I125" s="24"/>
+    </row>
+    <row r="126" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A126" s="1"/>
-      <c r="D126" s="16"/>
-[...6 lines deleted...]
-    <row r="127" ht="14.25" customHeight="1">
+      <c r="D126" s="12"/>
+      <c r="E126" s="12"/>
+      <c r="F126" s="13"/>
+      <c r="G126" s="13"/>
+      <c r="H126" s="24"/>
+      <c r="I126" s="24"/>
+    </row>
+    <row r="127" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A127" s="1"/>
-      <c r="D127" s="16"/>
-[...6 lines deleted...]
-    <row r="128" ht="14.25" customHeight="1">
+      <c r="D127" s="12"/>
+      <c r="E127" s="12"/>
+      <c r="F127" s="13"/>
+      <c r="G127" s="13"/>
+      <c r="H127" s="24"/>
+      <c r="I127" s="24"/>
+    </row>
+    <row r="128" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A128" s="1"/>
-      <c r="D128" s="16"/>
-[...6 lines deleted...]
-    <row r="129" ht="14.25" customHeight="1">
+      <c r="D128" s="12"/>
+      <c r="E128" s="12"/>
+      <c r="F128" s="13"/>
+      <c r="G128" s="13"/>
+      <c r="H128" s="24"/>
+      <c r="I128" s="24"/>
+    </row>
+    <row r="129" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A129" s="1"/>
-      <c r="D129" s="16"/>
-[...6 lines deleted...]
-    <row r="130" ht="14.25" customHeight="1">
+      <c r="D129" s="12"/>
+      <c r="E129" s="12"/>
+      <c r="F129" s="13"/>
+      <c r="G129" s="13"/>
+      <c r="H129" s="24"/>
+      <c r="I129" s="24"/>
+    </row>
+    <row r="130" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A130" s="1"/>
-      <c r="D130" s="16"/>
-[...6 lines deleted...]
-    <row r="131" ht="14.25" customHeight="1">
+      <c r="D130" s="12"/>
+      <c r="E130" s="12"/>
+      <c r="F130" s="13"/>
+      <c r="G130" s="13"/>
+      <c r="H130" s="24"/>
+      <c r="I130" s="24"/>
+    </row>
+    <row r="131" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A131" s="1"/>
-      <c r="D131" s="16"/>
-[...6 lines deleted...]
-    <row r="132" ht="14.25" customHeight="1">
+      <c r="D131" s="12"/>
+      <c r="E131" s="12"/>
+      <c r="F131" s="13"/>
+      <c r="G131" s="13"/>
+      <c r="H131" s="24"/>
+      <c r="I131" s="24"/>
+    </row>
+    <row r="132" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A132" s="1"/>
-      <c r="D132" s="16"/>
-[...6 lines deleted...]
-    <row r="133" ht="14.25" customHeight="1">
+      <c r="D132" s="12"/>
+      <c r="E132" s="12"/>
+      <c r="F132" s="13"/>
+      <c r="G132" s="13"/>
+      <c r="H132" s="24"/>
+      <c r="I132" s="24"/>
+    </row>
+    <row r="133" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A133" s="1"/>
-      <c r="D133" s="16"/>
-[...6 lines deleted...]
-    <row r="134" ht="14.25" customHeight="1">
+      <c r="D133" s="12"/>
+      <c r="E133" s="12"/>
+      <c r="F133" s="13"/>
+      <c r="G133" s="13"/>
+      <c r="H133" s="24"/>
+      <c r="I133" s="24"/>
+    </row>
+    <row r="134" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A134" s="1"/>
-      <c r="D134" s="16"/>
-[...6 lines deleted...]
-    <row r="135" ht="14.25" customHeight="1">
+      <c r="D134" s="12"/>
+      <c r="E134" s="12"/>
+      <c r="F134" s="13"/>
+      <c r="G134" s="13"/>
+      <c r="H134" s="24"/>
+      <c r="I134" s="24"/>
+    </row>
+    <row r="135" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A135" s="1"/>
-      <c r="D135" s="16"/>
-[...6 lines deleted...]
-    <row r="136" ht="14.25" customHeight="1">
+      <c r="D135" s="12"/>
+      <c r="E135" s="12"/>
+      <c r="F135" s="13"/>
+      <c r="G135" s="13"/>
+      <c r="H135" s="24"/>
+      <c r="I135" s="24"/>
+    </row>
+    <row r="136" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A136" s="1"/>
-      <c r="D136" s="16"/>
-[...6 lines deleted...]
-    <row r="137" ht="14.25" customHeight="1">
+      <c r="D136" s="12"/>
+      <c r="E136" s="12"/>
+      <c r="F136" s="13"/>
+      <c r="G136" s="13"/>
+      <c r="H136" s="24"/>
+      <c r="I136" s="24"/>
+    </row>
+    <row r="137" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A137" s="1"/>
-      <c r="D137" s="16"/>
-[...6 lines deleted...]
-    <row r="138" ht="14.25" customHeight="1">
+      <c r="D137" s="12"/>
+      <c r="E137" s="12"/>
+      <c r="F137" s="13"/>
+      <c r="G137" s="13"/>
+      <c r="H137" s="24"/>
+      <c r="I137" s="24"/>
+    </row>
+    <row r="138" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A138" s="1"/>
-      <c r="D138" s="16"/>
-[...6 lines deleted...]
-    <row r="139" ht="14.25" customHeight="1">
+      <c r="D138" s="12"/>
+      <c r="E138" s="12"/>
+      <c r="F138" s="13"/>
+      <c r="G138" s="13"/>
+      <c r="H138" s="24"/>
+      <c r="I138" s="24"/>
+    </row>
+    <row r="139" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A139" s="1"/>
-      <c r="D139" s="16"/>
-[...6 lines deleted...]
-    <row r="140" ht="14.25" customHeight="1">
+      <c r="D139" s="12"/>
+      <c r="E139" s="12"/>
+      <c r="F139" s="13"/>
+      <c r="G139" s="13"/>
+      <c r="H139" s="24"/>
+      <c r="I139" s="24"/>
+    </row>
+    <row r="140" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A140" s="1"/>
-      <c r="D140" s="16"/>
-[...6 lines deleted...]
-    <row r="141" ht="14.25" customHeight="1">
+      <c r="D140" s="12"/>
+      <c r="E140" s="12"/>
+      <c r="F140" s="13"/>
+      <c r="G140" s="13"/>
+      <c r="H140" s="24"/>
+      <c r="I140" s="24"/>
+    </row>
+    <row r="141" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A141" s="1"/>
-      <c r="D141" s="16"/>
-[...6 lines deleted...]
-    <row r="142" ht="14.25" customHeight="1">
+      <c r="D141" s="12"/>
+      <c r="E141" s="12"/>
+      <c r="F141" s="13"/>
+      <c r="G141" s="13"/>
+      <c r="H141" s="24"/>
+      <c r="I141" s="24"/>
+    </row>
+    <row r="142" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A142" s="1"/>
-      <c r="D142" s="16"/>
-[...6 lines deleted...]
-    <row r="143" ht="14.25" customHeight="1">
+      <c r="D142" s="12"/>
+      <c r="E142" s="12"/>
+      <c r="F142" s="13"/>
+      <c r="G142" s="13"/>
+      <c r="H142" s="24"/>
+      <c r="I142" s="24"/>
+    </row>
+    <row r="143" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A143" s="1"/>
-      <c r="D143" s="16"/>
-[...6 lines deleted...]
-    <row r="144" ht="14.25" customHeight="1">
+      <c r="D143" s="12"/>
+      <c r="E143" s="12"/>
+      <c r="F143" s="13"/>
+      <c r="G143" s="13"/>
+      <c r="H143" s="24"/>
+      <c r="I143" s="24"/>
+    </row>
+    <row r="144" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A144" s="1"/>
-      <c r="D144" s="16"/>
-[...6 lines deleted...]
-    <row r="145" ht="14.25" customHeight="1">
+      <c r="D144" s="12"/>
+      <c r="E144" s="12"/>
+      <c r="F144" s="13"/>
+      <c r="G144" s="13"/>
+      <c r="H144" s="24"/>
+      <c r="I144" s="24"/>
+    </row>
+    <row r="145" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A145" s="1"/>
-      <c r="D145" s="16"/>
-[...6 lines deleted...]
-    <row r="146" ht="14.25" customHeight="1">
+      <c r="D145" s="12"/>
+      <c r="E145" s="12"/>
+      <c r="F145" s="13"/>
+      <c r="G145" s="13"/>
+      <c r="H145" s="24"/>
+      <c r="I145" s="24"/>
+    </row>
+    <row r="146" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A146" s="1"/>
-      <c r="D146" s="16"/>
-[...6 lines deleted...]
-    <row r="147" ht="14.25" customHeight="1">
+      <c r="D146" s="12"/>
+      <c r="E146" s="12"/>
+      <c r="F146" s="13"/>
+      <c r="G146" s="13"/>
+      <c r="H146" s="24"/>
+      <c r="I146" s="24"/>
+    </row>
+    <row r="147" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A147" s="1"/>
-      <c r="D147" s="16"/>
-[...6 lines deleted...]
-    <row r="148" ht="14.25" customHeight="1">
+      <c r="D147" s="12"/>
+      <c r="E147" s="12"/>
+      <c r="F147" s="13"/>
+      <c r="G147" s="13"/>
+      <c r="H147" s="24"/>
+      <c r="I147" s="24"/>
+    </row>
+    <row r="148" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A148" s="1"/>
-      <c r="D148" s="16"/>
-[...6 lines deleted...]
-    <row r="149" ht="14.25" customHeight="1">
+      <c r="D148" s="12"/>
+      <c r="E148" s="12"/>
+      <c r="F148" s="13"/>
+      <c r="G148" s="13"/>
+      <c r="H148" s="24"/>
+      <c r="I148" s="24"/>
+    </row>
+    <row r="149" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A149" s="1"/>
-      <c r="D149" s="16"/>
-[...6 lines deleted...]
-    <row r="150" ht="14.25" customHeight="1">
+      <c r="D149" s="12"/>
+      <c r="E149" s="12"/>
+      <c r="F149" s="13"/>
+      <c r="G149" s="13"/>
+      <c r="H149" s="24"/>
+      <c r="I149" s="24"/>
+    </row>
+    <row r="150" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A150" s="1"/>
-      <c r="D150" s="16"/>
-[...6 lines deleted...]
-    <row r="151" ht="14.25" customHeight="1">
+      <c r="D150" s="12"/>
+      <c r="E150" s="12"/>
+      <c r="F150" s="13"/>
+      <c r="G150" s="13"/>
+      <c r="H150" s="24"/>
+      <c r="I150" s="24"/>
+    </row>
+    <row r="151" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A151" s="1"/>
-      <c r="D151" s="16"/>
-[...6 lines deleted...]
-    <row r="152" ht="14.25" customHeight="1">
+      <c r="D151" s="12"/>
+      <c r="E151" s="12"/>
+      <c r="F151" s="13"/>
+      <c r="G151" s="13"/>
+      <c r="H151" s="24"/>
+      <c r="I151" s="24"/>
+    </row>
+    <row r="152" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A152" s="1"/>
-      <c r="D152" s="16"/>
-[...6 lines deleted...]
-    <row r="153" ht="14.25" customHeight="1">
+      <c r="D152" s="12"/>
+      <c r="E152" s="12"/>
+      <c r="F152" s="13"/>
+      <c r="G152" s="13"/>
+      <c r="H152" s="24"/>
+      <c r="I152" s="24"/>
+    </row>
+    <row r="153" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A153" s="1"/>
-      <c r="D153" s="16"/>
-[...6 lines deleted...]
-    <row r="154" ht="14.25" customHeight="1">
+      <c r="D153" s="12"/>
+      <c r="E153" s="12"/>
+      <c r="F153" s="13"/>
+      <c r="G153" s="13"/>
+      <c r="H153" s="24"/>
+      <c r="I153" s="24"/>
+    </row>
+    <row r="154" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A154" s="1"/>
-      <c r="D154" s="16"/>
-[...6 lines deleted...]
-    <row r="155" ht="14.25" customHeight="1">
+      <c r="D154" s="12"/>
+      <c r="E154" s="12"/>
+      <c r="F154" s="13"/>
+      <c r="G154" s="13"/>
+      <c r="H154" s="24"/>
+      <c r="I154" s="24"/>
+    </row>
+    <row r="155" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A155" s="1"/>
-      <c r="D155" s="16"/>
-[...6 lines deleted...]
-    <row r="156" ht="14.25" customHeight="1">
+      <c r="D155" s="12"/>
+      <c r="E155" s="12"/>
+      <c r="F155" s="13"/>
+      <c r="G155" s="13"/>
+      <c r="H155" s="24"/>
+      <c r="I155" s="24"/>
+    </row>
+    <row r="156" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A156" s="1"/>
-      <c r="D156" s="16"/>
-[...6 lines deleted...]
-    <row r="157" ht="14.25" customHeight="1">
+      <c r="D156" s="12"/>
+      <c r="E156" s="12"/>
+      <c r="F156" s="13"/>
+      <c r="G156" s="13"/>
+      <c r="H156" s="24"/>
+      <c r="I156" s="24"/>
+    </row>
+    <row r="157" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A157" s="1"/>
-      <c r="D157" s="16"/>
-[...6 lines deleted...]
-    <row r="158" ht="14.25" customHeight="1">
+      <c r="D157" s="12"/>
+      <c r="E157" s="12"/>
+      <c r="F157" s="13"/>
+      <c r="G157" s="13"/>
+      <c r="H157" s="24"/>
+      <c r="I157" s="24"/>
+    </row>
+    <row r="158" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A158" s="1"/>
-      <c r="D158" s="16"/>
-[...6 lines deleted...]
-    <row r="159" ht="14.25" customHeight="1">
+      <c r="D158" s="12"/>
+      <c r="E158" s="12"/>
+      <c r="F158" s="13"/>
+      <c r="G158" s="13"/>
+      <c r="H158" s="24"/>
+      <c r="I158" s="24"/>
+    </row>
+    <row r="159" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A159" s="1"/>
-      <c r="D159" s="16"/>
-[...6 lines deleted...]
-    <row r="160" ht="14.25" customHeight="1">
+      <c r="D159" s="12"/>
+      <c r="E159" s="12"/>
+      <c r="F159" s="13"/>
+      <c r="G159" s="13"/>
+      <c r="H159" s="24"/>
+      <c r="I159" s="24"/>
+    </row>
+    <row r="160" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A160" s="1"/>
-      <c r="D160" s="16"/>
-[...6 lines deleted...]
-    <row r="161" ht="14.25" customHeight="1">
+      <c r="D160" s="12"/>
+      <c r="E160" s="12"/>
+      <c r="F160" s="13"/>
+      <c r="G160" s="13"/>
+      <c r="H160" s="24"/>
+      <c r="I160" s="24"/>
+    </row>
+    <row r="161" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A161" s="1"/>
-      <c r="D161" s="16"/>
-[...6 lines deleted...]
-    <row r="162" ht="14.25" customHeight="1">
+      <c r="D161" s="12"/>
+      <c r="E161" s="12"/>
+      <c r="F161" s="13"/>
+      <c r="G161" s="13"/>
+      <c r="H161" s="24"/>
+      <c r="I161" s="24"/>
+    </row>
+    <row r="162" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A162" s="1"/>
-      <c r="D162" s="16"/>
-[...6 lines deleted...]
-    <row r="163" ht="14.25" customHeight="1">
+      <c r="D162" s="12"/>
+      <c r="E162" s="12"/>
+      <c r="F162" s="13"/>
+      <c r="G162" s="13"/>
+      <c r="H162" s="24"/>
+      <c r="I162" s="24"/>
+    </row>
+    <row r="163" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A163" s="1"/>
-      <c r="D163" s="16"/>
-[...6 lines deleted...]
-    <row r="164" ht="14.25" customHeight="1">
+      <c r="D163" s="12"/>
+      <c r="E163" s="12"/>
+      <c r="F163" s="13"/>
+      <c r="G163" s="13"/>
+      <c r="H163" s="24"/>
+      <c r="I163" s="24"/>
+    </row>
+    <row r="164" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A164" s="1"/>
-      <c r="D164" s="16"/>
-[...6 lines deleted...]
-    <row r="165" ht="14.25" customHeight="1">
+      <c r="D164" s="12"/>
+      <c r="E164" s="12"/>
+      <c r="F164" s="13"/>
+      <c r="G164" s="13"/>
+      <c r="H164" s="24"/>
+      <c r="I164" s="24"/>
+    </row>
+    <row r="165" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A165" s="1"/>
-      <c r="D165" s="16"/>
-[...6 lines deleted...]
-    <row r="166" ht="14.25" customHeight="1">
+      <c r="D165" s="12"/>
+      <c r="E165" s="12"/>
+      <c r="F165" s="13"/>
+      <c r="G165" s="13"/>
+      <c r="H165" s="24"/>
+      <c r="I165" s="24"/>
+    </row>
+    <row r="166" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A166" s="1"/>
-      <c r="D166" s="16"/>
-[...6 lines deleted...]
-    <row r="167" ht="14.25" customHeight="1">
+      <c r="D166" s="12"/>
+      <c r="E166" s="12"/>
+      <c r="F166" s="13"/>
+      <c r="G166" s="13"/>
+      <c r="H166" s="24"/>
+      <c r="I166" s="24"/>
+    </row>
+    <row r="167" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A167" s="1"/>
-      <c r="D167" s="16"/>
-[...6 lines deleted...]
-    <row r="168" ht="14.25" customHeight="1">
+      <c r="D167" s="12"/>
+      <c r="E167" s="12"/>
+      <c r="F167" s="13"/>
+      <c r="G167" s="13"/>
+      <c r="H167" s="24"/>
+      <c r="I167" s="24"/>
+    </row>
+    <row r="168" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A168" s="1"/>
-      <c r="D168" s="16"/>
-[...6 lines deleted...]
-    <row r="169" ht="14.25" customHeight="1">
+      <c r="D168" s="12"/>
+      <c r="E168" s="12"/>
+      <c r="F168" s="13"/>
+      <c r="G168" s="13"/>
+      <c r="H168" s="24"/>
+      <c r="I168" s="24"/>
+    </row>
+    <row r="169" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A169" s="1"/>
-      <c r="D169" s="16"/>
-[...6 lines deleted...]
-    <row r="170" ht="14.25" customHeight="1">
+      <c r="D169" s="12"/>
+      <c r="E169" s="12"/>
+      <c r="F169" s="13"/>
+      <c r="G169" s="13"/>
+      <c r="H169" s="24"/>
+      <c r="I169" s="24"/>
+    </row>
+    <row r="170" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A170" s="1"/>
-      <c r="D170" s="16"/>
-[...6 lines deleted...]
-    <row r="171" ht="14.25" customHeight="1">
+      <c r="D170" s="12"/>
+      <c r="E170" s="12"/>
+      <c r="F170" s="13"/>
+      <c r="G170" s="13"/>
+      <c r="H170" s="24"/>
+      <c r="I170" s="24"/>
+    </row>
+    <row r="171" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A171" s="1"/>
-      <c r="D171" s="16"/>
-[...6 lines deleted...]
-    <row r="172" ht="14.25" customHeight="1">
+      <c r="D171" s="12"/>
+      <c r="E171" s="12"/>
+      <c r="F171" s="13"/>
+      <c r="G171" s="13"/>
+      <c r="H171" s="24"/>
+      <c r="I171" s="24"/>
+    </row>
+    <row r="172" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A172" s="1"/>
-      <c r="D172" s="16"/>
-[...6 lines deleted...]
-    <row r="173" ht="14.25" customHeight="1">
+      <c r="D172" s="12"/>
+      <c r="E172" s="12"/>
+      <c r="F172" s="13"/>
+      <c r="G172" s="13"/>
+      <c r="H172" s="24"/>
+      <c r="I172" s="24"/>
+    </row>
+    <row r="173" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A173" s="1"/>
-      <c r="D173" s="16"/>
-[...6 lines deleted...]
-    <row r="174" ht="14.25" customHeight="1">
+      <c r="D173" s="12"/>
+      <c r="E173" s="12"/>
+      <c r="F173" s="13"/>
+      <c r="G173" s="13"/>
+      <c r="H173" s="24"/>
+      <c r="I173" s="24"/>
+    </row>
+    <row r="174" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A174" s="1"/>
-      <c r="D174" s="16"/>
-[...6 lines deleted...]
-    <row r="175" ht="14.25" customHeight="1">
+      <c r="D174" s="12"/>
+      <c r="E174" s="12"/>
+      <c r="F174" s="13"/>
+      <c r="G174" s="13"/>
+      <c r="H174" s="24"/>
+      <c r="I174" s="24"/>
+    </row>
+    <row r="175" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A175" s="1"/>
-      <c r="D175" s="16"/>
-[...6 lines deleted...]
-    <row r="176" ht="14.25" customHeight="1">
+      <c r="D175" s="12"/>
+      <c r="E175" s="12"/>
+      <c r="F175" s="13"/>
+      <c r="G175" s="13"/>
+      <c r="H175" s="24"/>
+      <c r="I175" s="24"/>
+    </row>
+    <row r="176" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A176" s="1"/>
-      <c r="D176" s="16"/>
-[...6 lines deleted...]
-    <row r="177" ht="14.25" customHeight="1">
+      <c r="D176" s="12"/>
+      <c r="E176" s="12"/>
+      <c r="F176" s="13"/>
+      <c r="G176" s="13"/>
+      <c r="H176" s="24"/>
+      <c r="I176" s="24"/>
+    </row>
+    <row r="177" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A177" s="1"/>
-      <c r="D177" s="16"/>
-[...6 lines deleted...]
-    <row r="178" ht="14.25" customHeight="1">
+      <c r="D177" s="12"/>
+      <c r="E177" s="12"/>
+      <c r="F177" s="13"/>
+      <c r="G177" s="13"/>
+      <c r="H177" s="24"/>
+      <c r="I177" s="24"/>
+    </row>
+    <row r="178" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A178" s="1"/>
-      <c r="D178" s="16"/>
-[...6 lines deleted...]
-    <row r="179" ht="14.25" customHeight="1">
+      <c r="D178" s="12"/>
+      <c r="E178" s="12"/>
+      <c r="F178" s="13"/>
+      <c r="G178" s="13"/>
+      <c r="H178" s="24"/>
+      <c r="I178" s="24"/>
+    </row>
+    <row r="179" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A179" s="1"/>
-      <c r="D179" s="16"/>
-[...6 lines deleted...]
-    <row r="180" ht="14.25" customHeight="1">
+      <c r="D179" s="12"/>
+      <c r="E179" s="12"/>
+      <c r="F179" s="13"/>
+      <c r="G179" s="13"/>
+      <c r="H179" s="24"/>
+      <c r="I179" s="24"/>
+    </row>
+    <row r="180" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A180" s="1"/>
-      <c r="D180" s="16"/>
-[...6 lines deleted...]
-    <row r="181" ht="14.25" customHeight="1">
+      <c r="D180" s="12"/>
+      <c r="E180" s="12"/>
+      <c r="F180" s="13"/>
+      <c r="G180" s="13"/>
+      <c r="H180" s="24"/>
+      <c r="I180" s="24"/>
+    </row>
+    <row r="181" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A181" s="1"/>
-      <c r="D181" s="16"/>
-[...6 lines deleted...]
-    <row r="182" ht="14.25" customHeight="1">
+      <c r="D181" s="12"/>
+      <c r="E181" s="12"/>
+      <c r="F181" s="13"/>
+      <c r="G181" s="13"/>
+      <c r="H181" s="24"/>
+      <c r="I181" s="24"/>
+    </row>
+    <row r="182" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A182" s="1"/>
-      <c r="D182" s="16"/>
-[...6 lines deleted...]
-    <row r="183" ht="14.25" customHeight="1">
+      <c r="D182" s="12"/>
+      <c r="E182" s="12"/>
+      <c r="F182" s="13"/>
+      <c r="G182" s="13"/>
+      <c r="H182" s="24"/>
+      <c r="I182" s="24"/>
+    </row>
+    <row r="183" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A183" s="1"/>
-      <c r="D183" s="16"/>
-[...6 lines deleted...]
-    <row r="184" ht="14.25" customHeight="1">
+      <c r="D183" s="12"/>
+      <c r="E183" s="12"/>
+      <c r="F183" s="13"/>
+      <c r="G183" s="13"/>
+      <c r="H183" s="24"/>
+      <c r="I183" s="24"/>
+    </row>
+    <row r="184" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A184" s="1"/>
-      <c r="D184" s="16"/>
-[...6 lines deleted...]
-    <row r="185" ht="14.25" customHeight="1">
+      <c r="D184" s="12"/>
+      <c r="E184" s="12"/>
+      <c r="F184" s="13"/>
+      <c r="G184" s="13"/>
+      <c r="H184" s="24"/>
+      <c r="I184" s="24"/>
+    </row>
+    <row r="185" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A185" s="1"/>
-      <c r="D185" s="16"/>
-[...6 lines deleted...]
-    <row r="186" ht="14.25" customHeight="1">
+      <c r="D185" s="12"/>
+      <c r="E185" s="12"/>
+      <c r="F185" s="13"/>
+      <c r="G185" s="13"/>
+      <c r="H185" s="24"/>
+      <c r="I185" s="24"/>
+    </row>
+    <row r="186" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A186" s="1"/>
-      <c r="D186" s="16"/>
-[...6 lines deleted...]
-    <row r="187" ht="14.25" customHeight="1">
+      <c r="D186" s="12"/>
+      <c r="E186" s="12"/>
+      <c r="F186" s="13"/>
+      <c r="G186" s="13"/>
+      <c r="H186" s="24"/>
+      <c r="I186" s="24"/>
+    </row>
+    <row r="187" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A187" s="1"/>
-      <c r="D187" s="16"/>
-[...6 lines deleted...]
-    <row r="188" ht="14.25" customHeight="1">
+      <c r="D187" s="12"/>
+      <c r="E187" s="12"/>
+      <c r="F187" s="13"/>
+      <c r="G187" s="13"/>
+      <c r="H187" s="24"/>
+      <c r="I187" s="24"/>
+    </row>
+    <row r="188" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A188" s="1"/>
-      <c r="D188" s="16"/>
-[...6 lines deleted...]
-    <row r="189" ht="14.25" customHeight="1">
+      <c r="D188" s="12"/>
+      <c r="E188" s="12"/>
+      <c r="F188" s="13"/>
+      <c r="G188" s="13"/>
+      <c r="H188" s="24"/>
+      <c r="I188" s="24"/>
+    </row>
+    <row r="189" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A189" s="1"/>
-      <c r="D189" s="16"/>
-[...6 lines deleted...]
-    <row r="190" ht="14.25" customHeight="1">
+      <c r="D189" s="12"/>
+      <c r="E189" s="12"/>
+      <c r="F189" s="13"/>
+      <c r="G189" s="13"/>
+      <c r="H189" s="24"/>
+      <c r="I189" s="24"/>
+    </row>
+    <row r="190" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A190" s="1"/>
-      <c r="D190" s="16"/>
-[...6 lines deleted...]
-    <row r="191" ht="14.25" customHeight="1">
+      <c r="D190" s="12"/>
+      <c r="E190" s="12"/>
+      <c r="F190" s="13"/>
+      <c r="G190" s="13"/>
+      <c r="H190" s="24"/>
+      <c r="I190" s="24"/>
+    </row>
+    <row r="191" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A191" s="1"/>
-      <c r="D191" s="16"/>
-[...6 lines deleted...]
-    <row r="192" ht="14.25" customHeight="1">
+      <c r="D191" s="12"/>
+      <c r="E191" s="12"/>
+      <c r="F191" s="13"/>
+      <c r="G191" s="13"/>
+      <c r="H191" s="24"/>
+      <c r="I191" s="24"/>
+    </row>
+    <row r="192" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A192" s="1"/>
-      <c r="D192" s="16"/>
-[...6 lines deleted...]
-    <row r="193" ht="14.25" customHeight="1">
+      <c r="D192" s="12"/>
+      <c r="E192" s="12"/>
+      <c r="F192" s="13"/>
+      <c r="G192" s="13"/>
+      <c r="H192" s="24"/>
+      <c r="I192" s="24"/>
+    </row>
+    <row r="193" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A193" s="1"/>
-      <c r="D193" s="16"/>
-[...6 lines deleted...]
-    <row r="194" ht="14.25" customHeight="1">
+      <c r="D193" s="12"/>
+      <c r="E193" s="12"/>
+      <c r="F193" s="13"/>
+      <c r="G193" s="13"/>
+      <c r="H193" s="24"/>
+      <c r="I193" s="24"/>
+    </row>
+    <row r="194" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A194" s="1"/>
-      <c r="D194" s="16"/>
-[...6 lines deleted...]
-    <row r="195" ht="14.25" customHeight="1">
+      <c r="D194" s="12"/>
+      <c r="E194" s="12"/>
+      <c r="F194" s="13"/>
+      <c r="G194" s="13"/>
+      <c r="H194" s="24"/>
+      <c r="I194" s="24"/>
+    </row>
+    <row r="195" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A195" s="1"/>
-      <c r="D195" s="16"/>
-[...6 lines deleted...]
-    <row r="196" ht="14.25" customHeight="1">
+      <c r="D195" s="12"/>
+      <c r="E195" s="12"/>
+      <c r="F195" s="13"/>
+      <c r="G195" s="13"/>
+      <c r="H195" s="24"/>
+      <c r="I195" s="24"/>
+    </row>
+    <row r="196" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A196" s="1"/>
-      <c r="D196" s="16"/>
-[...6 lines deleted...]
-    <row r="197" ht="14.25" customHeight="1">
+      <c r="D196" s="12"/>
+      <c r="E196" s="12"/>
+      <c r="F196" s="13"/>
+      <c r="G196" s="13"/>
+      <c r="H196" s="24"/>
+      <c r="I196" s="24"/>
+    </row>
+    <row r="197" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A197" s="1"/>
-      <c r="D197" s="16"/>
-[...6 lines deleted...]
-    <row r="198" ht="14.25" customHeight="1">
+      <c r="D197" s="12"/>
+      <c r="E197" s="12"/>
+      <c r="F197" s="13"/>
+      <c r="G197" s="13"/>
+      <c r="H197" s="24"/>
+      <c r="I197" s="24"/>
+    </row>
+    <row r="198" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A198" s="1"/>
-      <c r="D198" s="16"/>
-[...6 lines deleted...]
-    <row r="199" ht="14.25" customHeight="1">
+      <c r="D198" s="12"/>
+      <c r="E198" s="12"/>
+      <c r="F198" s="13"/>
+      <c r="G198" s="13"/>
+      <c r="H198" s="24"/>
+      <c r="I198" s="24"/>
+    </row>
+    <row r="199" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A199" s="1"/>
-      <c r="D199" s="16"/>
-[...6 lines deleted...]
-    <row r="200" ht="14.25" customHeight="1">
+      <c r="D199" s="12"/>
+      <c r="E199" s="12"/>
+      <c r="F199" s="13"/>
+      <c r="G199" s="13"/>
+      <c r="H199" s="24"/>
+      <c r="I199" s="24"/>
+    </row>
+    <row r="200" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A200" s="1"/>
-      <c r="D200" s="16"/>
-[...6 lines deleted...]
-    <row r="201" ht="14.25" customHeight="1">
+      <c r="D200" s="12"/>
+      <c r="E200" s="12"/>
+      <c r="F200" s="13"/>
+      <c r="G200" s="13"/>
+      <c r="H200" s="24"/>
+      <c r="I200" s="24"/>
+    </row>
+    <row r="201" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A201" s="1"/>
-      <c r="D201" s="16"/>
-[...6 lines deleted...]
-    <row r="202" ht="14.25" customHeight="1">
+      <c r="D201" s="12"/>
+      <c r="E201" s="12"/>
+      <c r="F201" s="13"/>
+      <c r="G201" s="13"/>
+      <c r="H201" s="24"/>
+      <c r="I201" s="24"/>
+    </row>
+    <row r="202" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A202" s="1"/>
-      <c r="D202" s="16"/>
-[...6 lines deleted...]
-    <row r="203" ht="14.25" customHeight="1">
+      <c r="D202" s="12"/>
+      <c r="E202" s="12"/>
+      <c r="F202" s="13"/>
+      <c r="G202" s="13"/>
+      <c r="H202" s="24"/>
+      <c r="I202" s="24"/>
+    </row>
+    <row r="203" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A203" s="1"/>
-      <c r="D203" s="16"/>
-[...6 lines deleted...]
-    <row r="204" ht="14.25" customHeight="1">
+      <c r="D203" s="12"/>
+      <c r="E203" s="12"/>
+      <c r="F203" s="13"/>
+      <c r="G203" s="13"/>
+      <c r="H203" s="24"/>
+      <c r="I203" s="24"/>
+    </row>
+    <row r="204" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A204" s="1"/>
-      <c r="D204" s="16"/>
-[...6 lines deleted...]
-    <row r="205" ht="14.25" customHeight="1">
+      <c r="D204" s="12"/>
+      <c r="E204" s="12"/>
+      <c r="F204" s="13"/>
+      <c r="G204" s="13"/>
+      <c r="H204" s="24"/>
+      <c r="I204" s="24"/>
+    </row>
+    <row r="205" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A205" s="1"/>
-      <c r="D205" s="16"/>
-[...6 lines deleted...]
-    <row r="206" ht="14.25" customHeight="1">
+      <c r="D205" s="12"/>
+      <c r="E205" s="12"/>
+      <c r="F205" s="13"/>
+      <c r="G205" s="13"/>
+      <c r="H205" s="24"/>
+      <c r="I205" s="24"/>
+    </row>
+    <row r="206" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A206" s="1"/>
-      <c r="D206" s="16"/>
-[...6 lines deleted...]
-    <row r="207" ht="14.25" customHeight="1">
+      <c r="D206" s="12"/>
+      <c r="E206" s="12"/>
+      <c r="F206" s="13"/>
+      <c r="G206" s="13"/>
+      <c r="H206" s="24"/>
+      <c r="I206" s="24"/>
+    </row>
+    <row r="207" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A207" s="1"/>
-      <c r="D207" s="16"/>
-[...6 lines deleted...]
-    <row r="208" ht="14.25" customHeight="1">
+      <c r="D207" s="12"/>
+      <c r="E207" s="12"/>
+      <c r="F207" s="13"/>
+      <c r="G207" s="13"/>
+      <c r="H207" s="24"/>
+      <c r="I207" s="24"/>
+    </row>
+    <row r="208" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A208" s="1"/>
-      <c r="D208" s="16"/>
-[...6 lines deleted...]
-    <row r="209" ht="14.25" customHeight="1">
+      <c r="D208" s="12"/>
+      <c r="E208" s="12"/>
+      <c r="F208" s="13"/>
+      <c r="G208" s="13"/>
+      <c r="H208" s="24"/>
+      <c r="I208" s="24"/>
+    </row>
+    <row r="209" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A209" s="1"/>
-      <c r="D209" s="16"/>
-[...6 lines deleted...]
-    <row r="210" ht="14.25" customHeight="1">
+      <c r="D209" s="12"/>
+      <c r="E209" s="12"/>
+      <c r="F209" s="13"/>
+      <c r="G209" s="13"/>
+      <c r="H209" s="24"/>
+      <c r="I209" s="24"/>
+    </row>
+    <row r="210" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A210" s="1"/>
-      <c r="D210" s="16"/>
-[...6 lines deleted...]
-    <row r="211" ht="14.25" customHeight="1">
+      <c r="D210" s="12"/>
+      <c r="E210" s="12"/>
+      <c r="F210" s="13"/>
+      <c r="G210" s="13"/>
+      <c r="H210" s="24"/>
+      <c r="I210" s="24"/>
+    </row>
+    <row r="211" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A211" s="1"/>
-      <c r="D211" s="16"/>
-[...6 lines deleted...]
-    <row r="212" ht="14.25" customHeight="1">
+      <c r="D211" s="12"/>
+      <c r="E211" s="12"/>
+      <c r="F211" s="13"/>
+      <c r="G211" s="13"/>
+      <c r="H211" s="24"/>
+      <c r="I211" s="24"/>
+    </row>
+    <row r="212" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A212" s="1"/>
-      <c r="D212" s="16"/>
-[...6 lines deleted...]
-    <row r="213" ht="14.25" customHeight="1">
+      <c r="D212" s="12"/>
+      <c r="E212" s="12"/>
+      <c r="F212" s="13"/>
+      <c r="G212" s="13"/>
+      <c r="H212" s="24"/>
+      <c r="I212" s="24"/>
+    </row>
+    <row r="213" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A213" s="1"/>
-      <c r="D213" s="16"/>
-[...6 lines deleted...]
-    <row r="214" ht="14.25" customHeight="1">
+      <c r="D213" s="12"/>
+      <c r="E213" s="12"/>
+      <c r="F213" s="13"/>
+      <c r="G213" s="13"/>
+      <c r="H213" s="24"/>
+      <c r="I213" s="24"/>
+    </row>
+    <row r="214" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A214" s="1"/>
-      <c r="D214" s="16"/>
-[...6 lines deleted...]
-    <row r="215" ht="14.25" customHeight="1">
+      <c r="D214" s="12"/>
+      <c r="E214" s="12"/>
+      <c r="F214" s="13"/>
+      <c r="G214" s="13"/>
+      <c r="H214" s="24"/>
+      <c r="I214" s="24"/>
+    </row>
+    <row r="215" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A215" s="1"/>
-      <c r="D215" s="16"/>
-[...6 lines deleted...]
-    <row r="216" ht="14.25" customHeight="1">
+      <c r="D215" s="12"/>
+      <c r="E215" s="12"/>
+      <c r="F215" s="13"/>
+      <c r="G215" s="13"/>
+      <c r="H215" s="24"/>
+      <c r="I215" s="24"/>
+    </row>
+    <row r="216" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A216" s="1"/>
-      <c r="D216" s="16"/>
-[...6 lines deleted...]
-    <row r="217" ht="14.25" customHeight="1">
+      <c r="D216" s="12"/>
+      <c r="E216" s="12"/>
+      <c r="F216" s="13"/>
+      <c r="G216" s="13"/>
+      <c r="H216" s="24"/>
+      <c r="I216" s="24"/>
+    </row>
+    <row r="217" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A217" s="1"/>
-      <c r="D217" s="16"/>
-[...6 lines deleted...]
-    <row r="218" ht="14.25" customHeight="1">
+      <c r="D217" s="12"/>
+      <c r="E217" s="12"/>
+      <c r="F217" s="13"/>
+      <c r="G217" s="13"/>
+      <c r="H217" s="24"/>
+      <c r="I217" s="24"/>
+    </row>
+    <row r="218" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A218" s="1"/>
-      <c r="D218" s="16"/>
-[...6 lines deleted...]
-    <row r="219" ht="14.25" customHeight="1">
+      <c r="D218" s="12"/>
+      <c r="E218" s="12"/>
+      <c r="F218" s="13"/>
+      <c r="G218" s="13"/>
+      <c r="H218" s="24"/>
+      <c r="I218" s="24"/>
+    </row>
+    <row r="219" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A219" s="1"/>
-      <c r="D219" s="16"/>
-[...6 lines deleted...]
-    <row r="220" ht="14.25" customHeight="1">
+      <c r="D219" s="12"/>
+      <c r="E219" s="12"/>
+      <c r="F219" s="13"/>
+      <c r="G219" s="13"/>
+      <c r="H219" s="24"/>
+      <c r="I219" s="24"/>
+    </row>
+    <row r="220" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A220" s="1"/>
-      <c r="D220" s="16"/>
-[...6 lines deleted...]
-    <row r="221" ht="14.25" customHeight="1">
+      <c r="D220" s="12"/>
+      <c r="E220" s="12"/>
+      <c r="F220" s="13"/>
+      <c r="G220" s="13"/>
+      <c r="H220" s="24"/>
+      <c r="I220" s="24"/>
+    </row>
+    <row r="221" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A221" s="1"/>
-      <c r="D221" s="16"/>
-[...6 lines deleted...]
-    <row r="222" ht="14.25" customHeight="1">
+      <c r="D221" s="12"/>
+      <c r="E221" s="12"/>
+      <c r="F221" s="13"/>
+      <c r="G221" s="13"/>
+      <c r="H221" s="24"/>
+      <c r="I221" s="24"/>
+    </row>
+    <row r="222" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A222" s="1"/>
-      <c r="D222" s="16"/>
-[...6 lines deleted...]
-    <row r="223" ht="14.25" customHeight="1">
+      <c r="D222" s="12"/>
+      <c r="E222" s="12"/>
+      <c r="F222" s="13"/>
+      <c r="G222" s="13"/>
+      <c r="H222" s="24"/>
+      <c r="I222" s="24"/>
+    </row>
+    <row r="223" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A223" s="1"/>
-      <c r="D223" s="16"/>
-[...6 lines deleted...]
-    <row r="224" ht="14.25" customHeight="1">
+      <c r="D223" s="12"/>
+      <c r="E223" s="12"/>
+      <c r="F223" s="13"/>
+      <c r="G223" s="13"/>
+      <c r="H223" s="24"/>
+      <c r="I223" s="24"/>
+    </row>
+    <row r="224" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A224" s="1"/>
-      <c r="D224" s="16"/>
-[...6 lines deleted...]
-    <row r="225" ht="14.25" customHeight="1">
+      <c r="D224" s="12"/>
+      <c r="E224" s="12"/>
+      <c r="F224" s="13"/>
+      <c r="G224" s="13"/>
+      <c r="H224" s="24"/>
+      <c r="I224" s="24"/>
+    </row>
+    <row r="225" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A225" s="1"/>
-      <c r="D225" s="16"/>
-[...6 lines deleted...]
-    <row r="226" ht="14.25" customHeight="1">
+      <c r="D225" s="12"/>
+      <c r="E225" s="12"/>
+      <c r="F225" s="13"/>
+      <c r="G225" s="13"/>
+      <c r="H225" s="24"/>
+      <c r="I225" s="24"/>
+    </row>
+    <row r="226" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A226" s="1"/>
-      <c r="D226" s="16"/>
-[...6 lines deleted...]
-    <row r="227" ht="14.25" customHeight="1">
+      <c r="D226" s="12"/>
+      <c r="E226" s="12"/>
+      <c r="F226" s="13"/>
+      <c r="G226" s="13"/>
+      <c r="H226" s="24"/>
+      <c r="I226" s="24"/>
+    </row>
+    <row r="227" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A227" s="1"/>
-      <c r="D227" s="16"/>
-[...6 lines deleted...]
-    <row r="228" ht="14.25" customHeight="1">
+      <c r="D227" s="12"/>
+      <c r="E227" s="12"/>
+      <c r="F227" s="13"/>
+      <c r="G227" s="13"/>
+      <c r="H227" s="24"/>
+      <c r="I227" s="24"/>
+    </row>
+    <row r="228" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A228" s="1"/>
-      <c r="D228" s="16"/>
-[...6 lines deleted...]
-    <row r="229" ht="14.25" customHeight="1">
+      <c r="D228" s="12"/>
+      <c r="E228" s="12"/>
+      <c r="F228" s="13"/>
+      <c r="G228" s="13"/>
+      <c r="H228" s="24"/>
+      <c r="I228" s="24"/>
+    </row>
+    <row r="229" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A229" s="1"/>
-      <c r="D229" s="16"/>
-[...6 lines deleted...]
-    <row r="230" ht="14.25" customHeight="1">
+      <c r="D229" s="12"/>
+      <c r="E229" s="12"/>
+      <c r="F229" s="13"/>
+      <c r="G229" s="13"/>
+      <c r="H229" s="24"/>
+      <c r="I229" s="24"/>
+    </row>
+    <row r="230" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A230" s="1"/>
-      <c r="D230" s="16"/>
-[...6 lines deleted...]
-    <row r="231" ht="14.25" customHeight="1">
+      <c r="D230" s="12"/>
+      <c r="E230" s="12"/>
+      <c r="F230" s="13"/>
+      <c r="G230" s="13"/>
+      <c r="H230" s="24"/>
+      <c r="I230" s="24"/>
+    </row>
+    <row r="231" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A231" s="1"/>
-      <c r="D231" s="16"/>
-[...6 lines deleted...]
-    <row r="232" ht="14.25" customHeight="1">
+      <c r="D231" s="12"/>
+      <c r="E231" s="12"/>
+      <c r="F231" s="13"/>
+      <c r="G231" s="13"/>
+      <c r="H231" s="24"/>
+      <c r="I231" s="24"/>
+    </row>
+    <row r="232" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A232" s="1"/>
-      <c r="D232" s="16"/>
-[...6 lines deleted...]
-    <row r="233" ht="14.25" customHeight="1">
+      <c r="D232" s="12"/>
+      <c r="E232" s="12"/>
+      <c r="F232" s="13"/>
+      <c r="G232" s="13"/>
+      <c r="H232" s="24"/>
+      <c r="I232" s="24"/>
+    </row>
+    <row r="233" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A233" s="1"/>
-      <c r="D233" s="16"/>
-[...6 lines deleted...]
-    <row r="234" ht="14.25" customHeight="1">
+      <c r="D233" s="12"/>
+      <c r="E233" s="12"/>
+      <c r="F233" s="13"/>
+      <c r="G233" s="13"/>
+      <c r="H233" s="24"/>
+      <c r="I233" s="24"/>
+    </row>
+    <row r="234" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A234" s="1"/>
-      <c r="D234" s="16"/>
-[...6 lines deleted...]
-    <row r="235" ht="14.25" customHeight="1">
+      <c r="D234" s="12"/>
+      <c r="E234" s="12"/>
+      <c r="F234" s="13"/>
+      <c r="G234" s="13"/>
+      <c r="H234" s="24"/>
+      <c r="I234" s="24"/>
+    </row>
+    <row r="235" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A235" s="1"/>
-      <c r="D235" s="16"/>
-[...6 lines deleted...]
-    <row r="236" ht="14.25" customHeight="1">
+      <c r="D235" s="12"/>
+      <c r="E235" s="12"/>
+      <c r="F235" s="13"/>
+      <c r="G235" s="13"/>
+      <c r="H235" s="24"/>
+      <c r="I235" s="24"/>
+    </row>
+    <row r="236" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A236" s="1"/>
-      <c r="D236" s="16"/>
-[...6 lines deleted...]
-    <row r="237" ht="14.25" customHeight="1">
+      <c r="D236" s="12"/>
+      <c r="E236" s="12"/>
+      <c r="F236" s="13"/>
+      <c r="G236" s="13"/>
+      <c r="H236" s="24"/>
+      <c r="I236" s="24"/>
+    </row>
+    <row r="237" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A237" s="1"/>
-      <c r="D237" s="16"/>
-[...6 lines deleted...]
-    <row r="238" ht="14.25" customHeight="1">
+      <c r="D237" s="12"/>
+      <c r="E237" s="12"/>
+      <c r="F237" s="13"/>
+      <c r="G237" s="13"/>
+      <c r="H237" s="24"/>
+      <c r="I237" s="24"/>
+    </row>
+    <row r="238" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A238" s="1"/>
-      <c r="D238" s="16"/>
-[...6 lines deleted...]
-    <row r="239" ht="14.25" customHeight="1">
+      <c r="D238" s="12"/>
+      <c r="E238" s="12"/>
+      <c r="F238" s="13"/>
+      <c r="G238" s="13"/>
+      <c r="H238" s="24"/>
+      <c r="I238" s="24"/>
+    </row>
+    <row r="239" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A239" s="1"/>
-      <c r="D239" s="16"/>
-[...6 lines deleted...]
-    <row r="240" ht="14.25" customHeight="1">
+      <c r="D239" s="12"/>
+      <c r="E239" s="12"/>
+      <c r="F239" s="13"/>
+      <c r="G239" s="13"/>
+      <c r="H239" s="24"/>
+      <c r="I239" s="24"/>
+    </row>
+    <row r="240" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A240" s="1"/>
-      <c r="D240" s="16"/>
-[...6 lines deleted...]
-    <row r="241" ht="14.25" customHeight="1">
+      <c r="D240" s="12"/>
+      <c r="E240" s="12"/>
+      <c r="F240" s="13"/>
+      <c r="G240" s="13"/>
+      <c r="H240" s="24"/>
+      <c r="I240" s="24"/>
+    </row>
+    <row r="241" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A241" s="1"/>
-      <c r="D241" s="16"/>
-[...6 lines deleted...]
-    <row r="242" ht="14.25" customHeight="1">
+      <c r="D241" s="12"/>
+      <c r="E241" s="12"/>
+      <c r="F241" s="13"/>
+      <c r="G241" s="13"/>
+      <c r="H241" s="24"/>
+      <c r="I241" s="24"/>
+    </row>
+    <row r="242" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A242" s="1"/>
-      <c r="D242" s="16"/>
-[...6 lines deleted...]
-    <row r="243" ht="14.25" customHeight="1">
+      <c r="D242" s="12"/>
+      <c r="E242" s="12"/>
+      <c r="F242" s="13"/>
+      <c r="G242" s="13"/>
+      <c r="H242" s="24"/>
+      <c r="I242" s="24"/>
+    </row>
+    <row r="243" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A243" s="1"/>
-      <c r="D243" s="16"/>
-[...6 lines deleted...]
-    <row r="244" ht="14.25" customHeight="1">
+      <c r="D243" s="12"/>
+      <c r="E243" s="12"/>
+      <c r="F243" s="13"/>
+      <c r="G243" s="13"/>
+      <c r="H243" s="24"/>
+      <c r="I243" s="24"/>
+    </row>
+    <row r="244" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A244" s="1"/>
-      <c r="D244" s="16"/>
-[...6 lines deleted...]
-    <row r="245" ht="14.25" customHeight="1">
+      <c r="D244" s="12"/>
+      <c r="E244" s="12"/>
+      <c r="F244" s="13"/>
+      <c r="G244" s="13"/>
+      <c r="H244" s="24"/>
+      <c r="I244" s="24"/>
+    </row>
+    <row r="245" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A245" s="1"/>
-      <c r="D245" s="16"/>
-[...6 lines deleted...]
-    <row r="246" ht="14.25" customHeight="1">
+      <c r="D245" s="12"/>
+      <c r="E245" s="12"/>
+      <c r="F245" s="13"/>
+      <c r="G245" s="13"/>
+      <c r="H245" s="24"/>
+      <c r="I245" s="24"/>
+    </row>
+    <row r="246" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A246" s="1"/>
-      <c r="D246" s="16"/>
-[...6 lines deleted...]
-    <row r="247" ht="14.25" customHeight="1">
+      <c r="D246" s="12"/>
+      <c r="E246" s="12"/>
+      <c r="F246" s="13"/>
+      <c r="G246" s="13"/>
+      <c r="H246" s="24"/>
+      <c r="I246" s="24"/>
+    </row>
+    <row r="247" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A247" s="1"/>
-      <c r="D247" s="16"/>
-[...6 lines deleted...]
-    <row r="248" ht="14.25" customHeight="1">
+      <c r="D247" s="12"/>
+      <c r="E247" s="12"/>
+      <c r="F247" s="13"/>
+      <c r="G247" s="13"/>
+      <c r="H247" s="24"/>
+      <c r="I247" s="24"/>
+    </row>
+    <row r="248" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A248" s="1"/>
-      <c r="D248" s="16"/>
-[...6 lines deleted...]
-    <row r="249" ht="14.25" customHeight="1">
+      <c r="D248" s="12"/>
+      <c r="E248" s="12"/>
+      <c r="F248" s="13"/>
+      <c r="G248" s="13"/>
+      <c r="H248" s="24"/>
+      <c r="I248" s="24"/>
+    </row>
+    <row r="249" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A249" s="1"/>
-      <c r="D249" s="16"/>
-[...6 lines deleted...]
-    <row r="250" ht="14.25" customHeight="1">
+      <c r="D249" s="12"/>
+      <c r="E249" s="12"/>
+      <c r="F249" s="13"/>
+      <c r="G249" s="13"/>
+      <c r="H249" s="24"/>
+      <c r="I249" s="24"/>
+    </row>
+    <row r="250" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A250" s="1"/>
-      <c r="D250" s="16"/>
-[...6 lines deleted...]
-    <row r="251" ht="14.25" customHeight="1">
+      <c r="D250" s="12"/>
+      <c r="E250" s="12"/>
+      <c r="F250" s="13"/>
+      <c r="G250" s="13"/>
+      <c r="H250" s="24"/>
+      <c r="I250" s="24"/>
+    </row>
+    <row r="251" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A251" s="1"/>
-      <c r="D251" s="16"/>
-[...6 lines deleted...]
-    <row r="252" ht="14.25" customHeight="1">
+      <c r="D251" s="12"/>
+      <c r="E251" s="12"/>
+      <c r="F251" s="13"/>
+      <c r="G251" s="13"/>
+      <c r="H251" s="24"/>
+      <c r="I251" s="24"/>
+    </row>
+    <row r="252" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A252" s="1"/>
-      <c r="D252" s="16"/>
-[...6 lines deleted...]
-    <row r="253" ht="14.25" customHeight="1">
+      <c r="D252" s="12"/>
+      <c r="E252" s="12"/>
+      <c r="F252" s="13"/>
+      <c r="G252" s="13"/>
+      <c r="H252" s="24"/>
+      <c r="I252" s="24"/>
+    </row>
+    <row r="253" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A253" s="1"/>
-      <c r="D253" s="16"/>
-[...6 lines deleted...]
-    <row r="254" ht="14.25" customHeight="1">
+      <c r="D253" s="12"/>
+      <c r="E253" s="12"/>
+      <c r="F253" s="13"/>
+      <c r="G253" s="13"/>
+      <c r="H253" s="24"/>
+      <c r="I253" s="24"/>
+    </row>
+    <row r="254" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A254" s="1"/>
-      <c r="D254" s="16"/>
-[...6 lines deleted...]
-    <row r="255" ht="14.25" customHeight="1">
+      <c r="D254" s="12"/>
+      <c r="E254" s="12"/>
+      <c r="F254" s="13"/>
+      <c r="G254" s="13"/>
+      <c r="H254" s="24"/>
+      <c r="I254" s="24"/>
+    </row>
+    <row r="255" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A255" s="1"/>
-      <c r="D255" s="16"/>
-[...6 lines deleted...]
-    <row r="256" ht="14.25" customHeight="1">
+      <c r="D255" s="12"/>
+      <c r="E255" s="12"/>
+      <c r="F255" s="13"/>
+      <c r="G255" s="13"/>
+      <c r="H255" s="24"/>
+      <c r="I255" s="24"/>
+    </row>
+    <row r="256" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A256" s="1"/>
-      <c r="D256" s="16"/>
-[...6 lines deleted...]
-    <row r="257" ht="14.25" customHeight="1">
+      <c r="D256" s="12"/>
+      <c r="E256" s="12"/>
+      <c r="F256" s="13"/>
+      <c r="G256" s="13"/>
+      <c r="H256" s="24"/>
+      <c r="I256" s="24"/>
+    </row>
+    <row r="257" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A257" s="1"/>
-      <c r="D257" s="16"/>
-[...6 lines deleted...]
-    <row r="258" ht="14.25" customHeight="1">
+      <c r="D257" s="12"/>
+      <c r="E257" s="12"/>
+      <c r="F257" s="13"/>
+      <c r="G257" s="13"/>
+      <c r="H257" s="24"/>
+      <c r="I257" s="24"/>
+    </row>
+    <row r="258" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A258" s="1"/>
-      <c r="D258" s="16"/>
-[...6 lines deleted...]
-    <row r="259" ht="14.25" customHeight="1">
+      <c r="D258" s="12"/>
+      <c r="E258" s="12"/>
+      <c r="F258" s="13"/>
+      <c r="G258" s="13"/>
+      <c r="H258" s="24"/>
+      <c r="I258" s="24"/>
+    </row>
+    <row r="259" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A259" s="1"/>
-      <c r="D259" s="16"/>
-[...6 lines deleted...]
-    <row r="260" ht="14.25" customHeight="1">
+      <c r="D259" s="12"/>
+      <c r="E259" s="12"/>
+      <c r="F259" s="13"/>
+      <c r="G259" s="13"/>
+      <c r="H259" s="24"/>
+      <c r="I259" s="24"/>
+    </row>
+    <row r="260" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A260" s="1"/>
-      <c r="D260" s="16"/>
-[...6 lines deleted...]
-    <row r="261" ht="14.25" customHeight="1">
+      <c r="D260" s="12"/>
+      <c r="E260" s="12"/>
+      <c r="F260" s="13"/>
+      <c r="G260" s="13"/>
+      <c r="H260" s="24"/>
+      <c r="I260" s="24"/>
+    </row>
+    <row r="261" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A261" s="1"/>
-      <c r="D261" s="16"/>
-[...6 lines deleted...]
-    <row r="262" ht="14.25" customHeight="1">
+      <c r="D261" s="12"/>
+      <c r="E261" s="12"/>
+      <c r="F261" s="13"/>
+      <c r="G261" s="13"/>
+      <c r="H261" s="24"/>
+      <c r="I261" s="24"/>
+    </row>
+    <row r="262" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A262" s="1"/>
-      <c r="D262" s="16"/>
-[...6 lines deleted...]
-    <row r="263" ht="14.25" customHeight="1">
+      <c r="D262" s="12"/>
+      <c r="E262" s="12"/>
+      <c r="F262" s="13"/>
+      <c r="G262" s="13"/>
+      <c r="H262" s="24"/>
+      <c r="I262" s="24"/>
+    </row>
+    <row r="263" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A263" s="1"/>
-      <c r="D263" s="16"/>
-[...6 lines deleted...]
-    <row r="264" ht="14.25" customHeight="1">
+      <c r="D263" s="12"/>
+      <c r="E263" s="12"/>
+      <c r="F263" s="13"/>
+      <c r="G263" s="13"/>
+      <c r="H263" s="24"/>
+      <c r="I263" s="24"/>
+    </row>
+    <row r="264" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A264" s="1"/>
-      <c r="D264" s="16"/>
-[...6 lines deleted...]
-    <row r="265" ht="14.25" customHeight="1">
+      <c r="D264" s="12"/>
+      <c r="E264" s="12"/>
+      <c r="F264" s="13"/>
+      <c r="G264" s="13"/>
+      <c r="H264" s="24"/>
+      <c r="I264" s="24"/>
+    </row>
+    <row r="265" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A265" s="1"/>
-      <c r="D265" s="16"/>
-[...6 lines deleted...]
-    <row r="266" ht="14.25" customHeight="1">
+      <c r="D265" s="12"/>
+      <c r="E265" s="12"/>
+      <c r="F265" s="13"/>
+      <c r="G265" s="13"/>
+      <c r="H265" s="24"/>
+      <c r="I265" s="24"/>
+    </row>
+    <row r="266" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A266" s="1"/>
-      <c r="D266" s="16"/>
-[...6 lines deleted...]
-    <row r="267" ht="14.25" customHeight="1">
+      <c r="D266" s="12"/>
+      <c r="E266" s="12"/>
+      <c r="F266" s="13"/>
+      <c r="G266" s="13"/>
+      <c r="H266" s="24"/>
+      <c r="I266" s="24"/>
+    </row>
+    <row r="267" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A267" s="1"/>
-      <c r="D267" s="16"/>
-[...6 lines deleted...]
-    <row r="268" ht="14.25" customHeight="1">
+      <c r="D267" s="12"/>
+      <c r="E267" s="12"/>
+      <c r="F267" s="13"/>
+      <c r="G267" s="13"/>
+      <c r="H267" s="24"/>
+      <c r="I267" s="24"/>
+    </row>
+    <row r="268" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A268" s="1"/>
-      <c r="D268" s="16"/>
-[...6 lines deleted...]
-    <row r="269" ht="14.25" customHeight="1">
+      <c r="D268" s="12"/>
+      <c r="E268" s="12"/>
+      <c r="F268" s="13"/>
+      <c r="G268" s="13"/>
+      <c r="H268" s="24"/>
+      <c r="I268" s="24"/>
+    </row>
+    <row r="269" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A269" s="1"/>
-      <c r="D269" s="16"/>
-[...6 lines deleted...]
-    <row r="270" ht="14.25" customHeight="1">
+      <c r="D269" s="12"/>
+      <c r="E269" s="12"/>
+      <c r="F269" s="13"/>
+      <c r="G269" s="13"/>
+      <c r="H269" s="24"/>
+      <c r="I269" s="24"/>
+    </row>
+    <row r="270" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A270" s="1"/>
-      <c r="D270" s="16"/>
-[...6 lines deleted...]
-    <row r="271" ht="14.25" customHeight="1">
+      <c r="D270" s="12"/>
+      <c r="E270" s="12"/>
+      <c r="F270" s="13"/>
+      <c r="G270" s="13"/>
+      <c r="H270" s="24"/>
+      <c r="I270" s="24"/>
+    </row>
+    <row r="271" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A271" s="1"/>
-      <c r="D271" s="16"/>
-[...6 lines deleted...]
-    <row r="272" ht="14.25" customHeight="1">
+      <c r="D271" s="12"/>
+      <c r="E271" s="12"/>
+      <c r="F271" s="13"/>
+      <c r="G271" s="13"/>
+      <c r="H271" s="24"/>
+      <c r="I271" s="24"/>
+    </row>
+    <row r="272" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A272" s="1"/>
-      <c r="D272" s="16"/>
-[...6 lines deleted...]
-    <row r="273" ht="14.25" customHeight="1">
+      <c r="D272" s="12"/>
+      <c r="E272" s="12"/>
+      <c r="F272" s="13"/>
+      <c r="G272" s="13"/>
+      <c r="H272" s="24"/>
+      <c r="I272" s="24"/>
+    </row>
+    <row r="273" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A273" s="1"/>
-      <c r="D273" s="16"/>
-[...6 lines deleted...]
-    <row r="274" ht="14.25" customHeight="1">
+      <c r="D273" s="12"/>
+      <c r="E273" s="12"/>
+      <c r="F273" s="13"/>
+      <c r="G273" s="13"/>
+      <c r="H273" s="24"/>
+      <c r="I273" s="24"/>
+    </row>
+    <row r="274" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A274" s="1"/>
-      <c r="D274" s="16"/>
-[...6 lines deleted...]
-    <row r="275" ht="14.25" customHeight="1">
+      <c r="D274" s="12"/>
+      <c r="E274" s="12"/>
+      <c r="F274" s="13"/>
+      <c r="G274" s="13"/>
+      <c r="H274" s="24"/>
+      <c r="I274" s="24"/>
+    </row>
+    <row r="275" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A275" s="1"/>
-      <c r="D275" s="16"/>
-[...6 lines deleted...]
-    <row r="276" ht="14.25" customHeight="1">
+      <c r="D275" s="12"/>
+      <c r="E275" s="12"/>
+      <c r="F275" s="13"/>
+      <c r="G275" s="13"/>
+      <c r="H275" s="24"/>
+      <c r="I275" s="24"/>
+    </row>
+    <row r="276" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A276" s="1"/>
-      <c r="D276" s="16"/>
-[...6 lines deleted...]
-    <row r="277" ht="14.25" customHeight="1">
+      <c r="D276" s="12"/>
+      <c r="E276" s="12"/>
+      <c r="F276" s="13"/>
+      <c r="G276" s="13"/>
+      <c r="H276" s="24"/>
+      <c r="I276" s="24"/>
+    </row>
+    <row r="277" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A277" s="1"/>
-      <c r="D277" s="16"/>
-[...6 lines deleted...]
-    <row r="278" ht="14.25" customHeight="1">
+      <c r="D277" s="12"/>
+      <c r="E277" s="12"/>
+      <c r="F277" s="13"/>
+      <c r="G277" s="13"/>
+      <c r="H277" s="24"/>
+      <c r="I277" s="24"/>
+    </row>
+    <row r="278" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A278" s="1"/>
-      <c r="D278" s="16"/>
-[...6 lines deleted...]
-    <row r="279" ht="14.25" customHeight="1">
+      <c r="D278" s="12"/>
+      <c r="E278" s="12"/>
+      <c r="F278" s="13"/>
+      <c r="G278" s="13"/>
+      <c r="H278" s="24"/>
+      <c r="I278" s="24"/>
+    </row>
+    <row r="279" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A279" s="1"/>
-      <c r="D279" s="16"/>
-[...6 lines deleted...]
-    <row r="280" ht="14.25" customHeight="1">
+      <c r="D279" s="12"/>
+      <c r="E279" s="12"/>
+      <c r="F279" s="13"/>
+      <c r="G279" s="13"/>
+      <c r="H279" s="24"/>
+      <c r="I279" s="24"/>
+    </row>
+    <row r="280" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A280" s="1"/>
-      <c r="D280" s="16"/>
-[...6 lines deleted...]
-    <row r="281" ht="14.25" customHeight="1">
+      <c r="D280" s="12"/>
+      <c r="E280" s="12"/>
+      <c r="F280" s="13"/>
+      <c r="G280" s="13"/>
+      <c r="H280" s="24"/>
+      <c r="I280" s="24"/>
+    </row>
+    <row r="281" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A281" s="1"/>
-      <c r="D281" s="16"/>
-[...6 lines deleted...]
-    <row r="282" ht="14.25" customHeight="1">
+      <c r="D281" s="12"/>
+      <c r="E281" s="12"/>
+      <c r="F281" s="13"/>
+      <c r="G281" s="13"/>
+      <c r="H281" s="24"/>
+      <c r="I281" s="24"/>
+    </row>
+    <row r="282" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A282" s="1"/>
-      <c r="D282" s="16"/>
-[...6 lines deleted...]
-    <row r="283" ht="14.25" customHeight="1">
+      <c r="D282" s="12"/>
+      <c r="E282" s="12"/>
+      <c r="F282" s="13"/>
+      <c r="G282" s="13"/>
+      <c r="H282" s="24"/>
+      <c r="I282" s="24"/>
+    </row>
+    <row r="283" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A283" s="1"/>
-      <c r="D283" s="16"/>
-[...6 lines deleted...]
-    <row r="284" ht="14.25" customHeight="1">
+      <c r="D283" s="12"/>
+      <c r="E283" s="12"/>
+      <c r="F283" s="13"/>
+      <c r="G283" s="13"/>
+      <c r="H283" s="24"/>
+      <c r="I283" s="24"/>
+    </row>
+    <row r="284" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A284" s="1"/>
-      <c r="D284" s="16"/>
-[...6 lines deleted...]
-    <row r="285" ht="14.25" customHeight="1">
+      <c r="D284" s="12"/>
+      <c r="E284" s="12"/>
+      <c r="F284" s="13"/>
+      <c r="G284" s="13"/>
+      <c r="H284" s="24"/>
+      <c r="I284" s="24"/>
+    </row>
+    <row r="285" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A285" s="1"/>
-      <c r="D285" s="16"/>
-[...6 lines deleted...]
-    <row r="286" ht="14.25" customHeight="1">
+      <c r="D285" s="12"/>
+      <c r="E285" s="12"/>
+      <c r="F285" s="13"/>
+      <c r="G285" s="13"/>
+      <c r="H285" s="24"/>
+      <c r="I285" s="24"/>
+    </row>
+    <row r="286" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A286" s="1"/>
-      <c r="D286" s="16"/>
-[...6 lines deleted...]
-    <row r="287" ht="14.25" customHeight="1">
+      <c r="D286" s="12"/>
+      <c r="E286" s="12"/>
+      <c r="F286" s="13"/>
+      <c r="G286" s="13"/>
+      <c r="H286" s="24"/>
+      <c r="I286" s="24"/>
+    </row>
+    <row r="287" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A287" s="1"/>
-      <c r="D287" s="16"/>
-[...6 lines deleted...]
-    <row r="288" ht="14.25" customHeight="1">
+      <c r="D287" s="12"/>
+      <c r="E287" s="12"/>
+      <c r="F287" s="13"/>
+      <c r="G287" s="13"/>
+      <c r="H287" s="24"/>
+      <c r="I287" s="24"/>
+    </row>
+    <row r="288" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A288" s="1"/>
-      <c r="D288" s="16"/>
-[...6 lines deleted...]
-    <row r="289" ht="14.25" customHeight="1">
+      <c r="D288" s="12"/>
+      <c r="E288" s="12"/>
+      <c r="F288" s="13"/>
+      <c r="G288" s="13"/>
+      <c r="H288" s="24"/>
+      <c r="I288" s="24"/>
+    </row>
+    <row r="289" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A289" s="1"/>
-      <c r="D289" s="16"/>
-[...6 lines deleted...]
-    <row r="290" ht="14.25" customHeight="1">
+      <c r="D289" s="12"/>
+      <c r="E289" s="12"/>
+      <c r="F289" s="13"/>
+      <c r="G289" s="13"/>
+      <c r="H289" s="24"/>
+      <c r="I289" s="24"/>
+    </row>
+    <row r="290" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A290" s="1"/>
-      <c r="D290" s="16"/>
-[...6 lines deleted...]
-    <row r="291" ht="14.25" customHeight="1">
+      <c r="D290" s="12"/>
+      <c r="E290" s="12"/>
+      <c r="F290" s="13"/>
+      <c r="G290" s="13"/>
+      <c r="H290" s="24"/>
+      <c r="I290" s="24"/>
+    </row>
+    <row r="291" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A291" s="1"/>
-      <c r="D291" s="16"/>
-[...6 lines deleted...]
-    <row r="292" ht="14.25" customHeight="1">
+      <c r="D291" s="12"/>
+      <c r="E291" s="12"/>
+      <c r="F291" s="13"/>
+      <c r="G291" s="13"/>
+      <c r="H291" s="24"/>
+      <c r="I291" s="24"/>
+    </row>
+    <row r="292" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A292" s="1"/>
-      <c r="D292" s="16"/>
-[...6 lines deleted...]
-    <row r="293" ht="14.25" customHeight="1">
+      <c r="D292" s="12"/>
+      <c r="E292" s="12"/>
+      <c r="F292" s="13"/>
+      <c r="G292" s="13"/>
+      <c r="H292" s="24"/>
+      <c r="I292" s="24"/>
+    </row>
+    <row r="293" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A293" s="1"/>
-      <c r="D293" s="16"/>
-[...6 lines deleted...]
-    <row r="294" ht="14.25" customHeight="1">
+      <c r="D293" s="12"/>
+      <c r="E293" s="12"/>
+      <c r="F293" s="13"/>
+      <c r="G293" s="13"/>
+      <c r="H293" s="24"/>
+      <c r="I293" s="24"/>
+    </row>
+    <row r="294" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A294" s="1"/>
-      <c r="D294" s="16"/>
-[...6 lines deleted...]
-    <row r="295" ht="14.25" customHeight="1">
+      <c r="D294" s="12"/>
+      <c r="E294" s="12"/>
+      <c r="F294" s="13"/>
+      <c r="G294" s="13"/>
+      <c r="H294" s="24"/>
+      <c r="I294" s="24"/>
+    </row>
+    <row r="295" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A295" s="1"/>
-      <c r="D295" s="16"/>
-[...6 lines deleted...]
-    <row r="296" ht="14.25" customHeight="1">
+      <c r="D295" s="12"/>
+      <c r="E295" s="12"/>
+      <c r="F295" s="13"/>
+      <c r="G295" s="13"/>
+      <c r="H295" s="24"/>
+      <c r="I295" s="24"/>
+    </row>
+    <row r="296" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A296" s="1"/>
-      <c r="D296" s="16"/>
-[...6 lines deleted...]
-    <row r="297" ht="14.25" customHeight="1">
+      <c r="D296" s="12"/>
+      <c r="E296" s="12"/>
+      <c r="F296" s="13"/>
+      <c r="G296" s="13"/>
+      <c r="H296" s="24"/>
+      <c r="I296" s="24"/>
+    </row>
+    <row r="297" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A297" s="1"/>
-      <c r="D297" s="16"/>
-[...6 lines deleted...]
-    <row r="298" ht="14.25" customHeight="1">
+      <c r="D297" s="12"/>
+      <c r="E297" s="12"/>
+      <c r="F297" s="13"/>
+      <c r="G297" s="13"/>
+      <c r="H297" s="24"/>
+      <c r="I297" s="24"/>
+    </row>
+    <row r="298" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A298" s="1"/>
-      <c r="D298" s="16"/>
-[...6 lines deleted...]
-    <row r="299" ht="14.25" customHeight="1">
+      <c r="D298" s="12"/>
+      <c r="E298" s="12"/>
+      <c r="F298" s="13"/>
+      <c r="G298" s="13"/>
+      <c r="H298" s="24"/>
+      <c r="I298" s="24"/>
+    </row>
+    <row r="299" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A299" s="1"/>
-      <c r="D299" s="16"/>
-[...6 lines deleted...]
-    <row r="300" ht="14.25" customHeight="1">
+      <c r="D299" s="12"/>
+      <c r="E299" s="12"/>
+      <c r="F299" s="13"/>
+      <c r="G299" s="13"/>
+      <c r="H299" s="24"/>
+      <c r="I299" s="24"/>
+    </row>
+    <row r="300" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A300" s="1"/>
-      <c r="D300" s="16"/>
-[...6 lines deleted...]
-    <row r="301" ht="14.25" customHeight="1">
+      <c r="D300" s="12"/>
+      <c r="E300" s="12"/>
+      <c r="F300" s="13"/>
+      <c r="G300" s="13"/>
+      <c r="H300" s="24"/>
+      <c r="I300" s="24"/>
+    </row>
+    <row r="301" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A301" s="1"/>
-      <c r="D301" s="16"/>
-[...6 lines deleted...]
-    <row r="302" ht="14.25" customHeight="1">
+      <c r="D301" s="12"/>
+      <c r="E301" s="12"/>
+      <c r="F301" s="13"/>
+      <c r="G301" s="13"/>
+      <c r="H301" s="24"/>
+      <c r="I301" s="24"/>
+    </row>
+    <row r="302" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A302" s="1"/>
-      <c r="D302" s="16"/>
-[...6 lines deleted...]
-    <row r="303" ht="14.25" customHeight="1">
+      <c r="D302" s="12"/>
+      <c r="E302" s="12"/>
+      <c r="F302" s="13"/>
+      <c r="G302" s="13"/>
+      <c r="H302" s="24"/>
+      <c r="I302" s="24"/>
+    </row>
+    <row r="303" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A303" s="1"/>
-      <c r="D303" s="16"/>
-[...6 lines deleted...]
-    <row r="304" ht="14.25" customHeight="1">
+      <c r="D303" s="12"/>
+      <c r="E303" s="12"/>
+      <c r="F303" s="13"/>
+      <c r="G303" s="13"/>
+      <c r="H303" s="24"/>
+      <c r="I303" s="24"/>
+    </row>
+    <row r="304" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A304" s="1"/>
-      <c r="D304" s="16"/>
-[...6 lines deleted...]
-    <row r="305" ht="14.25" customHeight="1">
+      <c r="D304" s="12"/>
+      <c r="E304" s="12"/>
+      <c r="F304" s="13"/>
+      <c r="G304" s="13"/>
+      <c r="H304" s="24"/>
+      <c r="I304" s="24"/>
+    </row>
+    <row r="305" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A305" s="1"/>
-      <c r="D305" s="16"/>
-[...6 lines deleted...]
-    <row r="306" ht="14.25" customHeight="1">
+      <c r="D305" s="12"/>
+      <c r="E305" s="12"/>
+      <c r="F305" s="13"/>
+      <c r="G305" s="13"/>
+      <c r="H305" s="24"/>
+      <c r="I305" s="24"/>
+    </row>
+    <row r="306" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A306" s="1"/>
-      <c r="D306" s="16"/>
-[...6 lines deleted...]
-    <row r="307" ht="14.25" customHeight="1">
+      <c r="D306" s="12"/>
+      <c r="E306" s="12"/>
+      <c r="F306" s="13"/>
+      <c r="G306" s="13"/>
+      <c r="H306" s="24"/>
+      <c r="I306" s="24"/>
+    </row>
+    <row r="307" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A307" s="1"/>
-      <c r="D307" s="16"/>
-[...6 lines deleted...]
-    <row r="308" ht="14.25" customHeight="1">
+      <c r="D307" s="12"/>
+      <c r="E307" s="12"/>
+      <c r="F307" s="13"/>
+      <c r="G307" s="13"/>
+      <c r="H307" s="24"/>
+      <c r="I307" s="24"/>
+    </row>
+    <row r="308" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A308" s="1"/>
-      <c r="D308" s="16"/>
-[...6 lines deleted...]
-    <row r="309" ht="14.25" customHeight="1">
+      <c r="D308" s="12"/>
+      <c r="E308" s="12"/>
+      <c r="F308" s="13"/>
+      <c r="G308" s="13"/>
+      <c r="H308" s="24"/>
+      <c r="I308" s="24"/>
+    </row>
+    <row r="309" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A309" s="1"/>
-      <c r="D309" s="16"/>
-[...6 lines deleted...]
-    <row r="310" ht="14.25" customHeight="1">
+      <c r="D309" s="12"/>
+      <c r="E309" s="12"/>
+      <c r="F309" s="13"/>
+      <c r="G309" s="13"/>
+      <c r="H309" s="24"/>
+      <c r="I309" s="24"/>
+    </row>
+    <row r="310" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A310" s="1"/>
-      <c r="D310" s="16"/>
-[...6 lines deleted...]
-    <row r="311" ht="14.25" customHeight="1">
+      <c r="D310" s="12"/>
+      <c r="E310" s="12"/>
+      <c r="F310" s="13"/>
+      <c r="G310" s="13"/>
+      <c r="H310" s="24"/>
+      <c r="I310" s="24"/>
+    </row>
+    <row r="311" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A311" s="1"/>
-      <c r="D311" s="16"/>
-[...6 lines deleted...]
-    <row r="312" ht="14.25" customHeight="1">
+      <c r="D311" s="12"/>
+      <c r="E311" s="12"/>
+      <c r="F311" s="13"/>
+      <c r="G311" s="13"/>
+      <c r="H311" s="24"/>
+      <c r="I311" s="24"/>
+    </row>
+    <row r="312" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A312" s="1"/>
-      <c r="D312" s="16"/>
-[...6 lines deleted...]
-    <row r="313" ht="14.25" customHeight="1">
+      <c r="D312" s="12"/>
+      <c r="E312" s="12"/>
+      <c r="F312" s="13"/>
+      <c r="G312" s="13"/>
+      <c r="H312" s="24"/>
+      <c r="I312" s="24"/>
+    </row>
+    <row r="313" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A313" s="1"/>
-      <c r="D313" s="16"/>
-[...6 lines deleted...]
-    <row r="314" ht="14.25" customHeight="1">
+      <c r="D313" s="12"/>
+      <c r="E313" s="12"/>
+      <c r="F313" s="13"/>
+      <c r="G313" s="13"/>
+      <c r="H313" s="24"/>
+      <c r="I313" s="24"/>
+    </row>
+    <row r="314" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A314" s="1"/>
-      <c r="D314" s="16"/>
-[...6 lines deleted...]
-    <row r="315" ht="14.25" customHeight="1">
+      <c r="D314" s="12"/>
+      <c r="E314" s="12"/>
+      <c r="F314" s="13"/>
+      <c r="G314" s="13"/>
+      <c r="H314" s="24"/>
+      <c r="I314" s="24"/>
+    </row>
+    <row r="315" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A315" s="1"/>
-      <c r="D315" s="16"/>
-[...6 lines deleted...]
-    <row r="316" ht="14.25" customHeight="1">
+      <c r="D315" s="12"/>
+      <c r="E315" s="12"/>
+      <c r="F315" s="13"/>
+      <c r="G315" s="13"/>
+      <c r="H315" s="24"/>
+      <c r="I315" s="24"/>
+    </row>
+    <row r="316" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A316" s="1"/>
-      <c r="D316" s="16"/>
-[...6 lines deleted...]
-    <row r="317" ht="14.25" customHeight="1">
+      <c r="D316" s="12"/>
+      <c r="E316" s="12"/>
+      <c r="F316" s="13"/>
+      <c r="G316" s="13"/>
+      <c r="H316" s="24"/>
+      <c r="I316" s="24"/>
+    </row>
+    <row r="317" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A317" s="1"/>
-      <c r="D317" s="16"/>
-[...6 lines deleted...]
-    <row r="318" ht="14.25" customHeight="1">
+      <c r="D317" s="12"/>
+      <c r="E317" s="12"/>
+      <c r="F317" s="13"/>
+      <c r="G317" s="13"/>
+      <c r="H317" s="24"/>
+      <c r="I317" s="24"/>
+    </row>
+    <row r="318" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A318" s="1"/>
-      <c r="D318" s="16"/>
-[...6 lines deleted...]
-    <row r="319" ht="14.25" customHeight="1">
+      <c r="D318" s="12"/>
+      <c r="E318" s="12"/>
+      <c r="F318" s="13"/>
+      <c r="G318" s="13"/>
+      <c r="H318" s="24"/>
+      <c r="I318" s="24"/>
+    </row>
+    <row r="319" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A319" s="1"/>
-      <c r="D319" s="16"/>
-[...6 lines deleted...]
-    <row r="320" ht="14.25" customHeight="1">
+      <c r="D319" s="12"/>
+      <c r="E319" s="12"/>
+      <c r="F319" s="13"/>
+      <c r="G319" s="13"/>
+      <c r="H319" s="24"/>
+      <c r="I319" s="24"/>
+    </row>
+    <row r="320" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A320" s="1"/>
-      <c r="D320" s="16"/>
-[...6 lines deleted...]
-    <row r="321" ht="14.25" customHeight="1">
+      <c r="D320" s="12"/>
+      <c r="E320" s="12"/>
+      <c r="F320" s="13"/>
+      <c r="G320" s="13"/>
+      <c r="H320" s="24"/>
+      <c r="I320" s="24"/>
+    </row>
+    <row r="321" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A321" s="1"/>
-      <c r="D321" s="16"/>
-[...6 lines deleted...]
-    <row r="322" ht="14.25" customHeight="1">
+      <c r="D321" s="12"/>
+      <c r="E321" s="12"/>
+      <c r="F321" s="13"/>
+      <c r="G321" s="13"/>
+      <c r="H321" s="24"/>
+      <c r="I321" s="24"/>
+    </row>
+    <row r="322" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A322" s="1"/>
-      <c r="D322" s="16"/>
-[...6 lines deleted...]
-    <row r="323" ht="14.25" customHeight="1">
+      <c r="D322" s="12"/>
+      <c r="E322" s="12"/>
+      <c r="F322" s="13"/>
+      <c r="G322" s="13"/>
+      <c r="H322" s="24"/>
+      <c r="I322" s="24"/>
+    </row>
+    <row r="323" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A323" s="1"/>
-      <c r="D323" s="16"/>
-[...6 lines deleted...]
-    <row r="324" ht="14.25" customHeight="1">
+      <c r="D323" s="12"/>
+      <c r="E323" s="12"/>
+      <c r="F323" s="13"/>
+      <c r="G323" s="13"/>
+      <c r="H323" s="24"/>
+      <c r="I323" s="24"/>
+    </row>
+    <row r="324" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A324" s="1"/>
-      <c r="D324" s="16"/>
-[...6 lines deleted...]
-    <row r="325" ht="14.25" customHeight="1">
+      <c r="D324" s="12"/>
+      <c r="E324" s="12"/>
+      <c r="F324" s="13"/>
+      <c r="G324" s="13"/>
+      <c r="H324" s="24"/>
+      <c r="I324" s="24"/>
+    </row>
+    <row r="325" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A325" s="1"/>
-      <c r="D325" s="16"/>
-[...6 lines deleted...]
-    <row r="326" ht="14.25" customHeight="1">
+      <c r="D325" s="12"/>
+      <c r="E325" s="12"/>
+      <c r="F325" s="13"/>
+      <c r="G325" s="13"/>
+      <c r="H325" s="24"/>
+      <c r="I325" s="24"/>
+    </row>
+    <row r="326" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A326" s="1"/>
-      <c r="D326" s="16"/>
-[...6 lines deleted...]
-    <row r="327" ht="14.25" customHeight="1">
+      <c r="D326" s="12"/>
+      <c r="E326" s="12"/>
+      <c r="F326" s="13"/>
+      <c r="G326" s="13"/>
+      <c r="H326" s="24"/>
+      <c r="I326" s="24"/>
+    </row>
+    <row r="327" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A327" s="1"/>
-      <c r="D327" s="16"/>
-[...6 lines deleted...]
-    <row r="328" ht="14.25" customHeight="1">
+      <c r="D327" s="12"/>
+      <c r="E327" s="12"/>
+      <c r="F327" s="13"/>
+      <c r="G327" s="13"/>
+      <c r="H327" s="24"/>
+      <c r="I327" s="24"/>
+    </row>
+    <row r="328" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A328" s="1"/>
-      <c r="D328" s="16"/>
-[...6 lines deleted...]
-    <row r="329" ht="14.25" customHeight="1">
+      <c r="D328" s="12"/>
+      <c r="E328" s="12"/>
+      <c r="F328" s="13"/>
+      <c r="G328" s="13"/>
+      <c r="H328" s="24"/>
+      <c r="I328" s="24"/>
+    </row>
+    <row r="329" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A329" s="1"/>
-      <c r="D329" s="16"/>
-[...6 lines deleted...]
-    <row r="330" ht="14.25" customHeight="1">
+      <c r="D329" s="12"/>
+      <c r="E329" s="12"/>
+      <c r="F329" s="13"/>
+      <c r="G329" s="13"/>
+      <c r="H329" s="24"/>
+      <c r="I329" s="24"/>
+    </row>
+    <row r="330" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A330" s="1"/>
-      <c r="D330" s="16"/>
-[...6 lines deleted...]
-    <row r="331" ht="14.25" customHeight="1">
+      <c r="D330" s="12"/>
+      <c r="E330" s="12"/>
+      <c r="F330" s="13"/>
+      <c r="G330" s="13"/>
+      <c r="H330" s="24"/>
+      <c r="I330" s="24"/>
+    </row>
+    <row r="331" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A331" s="1"/>
-      <c r="D331" s="16"/>
-[...6 lines deleted...]
-    <row r="332" ht="14.25" customHeight="1">
+      <c r="D331" s="12"/>
+      <c r="E331" s="12"/>
+      <c r="F331" s="13"/>
+      <c r="G331" s="13"/>
+      <c r="H331" s="24"/>
+      <c r="I331" s="24"/>
+    </row>
+    <row r="332" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A332" s="1"/>
-      <c r="D332" s="16"/>
-[...6 lines deleted...]
-    <row r="333" ht="14.25" customHeight="1">
+      <c r="D332" s="12"/>
+      <c r="E332" s="12"/>
+      <c r="F332" s="13"/>
+      <c r="G332" s="13"/>
+      <c r="H332" s="24"/>
+      <c r="I332" s="24"/>
+    </row>
+    <row r="333" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A333" s="1"/>
-      <c r="D333" s="16"/>
-[...6 lines deleted...]
-    <row r="334" ht="14.25" customHeight="1">
+      <c r="D333" s="12"/>
+      <c r="E333" s="12"/>
+      <c r="F333" s="13"/>
+      <c r="G333" s="13"/>
+      <c r="H333" s="24"/>
+      <c r="I333" s="24"/>
+    </row>
+    <row r="334" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A334" s="1"/>
-      <c r="D334" s="16"/>
-[...6 lines deleted...]
-    <row r="335" ht="14.25" customHeight="1">
+      <c r="D334" s="12"/>
+      <c r="E334" s="12"/>
+      <c r="F334" s="13"/>
+      <c r="G334" s="13"/>
+      <c r="H334" s="24"/>
+      <c r="I334" s="24"/>
+    </row>
+    <row r="335" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A335" s="1"/>
-      <c r="D335" s="16"/>
-[...6 lines deleted...]
-    <row r="336" ht="14.25" customHeight="1">
+      <c r="D335" s="12"/>
+      <c r="E335" s="12"/>
+      <c r="F335" s="13"/>
+      <c r="G335" s="13"/>
+      <c r="H335" s="24"/>
+      <c r="I335" s="24"/>
+    </row>
+    <row r="336" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A336" s="1"/>
-      <c r="D336" s="16"/>
-[...6 lines deleted...]
-    <row r="337" ht="14.25" customHeight="1">
+      <c r="D336" s="12"/>
+      <c r="E336" s="12"/>
+      <c r="F336" s="13"/>
+      <c r="G336" s="13"/>
+      <c r="H336" s="24"/>
+      <c r="I336" s="24"/>
+    </row>
+    <row r="337" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A337" s="1"/>
-      <c r="D337" s="16"/>
-[...6 lines deleted...]
-    <row r="338" ht="14.25" customHeight="1">
+      <c r="D337" s="12"/>
+      <c r="E337" s="12"/>
+      <c r="F337" s="13"/>
+      <c r="G337" s="13"/>
+      <c r="H337" s="24"/>
+      <c r="I337" s="24"/>
+    </row>
+    <row r="338" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A338" s="1"/>
-      <c r="D338" s="16"/>
-[...6 lines deleted...]
-    <row r="339" ht="14.25" customHeight="1">
+      <c r="D338" s="12"/>
+      <c r="E338" s="12"/>
+      <c r="F338" s="13"/>
+      <c r="G338" s="13"/>
+      <c r="H338" s="24"/>
+      <c r="I338" s="24"/>
+    </row>
+    <row r="339" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A339" s="1"/>
-      <c r="D339" s="16"/>
-[...6 lines deleted...]
-    <row r="340" ht="14.25" customHeight="1">
+      <c r="D339" s="12"/>
+      <c r="E339" s="12"/>
+      <c r="F339" s="13"/>
+      <c r="G339" s="13"/>
+      <c r="H339" s="24"/>
+      <c r="I339" s="24"/>
+    </row>
+    <row r="340" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A340" s="1"/>
-      <c r="D340" s="16"/>
-[...6 lines deleted...]
-    <row r="341" ht="14.25" customHeight="1">
+      <c r="D340" s="12"/>
+      <c r="E340" s="12"/>
+      <c r="F340" s="13"/>
+      <c r="G340" s="13"/>
+      <c r="H340" s="24"/>
+      <c r="I340" s="24"/>
+    </row>
+    <row r="341" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A341" s="1"/>
-      <c r="D341" s="16"/>
-[...6 lines deleted...]
-    <row r="342" ht="14.25" customHeight="1">
+      <c r="D341" s="12"/>
+      <c r="E341" s="12"/>
+      <c r="F341" s="13"/>
+      <c r="G341" s="13"/>
+      <c r="H341" s="24"/>
+      <c r="I341" s="24"/>
+    </row>
+    <row r="342" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A342" s="1"/>
-      <c r="D342" s="16"/>
-[...6 lines deleted...]
-    <row r="343" ht="14.25" customHeight="1">
+      <c r="D342" s="12"/>
+      <c r="E342" s="12"/>
+      <c r="F342" s="13"/>
+      <c r="G342" s="13"/>
+      <c r="H342" s="24"/>
+      <c r="I342" s="24"/>
+    </row>
+    <row r="343" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A343" s="1"/>
-      <c r="D343" s="16"/>
-[...6 lines deleted...]
-    <row r="344" ht="14.25" customHeight="1">
+      <c r="D343" s="12"/>
+      <c r="E343" s="12"/>
+      <c r="F343" s="13"/>
+      <c r="G343" s="13"/>
+      <c r="H343" s="24"/>
+      <c r="I343" s="24"/>
+    </row>
+    <row r="344" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A344" s="1"/>
-      <c r="D344" s="16"/>
-[...6 lines deleted...]
-    <row r="345" ht="14.25" customHeight="1">
+      <c r="D344" s="12"/>
+      <c r="E344" s="12"/>
+      <c r="F344" s="13"/>
+      <c r="G344" s="13"/>
+      <c r="H344" s="24"/>
+      <c r="I344" s="24"/>
+    </row>
+    <row r="345" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A345" s="1"/>
-      <c r="D345" s="16"/>
-[...6 lines deleted...]
-    <row r="346" ht="14.25" customHeight="1">
+      <c r="D345" s="12"/>
+      <c r="E345" s="12"/>
+      <c r="F345" s="13"/>
+      <c r="G345" s="13"/>
+      <c r="H345" s="24"/>
+      <c r="I345" s="24"/>
+    </row>
+    <row r="346" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A346" s="1"/>
-      <c r="D346" s="16"/>
-[...6 lines deleted...]
-    <row r="347" ht="14.25" customHeight="1">
+      <c r="D346" s="12"/>
+      <c r="E346" s="12"/>
+      <c r="F346" s="13"/>
+      <c r="G346" s="13"/>
+      <c r="H346" s="24"/>
+      <c r="I346" s="24"/>
+    </row>
+    <row r="347" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A347" s="1"/>
-      <c r="D347" s="16"/>
-[...6 lines deleted...]
-    <row r="348" ht="14.25" customHeight="1">
+      <c r="D347" s="12"/>
+      <c r="E347" s="12"/>
+      <c r="F347" s="13"/>
+      <c r="G347" s="13"/>
+      <c r="H347" s="24"/>
+      <c r="I347" s="24"/>
+    </row>
+    <row r="348" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A348" s="1"/>
-      <c r="D348" s="16"/>
-[...6 lines deleted...]
-    <row r="349" ht="14.25" customHeight="1">
+      <c r="D348" s="12"/>
+      <c r="E348" s="12"/>
+      <c r="F348" s="13"/>
+      <c r="G348" s="13"/>
+      <c r="H348" s="24"/>
+      <c r="I348" s="24"/>
+    </row>
+    <row r="349" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A349" s="1"/>
-      <c r="D349" s="16"/>
-[...6 lines deleted...]
-    <row r="350" ht="14.25" customHeight="1">
+      <c r="D349" s="12"/>
+      <c r="E349" s="12"/>
+      <c r="F349" s="13"/>
+      <c r="G349" s="13"/>
+      <c r="H349" s="24"/>
+      <c r="I349" s="24"/>
+    </row>
+    <row r="350" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A350" s="1"/>
-      <c r="D350" s="16"/>
-[...6 lines deleted...]
-    <row r="351" ht="14.25" customHeight="1">
+      <c r="D350" s="12"/>
+      <c r="E350" s="12"/>
+      <c r="F350" s="13"/>
+      <c r="G350" s="13"/>
+      <c r="H350" s="24"/>
+      <c r="I350" s="24"/>
+    </row>
+    <row r="351" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A351" s="1"/>
-      <c r="D351" s="16"/>
-[...6 lines deleted...]
-    <row r="352" ht="14.25" customHeight="1">
+      <c r="D351" s="12"/>
+      <c r="E351" s="12"/>
+      <c r="F351" s="13"/>
+      <c r="G351" s="13"/>
+      <c r="H351" s="24"/>
+      <c r="I351" s="24"/>
+    </row>
+    <row r="352" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A352" s="1"/>
-      <c r="D352" s="16"/>
-[...6 lines deleted...]
-    <row r="353" ht="14.25" customHeight="1">
+      <c r="D352" s="12"/>
+      <c r="E352" s="12"/>
+      <c r="F352" s="13"/>
+      <c r="G352" s="13"/>
+      <c r="H352" s="24"/>
+      <c r="I352" s="24"/>
+    </row>
+    <row r="353" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A353" s="1"/>
-      <c r="D353" s="16"/>
-[...6 lines deleted...]
-    <row r="354" ht="14.25" customHeight="1">
+      <c r="D353" s="12"/>
+      <c r="E353" s="12"/>
+      <c r="F353" s="13"/>
+      <c r="G353" s="13"/>
+      <c r="H353" s="24"/>
+      <c r="I353" s="24"/>
+    </row>
+    <row r="354" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A354" s="1"/>
-      <c r="D354" s="16"/>
-[...6 lines deleted...]
-    <row r="355" ht="14.25" customHeight="1">
+      <c r="D354" s="12"/>
+      <c r="E354" s="12"/>
+      <c r="F354" s="13"/>
+      <c r="G354" s="13"/>
+      <c r="H354" s="24"/>
+      <c r="I354" s="24"/>
+    </row>
+    <row r="355" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A355" s="1"/>
-      <c r="D355" s="16"/>
-[...6 lines deleted...]
-    <row r="356" ht="14.25" customHeight="1">
+      <c r="D355" s="12"/>
+      <c r="E355" s="12"/>
+      <c r="F355" s="13"/>
+      <c r="G355" s="13"/>
+      <c r="H355" s="24"/>
+      <c r="I355" s="24"/>
+    </row>
+    <row r="356" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A356" s="1"/>
-      <c r="D356" s="16"/>
-[...6 lines deleted...]
-    <row r="357" ht="14.25" customHeight="1">
+      <c r="D356" s="12"/>
+      <c r="E356" s="12"/>
+      <c r="F356" s="13"/>
+      <c r="G356" s="13"/>
+      <c r="H356" s="24"/>
+      <c r="I356" s="24"/>
+    </row>
+    <row r="357" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A357" s="1"/>
-      <c r="D357" s="16"/>
-[...6 lines deleted...]
-    <row r="358" ht="14.25" customHeight="1">
+      <c r="D357" s="12"/>
+      <c r="E357" s="12"/>
+      <c r="F357" s="13"/>
+      <c r="G357" s="13"/>
+      <c r="H357" s="24"/>
+      <c r="I357" s="24"/>
+    </row>
+    <row r="358" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A358" s="1"/>
-      <c r="D358" s="16"/>
-[...6 lines deleted...]
-    <row r="359" ht="14.25" customHeight="1">
+      <c r="D358" s="12"/>
+      <c r="E358" s="12"/>
+      <c r="F358" s="13"/>
+      <c r="G358" s="13"/>
+      <c r="H358" s="24"/>
+      <c r="I358" s="24"/>
+    </row>
+    <row r="359" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A359" s="1"/>
-      <c r="D359" s="16"/>
-[...6 lines deleted...]
-    <row r="360" ht="14.25" customHeight="1">
+      <c r="D359" s="12"/>
+      <c r="E359" s="12"/>
+      <c r="F359" s="13"/>
+      <c r="G359" s="13"/>
+      <c r="H359" s="24"/>
+      <c r="I359" s="24"/>
+    </row>
+    <row r="360" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A360" s="1"/>
-      <c r="D360" s="16"/>
-[...6 lines deleted...]
-    <row r="361" ht="14.25" customHeight="1">
+      <c r="D360" s="12"/>
+      <c r="E360" s="12"/>
+      <c r="F360" s="13"/>
+      <c r="G360" s="13"/>
+      <c r="H360" s="24"/>
+      <c r="I360" s="24"/>
+    </row>
+    <row r="361" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A361" s="1"/>
-      <c r="D361" s="16"/>
-[...6 lines deleted...]
-    <row r="362" ht="14.25" customHeight="1">
+      <c r="D361" s="12"/>
+      <c r="E361" s="12"/>
+      <c r="F361" s="13"/>
+      <c r="G361" s="13"/>
+      <c r="H361" s="24"/>
+      <c r="I361" s="24"/>
+    </row>
+    <row r="362" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A362" s="1"/>
-      <c r="D362" s="16"/>
-[...6 lines deleted...]
-    <row r="363" ht="14.25" customHeight="1">
+      <c r="D362" s="12"/>
+      <c r="E362" s="12"/>
+      <c r="F362" s="13"/>
+      <c r="G362" s="13"/>
+      <c r="H362" s="24"/>
+      <c r="I362" s="24"/>
+    </row>
+    <row r="363" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A363" s="1"/>
-      <c r="D363" s="16"/>
-[...6 lines deleted...]
-    <row r="364" ht="14.25" customHeight="1">
+      <c r="D363" s="12"/>
+      <c r="E363" s="12"/>
+      <c r="F363" s="13"/>
+      <c r="G363" s="13"/>
+      <c r="H363" s="24"/>
+      <c r="I363" s="24"/>
+    </row>
+    <row r="364" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A364" s="1"/>
-      <c r="D364" s="16"/>
-[...6 lines deleted...]
-    <row r="365" ht="14.25" customHeight="1">
+      <c r="D364" s="12"/>
+      <c r="E364" s="12"/>
+      <c r="F364" s="13"/>
+      <c r="G364" s="13"/>
+      <c r="H364" s="24"/>
+      <c r="I364" s="24"/>
+    </row>
+    <row r="365" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A365" s="1"/>
-      <c r="D365" s="16"/>
-[...6 lines deleted...]
-    <row r="366" ht="14.25" customHeight="1">
+      <c r="D365" s="12"/>
+      <c r="E365" s="12"/>
+      <c r="F365" s="13"/>
+      <c r="G365" s="13"/>
+      <c r="H365" s="24"/>
+      <c r="I365" s="24"/>
+    </row>
+    <row r="366" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A366" s="1"/>
-      <c r="D366" s="16"/>
-[...6 lines deleted...]
-    <row r="367" ht="14.25" customHeight="1">
+      <c r="D366" s="12"/>
+      <c r="E366" s="12"/>
+      <c r="F366" s="13"/>
+      <c r="G366" s="13"/>
+      <c r="H366" s="24"/>
+      <c r="I366" s="24"/>
+    </row>
+    <row r="367" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A367" s="1"/>
-      <c r="D367" s="16"/>
-[...6 lines deleted...]
-    <row r="368" ht="14.25" customHeight="1">
+      <c r="D367" s="12"/>
+      <c r="E367" s="12"/>
+      <c r="F367" s="13"/>
+      <c r="G367" s="13"/>
+      <c r="H367" s="24"/>
+      <c r="I367" s="24"/>
+    </row>
+    <row r="368" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A368" s="1"/>
-      <c r="D368" s="16"/>
-[...6 lines deleted...]
-    <row r="369" ht="14.25" customHeight="1">
+      <c r="D368" s="12"/>
+      <c r="E368" s="12"/>
+      <c r="F368" s="13"/>
+      <c r="G368" s="13"/>
+      <c r="H368" s="24"/>
+      <c r="I368" s="24"/>
+    </row>
+    <row r="369" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A369" s="1"/>
-      <c r="D369" s="16"/>
-[...6 lines deleted...]
-    <row r="370" ht="14.25" customHeight="1">
+      <c r="D369" s="12"/>
+      <c r="E369" s="12"/>
+      <c r="F369" s="13"/>
+      <c r="G369" s="13"/>
+      <c r="H369" s="24"/>
+      <c r="I369" s="24"/>
+    </row>
+    <row r="370" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A370" s="1"/>
-      <c r="D370" s="16"/>
-[...6 lines deleted...]
-    <row r="371" ht="14.25" customHeight="1">
+      <c r="D370" s="12"/>
+      <c r="E370" s="12"/>
+      <c r="F370" s="13"/>
+      <c r="G370" s="13"/>
+      <c r="H370" s="24"/>
+      <c r="I370" s="24"/>
+    </row>
+    <row r="371" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A371" s="1"/>
-      <c r="D371" s="16"/>
-[...6 lines deleted...]
-    <row r="372" ht="14.25" customHeight="1">
+      <c r="D371" s="12"/>
+      <c r="E371" s="12"/>
+      <c r="F371" s="13"/>
+      <c r="G371" s="13"/>
+      <c r="H371" s="24"/>
+      <c r="I371" s="24"/>
+    </row>
+    <row r="372" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A372" s="1"/>
-      <c r="D372" s="16"/>
-[...6 lines deleted...]
-    <row r="373" ht="14.25" customHeight="1">
+      <c r="D372" s="12"/>
+      <c r="E372" s="12"/>
+      <c r="F372" s="13"/>
+      <c r="G372" s="13"/>
+      <c r="H372" s="24"/>
+      <c r="I372" s="24"/>
+    </row>
+    <row r="373" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A373" s="1"/>
-      <c r="D373" s="16"/>
-[...6 lines deleted...]
-    <row r="374" ht="14.25" customHeight="1">
+      <c r="D373" s="12"/>
+      <c r="E373" s="12"/>
+      <c r="F373" s="13"/>
+      <c r="G373" s="13"/>
+      <c r="H373" s="24"/>
+      <c r="I373" s="24"/>
+    </row>
+    <row r="374" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A374" s="1"/>
-      <c r="D374" s="16"/>
-[...6 lines deleted...]
-    <row r="375" ht="14.25" customHeight="1">
+      <c r="D374" s="12"/>
+      <c r="E374" s="12"/>
+      <c r="F374" s="13"/>
+      <c r="G374" s="13"/>
+      <c r="H374" s="24"/>
+      <c r="I374" s="24"/>
+    </row>
+    <row r="375" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A375" s="1"/>
-      <c r="D375" s="16"/>
-[...6 lines deleted...]
-    <row r="376" ht="14.25" customHeight="1">
+      <c r="D375" s="12"/>
+      <c r="E375" s="12"/>
+      <c r="F375" s="13"/>
+      <c r="G375" s="13"/>
+      <c r="H375" s="24"/>
+      <c r="I375" s="24"/>
+    </row>
+    <row r="376" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A376" s="1"/>
-      <c r="D376" s="16"/>
-[...6 lines deleted...]
-    <row r="377" ht="14.25" customHeight="1">
+      <c r="D376" s="12"/>
+      <c r="E376" s="12"/>
+      <c r="F376" s="13"/>
+      <c r="G376" s="13"/>
+      <c r="H376" s="24"/>
+      <c r="I376" s="24"/>
+    </row>
+    <row r="377" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A377" s="1"/>
-      <c r="D377" s="16"/>
-[...6 lines deleted...]
-    <row r="378" ht="14.25" customHeight="1">
+      <c r="D377" s="12"/>
+      <c r="E377" s="12"/>
+      <c r="F377" s="13"/>
+      <c r="G377" s="13"/>
+      <c r="H377" s="24"/>
+      <c r="I377" s="24"/>
+    </row>
+    <row r="378" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A378" s="1"/>
-      <c r="D378" s="16"/>
-[...6 lines deleted...]
-    <row r="379" ht="14.25" customHeight="1">
+      <c r="D378" s="12"/>
+      <c r="E378" s="12"/>
+      <c r="F378" s="13"/>
+      <c r="G378" s="13"/>
+      <c r="H378" s="24"/>
+      <c r="I378" s="24"/>
+    </row>
+    <row r="379" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A379" s="1"/>
-      <c r="D379" s="16"/>
-[...6 lines deleted...]
-    <row r="380" ht="14.25" customHeight="1">
+      <c r="D379" s="12"/>
+      <c r="E379" s="12"/>
+      <c r="F379" s="13"/>
+      <c r="G379" s="13"/>
+      <c r="H379" s="24"/>
+      <c r="I379" s="24"/>
+    </row>
+    <row r="380" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A380" s="1"/>
-      <c r="D380" s="16"/>
-[...6 lines deleted...]
-    <row r="381" ht="14.25" customHeight="1">
+      <c r="D380" s="12"/>
+      <c r="E380" s="12"/>
+      <c r="F380" s="13"/>
+      <c r="G380" s="13"/>
+      <c r="H380" s="24"/>
+      <c r="I380" s="24"/>
+    </row>
+    <row r="381" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A381" s="1"/>
-      <c r="D381" s="16"/>
-[...6 lines deleted...]
-    <row r="382" ht="14.25" customHeight="1">
+      <c r="D381" s="12"/>
+      <c r="E381" s="12"/>
+      <c r="F381" s="13"/>
+      <c r="G381" s="13"/>
+      <c r="H381" s="24"/>
+      <c r="I381" s="24"/>
+    </row>
+    <row r="382" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A382" s="1"/>
-      <c r="D382" s="16"/>
-[...6 lines deleted...]
-    <row r="383" ht="14.25" customHeight="1">
+      <c r="D382" s="12"/>
+      <c r="E382" s="12"/>
+      <c r="F382" s="13"/>
+      <c r="G382" s="13"/>
+      <c r="H382" s="24"/>
+      <c r="I382" s="24"/>
+    </row>
+    <row r="383" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A383" s="1"/>
-      <c r="D383" s="16"/>
-[...6 lines deleted...]
-    <row r="384" ht="14.25" customHeight="1">
+      <c r="D383" s="12"/>
+      <c r="E383" s="12"/>
+      <c r="F383" s="13"/>
+      <c r="G383" s="13"/>
+      <c r="H383" s="24"/>
+      <c r="I383" s="24"/>
+    </row>
+    <row r="384" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A384" s="1"/>
-      <c r="D384" s="16"/>
-[...6 lines deleted...]
-    <row r="385" ht="14.25" customHeight="1">
+      <c r="D384" s="12"/>
+      <c r="E384" s="12"/>
+      <c r="F384" s="13"/>
+      <c r="G384" s="13"/>
+      <c r="H384" s="24"/>
+      <c r="I384" s="24"/>
+    </row>
+    <row r="385" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A385" s="1"/>
-      <c r="D385" s="16"/>
-[...6 lines deleted...]
-    <row r="386" ht="14.25" customHeight="1">
+      <c r="D385" s="12"/>
+      <c r="E385" s="12"/>
+      <c r="F385" s="13"/>
+      <c r="G385" s="13"/>
+      <c r="H385" s="24"/>
+      <c r="I385" s="24"/>
+    </row>
+    <row r="386" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A386" s="1"/>
-      <c r="D386" s="16"/>
-[...6 lines deleted...]
-    <row r="387" ht="14.25" customHeight="1">
+      <c r="D386" s="12"/>
+      <c r="E386" s="12"/>
+      <c r="F386" s="13"/>
+      <c r="G386" s="13"/>
+      <c r="H386" s="24"/>
+      <c r="I386" s="24"/>
+    </row>
+    <row r="387" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A387" s="1"/>
-      <c r="D387" s="16"/>
-[...6 lines deleted...]
-    <row r="388" ht="14.25" customHeight="1">
+      <c r="D387" s="12"/>
+      <c r="E387" s="12"/>
+      <c r="F387" s="13"/>
+      <c r="G387" s="13"/>
+      <c r="H387" s="24"/>
+      <c r="I387" s="24"/>
+    </row>
+    <row r="388" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A388" s="1"/>
-      <c r="D388" s="16"/>
-[...6 lines deleted...]
-    <row r="389" ht="14.25" customHeight="1">
+      <c r="D388" s="12"/>
+      <c r="E388" s="12"/>
+      <c r="F388" s="13"/>
+      <c r="G388" s="13"/>
+      <c r="H388" s="24"/>
+      <c r="I388" s="24"/>
+    </row>
+    <row r="389" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A389" s="1"/>
-      <c r="D389" s="16"/>
-[...6 lines deleted...]
-    <row r="390" ht="14.25" customHeight="1">
+      <c r="D389" s="12"/>
+      <c r="E389" s="12"/>
+      <c r="F389" s="13"/>
+      <c r="G389" s="13"/>
+      <c r="H389" s="24"/>
+      <c r="I389" s="24"/>
+    </row>
+    <row r="390" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A390" s="1"/>
-      <c r="D390" s="16"/>
-[...6 lines deleted...]
-    <row r="391" ht="14.25" customHeight="1">
+      <c r="D390" s="12"/>
+      <c r="E390" s="12"/>
+      <c r="F390" s="13"/>
+      <c r="G390" s="13"/>
+      <c r="H390" s="24"/>
+      <c r="I390" s="24"/>
+    </row>
+    <row r="391" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A391" s="1"/>
-      <c r="D391" s="16"/>
-[...6 lines deleted...]
-    <row r="392" ht="14.25" customHeight="1">
+      <c r="D391" s="12"/>
+      <c r="E391" s="12"/>
+      <c r="F391" s="13"/>
+      <c r="G391" s="13"/>
+      <c r="H391" s="24"/>
+      <c r="I391" s="24"/>
+    </row>
+    <row r="392" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A392" s="1"/>
-      <c r="D392" s="16"/>
-[...6 lines deleted...]
-    <row r="393" ht="14.25" customHeight="1">
+      <c r="D392" s="12"/>
+      <c r="E392" s="12"/>
+      <c r="F392" s="13"/>
+      <c r="G392" s="13"/>
+      <c r="H392" s="24"/>
+      <c r="I392" s="24"/>
+    </row>
+    <row r="393" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A393" s="1"/>
-      <c r="D393" s="16"/>
-[...6 lines deleted...]
-    <row r="394" ht="14.25" customHeight="1">
+      <c r="D393" s="12"/>
+      <c r="E393" s="12"/>
+      <c r="F393" s="13"/>
+      <c r="G393" s="13"/>
+      <c r="H393" s="24"/>
+      <c r="I393" s="24"/>
+    </row>
+    <row r="394" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A394" s="1"/>
-      <c r="D394" s="16"/>
-[...6 lines deleted...]
-    <row r="395" ht="14.25" customHeight="1">
+      <c r="D394" s="12"/>
+      <c r="E394" s="12"/>
+      <c r="F394" s="13"/>
+      <c r="G394" s="13"/>
+      <c r="H394" s="24"/>
+      <c r="I394" s="24"/>
+    </row>
+    <row r="395" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A395" s="1"/>
-      <c r="D395" s="16"/>
-[...6 lines deleted...]
-    <row r="396" ht="14.25" customHeight="1">
+      <c r="D395" s="12"/>
+      <c r="E395" s="12"/>
+      <c r="F395" s="13"/>
+      <c r="G395" s="13"/>
+      <c r="H395" s="24"/>
+      <c r="I395" s="24"/>
+    </row>
+    <row r="396" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A396" s="1"/>
-      <c r="D396" s="16"/>
-[...6 lines deleted...]
-    <row r="397" ht="14.25" customHeight="1">
+      <c r="D396" s="12"/>
+      <c r="E396" s="12"/>
+      <c r="F396" s="13"/>
+      <c r="G396" s="13"/>
+      <c r="H396" s="24"/>
+      <c r="I396" s="24"/>
+    </row>
+    <row r="397" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A397" s="1"/>
-      <c r="D397" s="16"/>
-[...6 lines deleted...]
-    <row r="398" ht="14.25" customHeight="1">
+      <c r="D397" s="12"/>
+      <c r="E397" s="12"/>
+      <c r="F397" s="13"/>
+      <c r="G397" s="13"/>
+      <c r="H397" s="24"/>
+      <c r="I397" s="24"/>
+    </row>
+    <row r="398" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A398" s="1"/>
-      <c r="D398" s="16"/>
-[...6 lines deleted...]
-    <row r="399" ht="14.25" customHeight="1">
+      <c r="D398" s="12"/>
+      <c r="E398" s="12"/>
+      <c r="F398" s="13"/>
+      <c r="G398" s="13"/>
+      <c r="H398" s="24"/>
+      <c r="I398" s="24"/>
+    </row>
+    <row r="399" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A399" s="1"/>
-      <c r="D399" s="16"/>
-[...6 lines deleted...]
-    <row r="400" ht="14.25" customHeight="1">
+      <c r="D399" s="12"/>
+      <c r="E399" s="12"/>
+      <c r="F399" s="13"/>
+      <c r="G399" s="13"/>
+      <c r="H399" s="24"/>
+      <c r="I399" s="24"/>
+    </row>
+    <row r="400" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A400" s="1"/>
-      <c r="D400" s="16"/>
-[...6 lines deleted...]
-    <row r="401" ht="14.25" customHeight="1">
+      <c r="D400" s="12"/>
+      <c r="E400" s="12"/>
+      <c r="F400" s="13"/>
+      <c r="G400" s="13"/>
+      <c r="H400" s="24"/>
+      <c r="I400" s="24"/>
+    </row>
+    <row r="401" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A401" s="1"/>
-      <c r="D401" s="16"/>
-[...6 lines deleted...]
-    <row r="402" ht="14.25" customHeight="1">
+      <c r="D401" s="12"/>
+      <c r="E401" s="12"/>
+      <c r="F401" s="13"/>
+      <c r="G401" s="13"/>
+      <c r="H401" s="24"/>
+      <c r="I401" s="24"/>
+    </row>
+    <row r="402" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A402" s="1"/>
-      <c r="D402" s="16"/>
-[...6 lines deleted...]
-    <row r="403" ht="14.25" customHeight="1">
+      <c r="D402" s="12"/>
+      <c r="E402" s="12"/>
+      <c r="F402" s="13"/>
+      <c r="G402" s="13"/>
+      <c r="H402" s="24"/>
+      <c r="I402" s="24"/>
+    </row>
+    <row r="403" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A403" s="1"/>
-      <c r="D403" s="16"/>
-[...6 lines deleted...]
-    <row r="404" ht="14.25" customHeight="1">
+      <c r="D403" s="12"/>
+      <c r="E403" s="12"/>
+      <c r="F403" s="13"/>
+      <c r="G403" s="13"/>
+      <c r="H403" s="24"/>
+      <c r="I403" s="24"/>
+    </row>
+    <row r="404" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A404" s="1"/>
-      <c r="D404" s="16"/>
-[...6 lines deleted...]
-    <row r="405" ht="14.25" customHeight="1">
+      <c r="D404" s="12"/>
+      <c r="E404" s="12"/>
+      <c r="F404" s="13"/>
+      <c r="G404" s="13"/>
+      <c r="H404" s="24"/>
+      <c r="I404" s="24"/>
+    </row>
+    <row r="405" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A405" s="1"/>
-      <c r="D405" s="16"/>
-[...6 lines deleted...]
-    <row r="406" ht="14.25" customHeight="1">
+      <c r="D405" s="12"/>
+      <c r="E405" s="12"/>
+      <c r="F405" s="13"/>
+      <c r="G405" s="13"/>
+      <c r="H405" s="24"/>
+      <c r="I405" s="24"/>
+    </row>
+    <row r="406" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A406" s="1"/>
-      <c r="D406" s="16"/>
-[...6 lines deleted...]
-    <row r="407" ht="14.25" customHeight="1">
+      <c r="D406" s="12"/>
+      <c r="E406" s="12"/>
+      <c r="F406" s="13"/>
+      <c r="G406" s="13"/>
+      <c r="H406" s="24"/>
+      <c r="I406" s="24"/>
+    </row>
+    <row r="407" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A407" s="1"/>
-      <c r="D407" s="16"/>
-[...6 lines deleted...]
-    <row r="408" ht="14.25" customHeight="1">
+      <c r="D407" s="12"/>
+      <c r="E407" s="12"/>
+      <c r="F407" s="13"/>
+      <c r="G407" s="13"/>
+      <c r="H407" s="24"/>
+      <c r="I407" s="24"/>
+    </row>
+    <row r="408" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A408" s="1"/>
-      <c r="D408" s="16"/>
-[...6 lines deleted...]
-    <row r="409" ht="14.25" customHeight="1">
+      <c r="D408" s="12"/>
+      <c r="E408" s="12"/>
+      <c r="F408" s="13"/>
+      <c r="G408" s="13"/>
+      <c r="H408" s="24"/>
+      <c r="I408" s="24"/>
+    </row>
+    <row r="409" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A409" s="1"/>
-      <c r="D409" s="16"/>
-[...6 lines deleted...]
-    <row r="410" ht="14.25" customHeight="1">
+      <c r="D409" s="12"/>
+      <c r="E409" s="12"/>
+      <c r="F409" s="13"/>
+      <c r="G409" s="13"/>
+      <c r="H409" s="24"/>
+      <c r="I409" s="24"/>
+    </row>
+    <row r="410" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A410" s="1"/>
-      <c r="D410" s="16"/>
-[...6 lines deleted...]
-    <row r="411" ht="14.25" customHeight="1">
+      <c r="D410" s="12"/>
+      <c r="E410" s="12"/>
+      <c r="F410" s="13"/>
+      <c r="G410" s="13"/>
+      <c r="H410" s="24"/>
+      <c r="I410" s="24"/>
+    </row>
+    <row r="411" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A411" s="1"/>
-      <c r="D411" s="16"/>
-[...6 lines deleted...]
-    <row r="412" ht="14.25" customHeight="1">
+      <c r="D411" s="12"/>
+      <c r="E411" s="12"/>
+      <c r="F411" s="13"/>
+      <c r="G411" s="13"/>
+      <c r="H411" s="24"/>
+      <c r="I411" s="24"/>
+    </row>
+    <row r="412" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A412" s="1"/>
-      <c r="D412" s="16"/>
-[...6 lines deleted...]
-    <row r="413" ht="14.25" customHeight="1">
+      <c r="D412" s="12"/>
+      <c r="E412" s="12"/>
+      <c r="F412" s="13"/>
+      <c r="G412" s="13"/>
+      <c r="H412" s="24"/>
+      <c r="I412" s="24"/>
+    </row>
+    <row r="413" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A413" s="1"/>
-      <c r="D413" s="16"/>
-[...6 lines deleted...]
-    <row r="414" ht="14.25" customHeight="1">
+      <c r="D413" s="12"/>
+      <c r="E413" s="12"/>
+      <c r="F413" s="13"/>
+      <c r="G413" s="13"/>
+      <c r="H413" s="24"/>
+      <c r="I413" s="24"/>
+    </row>
+    <row r="414" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A414" s="1"/>
-      <c r="D414" s="16"/>
-[...6 lines deleted...]
-    <row r="415" ht="14.25" customHeight="1">
+      <c r="D414" s="12"/>
+      <c r="E414" s="12"/>
+      <c r="F414" s="13"/>
+      <c r="G414" s="13"/>
+      <c r="H414" s="24"/>
+      <c r="I414" s="24"/>
+    </row>
+    <row r="415" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A415" s="1"/>
-      <c r="D415" s="16"/>
-[...6 lines deleted...]
-    <row r="416" ht="14.25" customHeight="1">
+      <c r="D415" s="12"/>
+      <c r="E415" s="12"/>
+      <c r="F415" s="13"/>
+      <c r="G415" s="13"/>
+      <c r="H415" s="24"/>
+      <c r="I415" s="24"/>
+    </row>
+    <row r="416" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A416" s="1"/>
-      <c r="D416" s="16"/>
-[...6 lines deleted...]
-    <row r="417" ht="14.25" customHeight="1">
+      <c r="D416" s="12"/>
+      <c r="E416" s="12"/>
+      <c r="F416" s="13"/>
+      <c r="G416" s="13"/>
+      <c r="H416" s="24"/>
+      <c r="I416" s="24"/>
+    </row>
+    <row r="417" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A417" s="1"/>
-      <c r="D417" s="16"/>
-[...6 lines deleted...]
-    <row r="418" ht="14.25" customHeight="1">
+      <c r="D417" s="12"/>
+      <c r="E417" s="12"/>
+      <c r="F417" s="13"/>
+      <c r="G417" s="13"/>
+      <c r="H417" s="24"/>
+      <c r="I417" s="24"/>
+    </row>
+    <row r="418" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A418" s="1"/>
-      <c r="D418" s="16"/>
-[...6 lines deleted...]
-    <row r="419" ht="14.25" customHeight="1">
+      <c r="D418" s="12"/>
+      <c r="E418" s="12"/>
+      <c r="F418" s="13"/>
+      <c r="G418" s="13"/>
+      <c r="H418" s="24"/>
+      <c r="I418" s="24"/>
+    </row>
+    <row r="419" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A419" s="1"/>
-      <c r="D419" s="16"/>
-[...6 lines deleted...]
-    <row r="420" ht="14.25" customHeight="1">
+      <c r="D419" s="12"/>
+      <c r="E419" s="12"/>
+      <c r="F419" s="13"/>
+      <c r="G419" s="13"/>
+      <c r="H419" s="24"/>
+      <c r="I419" s="24"/>
+    </row>
+    <row r="420" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A420" s="1"/>
-      <c r="D420" s="16"/>
-[...6 lines deleted...]
-    <row r="421" ht="14.25" customHeight="1">
+      <c r="D420" s="12"/>
+      <c r="E420" s="12"/>
+      <c r="F420" s="13"/>
+      <c r="G420" s="13"/>
+      <c r="H420" s="24"/>
+      <c r="I420" s="24"/>
+    </row>
+    <row r="421" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A421" s="1"/>
-      <c r="D421" s="16"/>
-[...6 lines deleted...]
-    <row r="422" ht="14.25" customHeight="1">
+      <c r="D421" s="12"/>
+      <c r="E421" s="12"/>
+      <c r="F421" s="13"/>
+      <c r="G421" s="13"/>
+      <c r="H421" s="24"/>
+      <c r="I421" s="24"/>
+    </row>
+    <row r="422" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A422" s="1"/>
-      <c r="D422" s="16"/>
-[...6 lines deleted...]
-    <row r="423" ht="14.25" customHeight="1">
+      <c r="D422" s="12"/>
+      <c r="E422" s="12"/>
+      <c r="F422" s="13"/>
+      <c r="G422" s="13"/>
+      <c r="H422" s="24"/>
+      <c r="I422" s="24"/>
+    </row>
+    <row r="423" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A423" s="1"/>
-      <c r="D423" s="16"/>
-[...6 lines deleted...]
-    <row r="424" ht="14.25" customHeight="1">
+      <c r="D423" s="12"/>
+      <c r="E423" s="12"/>
+      <c r="F423" s="13"/>
+      <c r="G423" s="13"/>
+      <c r="H423" s="24"/>
+      <c r="I423" s="24"/>
+    </row>
+    <row r="424" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A424" s="1"/>
-      <c r="D424" s="16"/>
-[...6 lines deleted...]
-    <row r="425" ht="14.25" customHeight="1">
+      <c r="D424" s="12"/>
+      <c r="E424" s="12"/>
+      <c r="F424" s="13"/>
+      <c r="G424" s="13"/>
+      <c r="H424" s="24"/>
+      <c r="I424" s="24"/>
+    </row>
+    <row r="425" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A425" s="1"/>
-      <c r="D425" s="16"/>
-[...6 lines deleted...]
-    <row r="426" ht="14.25" customHeight="1">
+      <c r="D425" s="12"/>
+      <c r="E425" s="12"/>
+      <c r="F425" s="13"/>
+      <c r="G425" s="13"/>
+      <c r="H425" s="24"/>
+      <c r="I425" s="24"/>
+    </row>
+    <row r="426" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A426" s="1"/>
-      <c r="D426" s="16"/>
-[...6 lines deleted...]
-    <row r="427" ht="14.25" customHeight="1">
+      <c r="D426" s="12"/>
+      <c r="E426" s="12"/>
+      <c r="F426" s="13"/>
+      <c r="G426" s="13"/>
+      <c r="H426" s="24"/>
+      <c r="I426" s="24"/>
+    </row>
+    <row r="427" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A427" s="1"/>
-      <c r="D427" s="16"/>
-[...6 lines deleted...]
-    <row r="428" ht="14.25" customHeight="1">
+      <c r="D427" s="12"/>
+      <c r="E427" s="12"/>
+      <c r="F427" s="13"/>
+      <c r="G427" s="13"/>
+      <c r="H427" s="24"/>
+      <c r="I427" s="24"/>
+    </row>
+    <row r="428" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A428" s="1"/>
-      <c r="D428" s="16"/>
-[...6 lines deleted...]
-    <row r="429" ht="14.25" customHeight="1">
+      <c r="D428" s="12"/>
+      <c r="E428" s="12"/>
+      <c r="F428" s="13"/>
+      <c r="G428" s="13"/>
+      <c r="H428" s="24"/>
+      <c r="I428" s="24"/>
+    </row>
+    <row r="429" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A429" s="1"/>
-      <c r="D429" s="16"/>
-[...6 lines deleted...]
-    <row r="430" ht="14.25" customHeight="1">
+      <c r="D429" s="12"/>
+      <c r="E429" s="12"/>
+      <c r="F429" s="13"/>
+      <c r="G429" s="13"/>
+      <c r="H429" s="24"/>
+      <c r="I429" s="24"/>
+    </row>
+    <row r="430" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A430" s="1"/>
-      <c r="D430" s="16"/>
-[...6 lines deleted...]
-    <row r="431" ht="14.25" customHeight="1">
+      <c r="D430" s="12"/>
+      <c r="E430" s="12"/>
+      <c r="F430" s="13"/>
+      <c r="G430" s="13"/>
+      <c r="H430" s="24"/>
+      <c r="I430" s="24"/>
+    </row>
+    <row r="431" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A431" s="1"/>
-      <c r="D431" s="16"/>
-[...6 lines deleted...]
-    <row r="432" ht="14.25" customHeight="1">
+      <c r="D431" s="12"/>
+      <c r="E431" s="12"/>
+      <c r="F431" s="13"/>
+      <c r="G431" s="13"/>
+      <c r="H431" s="24"/>
+      <c r="I431" s="24"/>
+    </row>
+    <row r="432" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A432" s="1"/>
-      <c r="D432" s="16"/>
-[...6 lines deleted...]
-    <row r="433" ht="14.25" customHeight="1">
+      <c r="D432" s="12"/>
+      <c r="E432" s="12"/>
+      <c r="F432" s="13"/>
+      <c r="G432" s="13"/>
+      <c r="H432" s="24"/>
+      <c r="I432" s="24"/>
+    </row>
+    <row r="433" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A433" s="1"/>
-      <c r="D433" s="16"/>
-[...6 lines deleted...]
-    <row r="434" ht="14.25" customHeight="1">
+      <c r="D433" s="12"/>
+      <c r="E433" s="12"/>
+      <c r="F433" s="13"/>
+      <c r="G433" s="13"/>
+      <c r="H433" s="24"/>
+      <c r="I433" s="24"/>
+    </row>
+    <row r="434" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A434" s="1"/>
-      <c r="D434" s="16"/>
-[...6 lines deleted...]
-    <row r="435" ht="14.25" customHeight="1">
+      <c r="D434" s="12"/>
+      <c r="E434" s="12"/>
+      <c r="F434" s="13"/>
+      <c r="G434" s="13"/>
+      <c r="H434" s="24"/>
+      <c r="I434" s="24"/>
+    </row>
+    <row r="435" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A435" s="1"/>
-      <c r="D435" s="16"/>
-[...6 lines deleted...]
-    <row r="436" ht="14.25" customHeight="1">
+      <c r="D435" s="12"/>
+      <c r="E435" s="12"/>
+      <c r="F435" s="13"/>
+      <c r="G435" s="13"/>
+      <c r="H435" s="24"/>
+      <c r="I435" s="24"/>
+    </row>
+    <row r="436" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A436" s="1"/>
-      <c r="D436" s="16"/>
-[...6 lines deleted...]
-    <row r="437" ht="14.25" customHeight="1">
+      <c r="D436" s="12"/>
+      <c r="E436" s="12"/>
+      <c r="F436" s="13"/>
+      <c r="G436" s="13"/>
+      <c r="H436" s="24"/>
+      <c r="I436" s="24"/>
+    </row>
+    <row r="437" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A437" s="1"/>
-      <c r="D437" s="16"/>
-[...6 lines deleted...]
-    <row r="438" ht="14.25" customHeight="1">
+      <c r="D437" s="12"/>
+      <c r="E437" s="12"/>
+      <c r="F437" s="13"/>
+      <c r="G437" s="13"/>
+      <c r="H437" s="24"/>
+      <c r="I437" s="24"/>
+    </row>
+    <row r="438" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A438" s="1"/>
-      <c r="D438" s="16"/>
-[...6 lines deleted...]
-    <row r="439" ht="14.25" customHeight="1">
+      <c r="D438" s="12"/>
+      <c r="E438" s="12"/>
+      <c r="F438" s="13"/>
+      <c r="G438" s="13"/>
+      <c r="H438" s="24"/>
+      <c r="I438" s="24"/>
+    </row>
+    <row r="439" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A439" s="1"/>
-      <c r="D439" s="16"/>
-[...6 lines deleted...]
-    <row r="440" ht="14.25" customHeight="1">
+      <c r="D439" s="12"/>
+      <c r="E439" s="12"/>
+      <c r="F439" s="13"/>
+      <c r="G439" s="13"/>
+      <c r="H439" s="24"/>
+      <c r="I439" s="24"/>
+    </row>
+    <row r="440" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A440" s="1"/>
-      <c r="D440" s="16"/>
-[...6 lines deleted...]
-    <row r="441" ht="14.25" customHeight="1">
+      <c r="D440" s="12"/>
+      <c r="E440" s="12"/>
+      <c r="F440" s="13"/>
+      <c r="G440" s="13"/>
+      <c r="H440" s="24"/>
+      <c r="I440" s="24"/>
+    </row>
+    <row r="441" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A441" s="1"/>
-      <c r="D441" s="16"/>
-[...6 lines deleted...]
-    <row r="442" ht="14.25" customHeight="1">
+      <c r="D441" s="12"/>
+      <c r="E441" s="12"/>
+      <c r="F441" s="13"/>
+      <c r="G441" s="13"/>
+      <c r="H441" s="24"/>
+      <c r="I441" s="24"/>
+    </row>
+    <row r="442" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A442" s="1"/>
-      <c r="D442" s="16"/>
-[...6 lines deleted...]
-    <row r="443" ht="14.25" customHeight="1">
+      <c r="D442" s="12"/>
+      <c r="E442" s="12"/>
+      <c r="F442" s="13"/>
+      <c r="G442" s="13"/>
+      <c r="H442" s="24"/>
+      <c r="I442" s="24"/>
+    </row>
+    <row r="443" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A443" s="1"/>
-      <c r="D443" s="16"/>
-[...6 lines deleted...]
-    <row r="444" ht="14.25" customHeight="1">
+      <c r="D443" s="12"/>
+      <c r="E443" s="12"/>
+      <c r="F443" s="13"/>
+      <c r="G443" s="13"/>
+      <c r="H443" s="24"/>
+      <c r="I443" s="24"/>
+    </row>
+    <row r="444" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A444" s="1"/>
-      <c r="D444" s="16"/>
-[...6 lines deleted...]
-    <row r="445" ht="14.25" customHeight="1">
+      <c r="D444" s="12"/>
+      <c r="E444" s="12"/>
+      <c r="F444" s="13"/>
+      <c r="G444" s="13"/>
+      <c r="H444" s="24"/>
+      <c r="I444" s="24"/>
+    </row>
+    <row r="445" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A445" s="1"/>
-      <c r="D445" s="16"/>
-[...6 lines deleted...]
-    <row r="446" ht="14.25" customHeight="1">
+      <c r="D445" s="12"/>
+      <c r="E445" s="12"/>
+      <c r="F445" s="13"/>
+      <c r="G445" s="13"/>
+      <c r="H445" s="24"/>
+      <c r="I445" s="24"/>
+    </row>
+    <row r="446" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A446" s="1"/>
-      <c r="D446" s="16"/>
-[...6 lines deleted...]
-    <row r="447" ht="14.25" customHeight="1">
+      <c r="D446" s="12"/>
+      <c r="E446" s="12"/>
+      <c r="F446" s="13"/>
+      <c r="G446" s="13"/>
+      <c r="H446" s="24"/>
+      <c r="I446" s="24"/>
+    </row>
+    <row r="447" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A447" s="1"/>
-      <c r="D447" s="16"/>
-[...6 lines deleted...]
-    <row r="448" ht="14.25" customHeight="1">
+      <c r="D447" s="12"/>
+      <c r="E447" s="12"/>
+      <c r="F447" s="13"/>
+      <c r="G447" s="13"/>
+      <c r="H447" s="24"/>
+      <c r="I447" s="24"/>
+    </row>
+    <row r="448" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A448" s="1"/>
-      <c r="D448" s="16"/>
-[...6 lines deleted...]
-    <row r="449" ht="14.25" customHeight="1">
+      <c r="D448" s="12"/>
+      <c r="E448" s="12"/>
+      <c r="F448" s="13"/>
+      <c r="G448" s="13"/>
+      <c r="H448" s="24"/>
+      <c r="I448" s="24"/>
+    </row>
+    <row r="449" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A449" s="1"/>
-      <c r="D449" s="16"/>
-[...6 lines deleted...]
-    <row r="450" ht="14.25" customHeight="1">
+      <c r="D449" s="12"/>
+      <c r="E449" s="12"/>
+      <c r="F449" s="13"/>
+      <c r="G449" s="13"/>
+      <c r="H449" s="24"/>
+      <c r="I449" s="24"/>
+    </row>
+    <row r="450" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A450" s="1"/>
-      <c r="D450" s="16"/>
-[...6 lines deleted...]
-    <row r="451" ht="14.25" customHeight="1">
+      <c r="D450" s="12"/>
+      <c r="E450" s="12"/>
+      <c r="F450" s="13"/>
+      <c r="G450" s="13"/>
+      <c r="H450" s="24"/>
+      <c r="I450" s="24"/>
+    </row>
+    <row r="451" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A451" s="1"/>
-      <c r="D451" s="16"/>
-[...6 lines deleted...]
-    <row r="452" ht="14.25" customHeight="1">
+      <c r="D451" s="12"/>
+      <c r="E451" s="12"/>
+      <c r="F451" s="13"/>
+      <c r="G451" s="13"/>
+      <c r="H451" s="24"/>
+      <c r="I451" s="24"/>
+    </row>
+    <row r="452" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A452" s="1"/>
-      <c r="D452" s="16"/>
-[...6 lines deleted...]
-    <row r="453" ht="14.25" customHeight="1">
+      <c r="D452" s="12"/>
+      <c r="E452" s="12"/>
+      <c r="F452" s="13"/>
+      <c r="G452" s="13"/>
+      <c r="H452" s="24"/>
+      <c r="I452" s="24"/>
+    </row>
+    <row r="453" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A453" s="1"/>
-      <c r="D453" s="16"/>
-[...6 lines deleted...]
-    <row r="454" ht="14.25" customHeight="1">
+      <c r="D453" s="12"/>
+      <c r="E453" s="12"/>
+      <c r="F453" s="13"/>
+      <c r="G453" s="13"/>
+      <c r="H453" s="24"/>
+      <c r="I453" s="24"/>
+    </row>
+    <row r="454" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A454" s="1"/>
-      <c r="D454" s="16"/>
-[...6 lines deleted...]
-    <row r="455" ht="14.25" customHeight="1">
+      <c r="D454" s="12"/>
+      <c r="E454" s="12"/>
+      <c r="F454" s="13"/>
+      <c r="G454" s="13"/>
+      <c r="H454" s="24"/>
+      <c r="I454" s="24"/>
+    </row>
+    <row r="455" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A455" s="1"/>
-      <c r="D455" s="16"/>
-[...6 lines deleted...]
-    <row r="456" ht="14.25" customHeight="1">
+      <c r="D455" s="12"/>
+      <c r="E455" s="12"/>
+      <c r="F455" s="13"/>
+      <c r="G455" s="13"/>
+      <c r="H455" s="24"/>
+      <c r="I455" s="24"/>
+    </row>
+    <row r="456" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A456" s="1"/>
-      <c r="D456" s="16"/>
-[...6 lines deleted...]
-    <row r="457" ht="14.25" customHeight="1">
+      <c r="D456" s="12"/>
+      <c r="E456" s="12"/>
+      <c r="F456" s="13"/>
+      <c r="G456" s="13"/>
+      <c r="H456" s="24"/>
+      <c r="I456" s="24"/>
+    </row>
+    <row r="457" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A457" s="1"/>
-      <c r="D457" s="16"/>
-[...6 lines deleted...]
-    <row r="458" ht="14.25" customHeight="1">
+      <c r="D457" s="12"/>
+      <c r="E457" s="12"/>
+      <c r="F457" s="13"/>
+      <c r="G457" s="13"/>
+      <c r="H457" s="24"/>
+      <c r="I457" s="24"/>
+    </row>
+    <row r="458" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A458" s="1"/>
-      <c r="D458" s="16"/>
-[...6 lines deleted...]
-    <row r="459" ht="14.25" customHeight="1">
+      <c r="D458" s="12"/>
+      <c r="E458" s="12"/>
+      <c r="F458" s="13"/>
+      <c r="G458" s="13"/>
+      <c r="H458" s="24"/>
+      <c r="I458" s="24"/>
+    </row>
+    <row r="459" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A459" s="1"/>
-      <c r="D459" s="16"/>
-[...6 lines deleted...]
-    <row r="460" ht="14.25" customHeight="1">
+      <c r="D459" s="12"/>
+      <c r="E459" s="12"/>
+      <c r="F459" s="13"/>
+      <c r="G459" s="13"/>
+      <c r="H459" s="24"/>
+      <c r="I459" s="24"/>
+    </row>
+    <row r="460" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A460" s="1"/>
-      <c r="D460" s="16"/>
-[...6 lines deleted...]
-    <row r="461" ht="14.25" customHeight="1">
+      <c r="D460" s="12"/>
+      <c r="E460" s="12"/>
+      <c r="F460" s="13"/>
+      <c r="G460" s="13"/>
+      <c r="H460" s="24"/>
+      <c r="I460" s="24"/>
+    </row>
+    <row r="461" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A461" s="1"/>
-      <c r="D461" s="16"/>
-[...6 lines deleted...]
-    <row r="462" ht="14.25" customHeight="1">
+      <c r="D461" s="12"/>
+      <c r="E461" s="12"/>
+      <c r="F461" s="13"/>
+      <c r="G461" s="13"/>
+      <c r="H461" s="24"/>
+      <c r="I461" s="24"/>
+    </row>
+    <row r="462" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A462" s="1"/>
-      <c r="D462" s="16"/>
-[...6 lines deleted...]
-    <row r="463" ht="14.25" customHeight="1">
+      <c r="D462" s="12"/>
+      <c r="E462" s="12"/>
+      <c r="F462" s="13"/>
+      <c r="G462" s="13"/>
+      <c r="H462" s="24"/>
+      <c r="I462" s="24"/>
+    </row>
+    <row r="463" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A463" s="1"/>
-      <c r="D463" s="16"/>
-[...6 lines deleted...]
-    <row r="464" ht="14.25" customHeight="1">
+      <c r="D463" s="12"/>
+      <c r="E463" s="12"/>
+      <c r="F463" s="13"/>
+      <c r="G463" s="13"/>
+      <c r="H463" s="24"/>
+      <c r="I463" s="24"/>
+    </row>
+    <row r="464" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A464" s="1"/>
-      <c r="D464" s="16"/>
-[...6 lines deleted...]
-    <row r="465" ht="14.25" customHeight="1">
+      <c r="D464" s="12"/>
+      <c r="E464" s="12"/>
+      <c r="F464" s="13"/>
+      <c r="G464" s="13"/>
+      <c r="H464" s="24"/>
+      <c r="I464" s="24"/>
+    </row>
+    <row r="465" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A465" s="1"/>
-      <c r="D465" s="16"/>
-[...6 lines deleted...]
-    <row r="466" ht="14.25" customHeight="1">
+      <c r="D465" s="12"/>
+      <c r="E465" s="12"/>
+      <c r="F465" s="13"/>
+      <c r="G465" s="13"/>
+      <c r="H465" s="24"/>
+      <c r="I465" s="24"/>
+    </row>
+    <row r="466" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A466" s="1"/>
-      <c r="D466" s="16"/>
-[...6 lines deleted...]
-    <row r="467" ht="14.25" customHeight="1">
+      <c r="D466" s="12"/>
+      <c r="E466" s="12"/>
+      <c r="F466" s="13"/>
+      <c r="G466" s="13"/>
+      <c r="H466" s="24"/>
+      <c r="I466" s="24"/>
+    </row>
+    <row r="467" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A467" s="1"/>
-      <c r="D467" s="16"/>
-[...6 lines deleted...]
-    <row r="468" ht="14.25" customHeight="1">
+      <c r="D467" s="12"/>
+      <c r="E467" s="12"/>
+      <c r="F467" s="13"/>
+      <c r="G467" s="13"/>
+      <c r="H467" s="24"/>
+      <c r="I467" s="24"/>
+    </row>
+    <row r="468" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A468" s="1"/>
-      <c r="D468" s="16"/>
-[...6 lines deleted...]
-    <row r="469" ht="14.25" customHeight="1">
+      <c r="D468" s="12"/>
+      <c r="E468" s="12"/>
+      <c r="F468" s="13"/>
+      <c r="G468" s="13"/>
+      <c r="H468" s="24"/>
+      <c r="I468" s="24"/>
+    </row>
+    <row r="469" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A469" s="1"/>
-      <c r="D469" s="16"/>
-[...6 lines deleted...]
-    <row r="470" ht="14.25" customHeight="1">
+      <c r="D469" s="12"/>
+      <c r="E469" s="12"/>
+      <c r="F469" s="13"/>
+      <c r="G469" s="13"/>
+      <c r="H469" s="24"/>
+      <c r="I469" s="24"/>
+    </row>
+    <row r="470" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A470" s="1"/>
-      <c r="D470" s="16"/>
-[...6 lines deleted...]
-    <row r="471" ht="14.25" customHeight="1">
+      <c r="D470" s="12"/>
+      <c r="E470" s="12"/>
+      <c r="F470" s="13"/>
+      <c r="G470" s="13"/>
+      <c r="H470" s="24"/>
+      <c r="I470" s="24"/>
+    </row>
+    <row r="471" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A471" s="1"/>
-      <c r="D471" s="16"/>
-[...6 lines deleted...]
-    <row r="472" ht="14.25" customHeight="1">
+      <c r="D471" s="12"/>
+      <c r="E471" s="12"/>
+      <c r="F471" s="13"/>
+      <c r="G471" s="13"/>
+      <c r="H471" s="24"/>
+      <c r="I471" s="24"/>
+    </row>
+    <row r="472" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A472" s="1"/>
-      <c r="D472" s="16"/>
-[...6 lines deleted...]
-    <row r="473" ht="14.25" customHeight="1">
+      <c r="D472" s="12"/>
+      <c r="E472" s="12"/>
+      <c r="F472" s="13"/>
+      <c r="G472" s="13"/>
+      <c r="H472" s="24"/>
+      <c r="I472" s="24"/>
+    </row>
+    <row r="473" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A473" s="1"/>
-      <c r="D473" s="16"/>
-[...6 lines deleted...]
-    <row r="474" ht="14.25" customHeight="1">
+      <c r="D473" s="12"/>
+      <c r="E473" s="12"/>
+      <c r="F473" s="13"/>
+      <c r="G473" s="13"/>
+      <c r="H473" s="24"/>
+      <c r="I473" s="24"/>
+    </row>
+    <row r="474" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A474" s="1"/>
-      <c r="D474" s="16"/>
-[...6 lines deleted...]
-    <row r="475" ht="14.25" customHeight="1">
+      <c r="D474" s="12"/>
+      <c r="E474" s="12"/>
+      <c r="F474" s="13"/>
+      <c r="G474" s="13"/>
+      <c r="H474" s="24"/>
+      <c r="I474" s="24"/>
+    </row>
+    <row r="475" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A475" s="1"/>
-      <c r="D475" s="16"/>
-[...6 lines deleted...]
-    <row r="476" ht="14.25" customHeight="1">
+      <c r="D475" s="12"/>
+      <c r="E475" s="12"/>
+      <c r="F475" s="13"/>
+      <c r="G475" s="13"/>
+      <c r="H475" s="24"/>
+      <c r="I475" s="24"/>
+    </row>
+    <row r="476" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A476" s="1"/>
-      <c r="D476" s="16"/>
-[...6 lines deleted...]
-    <row r="477" ht="14.25" customHeight="1">
+      <c r="D476" s="12"/>
+      <c r="E476" s="12"/>
+      <c r="F476" s="13"/>
+      <c r="G476" s="13"/>
+      <c r="H476" s="24"/>
+      <c r="I476" s="24"/>
+    </row>
+    <row r="477" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A477" s="1"/>
-      <c r="D477" s="16"/>
-[...6 lines deleted...]
-    <row r="478" ht="14.25" customHeight="1">
+      <c r="D477" s="12"/>
+      <c r="E477" s="12"/>
+      <c r="F477" s="13"/>
+      <c r="G477" s="13"/>
+      <c r="H477" s="24"/>
+      <c r="I477" s="24"/>
+    </row>
+    <row r="478" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A478" s="1"/>
-      <c r="D478" s="16"/>
-[...6 lines deleted...]
-    <row r="479" ht="14.25" customHeight="1">
+      <c r="D478" s="12"/>
+      <c r="E478" s="12"/>
+      <c r="F478" s="13"/>
+      <c r="G478" s="13"/>
+      <c r="H478" s="24"/>
+      <c r="I478" s="24"/>
+    </row>
+    <row r="479" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A479" s="1"/>
-      <c r="D479" s="16"/>
-[...6 lines deleted...]
-    <row r="480" ht="14.25" customHeight="1">
+      <c r="D479" s="12"/>
+      <c r="E479" s="12"/>
+      <c r="F479" s="13"/>
+      <c r="G479" s="13"/>
+      <c r="H479" s="24"/>
+      <c r="I479" s="24"/>
+    </row>
+    <row r="480" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A480" s="1"/>
-      <c r="D480" s="16"/>
-[...6 lines deleted...]
-    <row r="481" ht="14.25" customHeight="1">
+      <c r="D480" s="12"/>
+      <c r="E480" s="12"/>
+      <c r="F480" s="13"/>
+      <c r="G480" s="13"/>
+      <c r="H480" s="24"/>
+      <c r="I480" s="24"/>
+    </row>
+    <row r="481" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A481" s="1"/>
-      <c r="D481" s="16"/>
-[...6 lines deleted...]
-    <row r="482" ht="14.25" customHeight="1">
+      <c r="D481" s="12"/>
+      <c r="E481" s="12"/>
+      <c r="F481" s="13"/>
+      <c r="G481" s="13"/>
+      <c r="H481" s="24"/>
+      <c r="I481" s="24"/>
+    </row>
+    <row r="482" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A482" s="1"/>
-      <c r="D482" s="16"/>
-[...6 lines deleted...]
-    <row r="483" ht="14.25" customHeight="1">
+      <c r="D482" s="12"/>
+      <c r="E482" s="12"/>
+      <c r="F482" s="13"/>
+      <c r="G482" s="13"/>
+      <c r="H482" s="24"/>
+      <c r="I482" s="24"/>
+    </row>
+    <row r="483" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A483" s="1"/>
-      <c r="D483" s="16"/>
-[...6 lines deleted...]
-    <row r="484" ht="14.25" customHeight="1">
+      <c r="D483" s="12"/>
+      <c r="E483" s="12"/>
+      <c r="F483" s="13"/>
+      <c r="G483" s="13"/>
+      <c r="H483" s="24"/>
+      <c r="I483" s="24"/>
+    </row>
+    <row r="484" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A484" s="1"/>
-      <c r="D484" s="16"/>
-[...6 lines deleted...]
-    <row r="485" ht="14.25" customHeight="1">
+      <c r="D484" s="12"/>
+      <c r="E484" s="12"/>
+      <c r="F484" s="13"/>
+      <c r="G484" s="13"/>
+      <c r="H484" s="24"/>
+      <c r="I484" s="24"/>
+    </row>
+    <row r="485" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A485" s="1"/>
-      <c r="D485" s="16"/>
-[...6 lines deleted...]
-    <row r="486" ht="14.25" customHeight="1">
+      <c r="D485" s="12"/>
+      <c r="E485" s="12"/>
+      <c r="F485" s="13"/>
+      <c r="G485" s="13"/>
+      <c r="H485" s="24"/>
+      <c r="I485" s="24"/>
+    </row>
+    <row r="486" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A486" s="1"/>
-      <c r="D486" s="16"/>
-[...6 lines deleted...]
-    <row r="487" ht="14.25" customHeight="1">
+      <c r="D486" s="12"/>
+      <c r="E486" s="12"/>
+      <c r="F486" s="13"/>
+      <c r="G486" s="13"/>
+      <c r="H486" s="24"/>
+      <c r="I486" s="24"/>
+    </row>
+    <row r="487" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A487" s="1"/>
-      <c r="D487" s="16"/>
-[...6 lines deleted...]
-    <row r="488" ht="14.25" customHeight="1">
+      <c r="D487" s="12"/>
+      <c r="E487" s="12"/>
+      <c r="F487" s="13"/>
+      <c r="G487" s="13"/>
+      <c r="H487" s="24"/>
+      <c r="I487" s="24"/>
+    </row>
+    <row r="488" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A488" s="1"/>
-      <c r="D488" s="16"/>
-[...6 lines deleted...]
-    <row r="489" ht="14.25" customHeight="1">
+      <c r="D488" s="12"/>
+      <c r="E488" s="12"/>
+      <c r="F488" s="13"/>
+      <c r="G488" s="13"/>
+      <c r="H488" s="24"/>
+      <c r="I488" s="24"/>
+    </row>
+    <row r="489" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A489" s="1"/>
-      <c r="D489" s="16"/>
-[...6 lines deleted...]
-    <row r="490" ht="14.25" customHeight="1">
+      <c r="D489" s="12"/>
+      <c r="E489" s="12"/>
+      <c r="F489" s="13"/>
+      <c r="G489" s="13"/>
+      <c r="H489" s="24"/>
+      <c r="I489" s="24"/>
+    </row>
+    <row r="490" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A490" s="1"/>
-      <c r="D490" s="16"/>
-[...6 lines deleted...]
-    <row r="491" ht="14.25" customHeight="1">
+      <c r="D490" s="12"/>
+      <c r="E490" s="12"/>
+      <c r="F490" s="13"/>
+      <c r="G490" s="13"/>
+      <c r="H490" s="24"/>
+      <c r="I490" s="24"/>
+    </row>
+    <row r="491" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A491" s="1"/>
-      <c r="D491" s="16"/>
-[...6 lines deleted...]
-    <row r="492" ht="14.25" customHeight="1">
+      <c r="D491" s="12"/>
+      <c r="E491" s="12"/>
+      <c r="F491" s="13"/>
+      <c r="G491" s="13"/>
+      <c r="H491" s="24"/>
+      <c r="I491" s="24"/>
+    </row>
+    <row r="492" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A492" s="1"/>
-      <c r="D492" s="16"/>
-[...6 lines deleted...]
-    <row r="493" ht="14.25" customHeight="1">
+      <c r="D492" s="12"/>
+      <c r="E492" s="12"/>
+      <c r="F492" s="13"/>
+      <c r="G492" s="13"/>
+      <c r="H492" s="24"/>
+      <c r="I492" s="24"/>
+    </row>
+    <row r="493" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A493" s="1"/>
-      <c r="D493" s="16"/>
-[...6 lines deleted...]
-    <row r="494" ht="14.25" customHeight="1">
+      <c r="D493" s="12"/>
+      <c r="E493" s="12"/>
+      <c r="F493" s="13"/>
+      <c r="G493" s="13"/>
+      <c r="H493" s="24"/>
+      <c r="I493" s="24"/>
+    </row>
+    <row r="494" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A494" s="1"/>
-      <c r="D494" s="16"/>
-[...6 lines deleted...]
-    <row r="495" ht="14.25" customHeight="1">
+      <c r="D494" s="12"/>
+      <c r="E494" s="12"/>
+      <c r="F494" s="13"/>
+      <c r="G494" s="13"/>
+      <c r="H494" s="24"/>
+      <c r="I494" s="24"/>
+    </row>
+    <row r="495" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A495" s="1"/>
-      <c r="D495" s="16"/>
-[...6 lines deleted...]
-    <row r="496" ht="14.25" customHeight="1">
+      <c r="D495" s="12"/>
+      <c r="E495" s="12"/>
+      <c r="F495" s="13"/>
+      <c r="G495" s="13"/>
+      <c r="H495" s="24"/>
+      <c r="I495" s="24"/>
+    </row>
+    <row r="496" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A496" s="1"/>
-      <c r="D496" s="16"/>
-[...6 lines deleted...]
-    <row r="497" ht="14.25" customHeight="1">
+      <c r="D496" s="12"/>
+      <c r="E496" s="12"/>
+      <c r="F496" s="13"/>
+      <c r="G496" s="13"/>
+      <c r="H496" s="24"/>
+      <c r="I496" s="24"/>
+    </row>
+    <row r="497" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A497" s="1"/>
-      <c r="D497" s="16"/>
-[...6 lines deleted...]
-    <row r="498" ht="14.25" customHeight="1">
+      <c r="D497" s="12"/>
+      <c r="E497" s="12"/>
+      <c r="F497" s="13"/>
+      <c r="G497" s="13"/>
+      <c r="H497" s="24"/>
+      <c r="I497" s="24"/>
+    </row>
+    <row r="498" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A498" s="1"/>
-      <c r="D498" s="16"/>
-[...6 lines deleted...]
-    <row r="499" ht="14.25" customHeight="1">
+      <c r="D498" s="12"/>
+      <c r="E498" s="12"/>
+      <c r="F498" s="13"/>
+      <c r="G498" s="13"/>
+      <c r="H498" s="24"/>
+      <c r="I498" s="24"/>
+    </row>
+    <row r="499" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A499" s="1"/>
-      <c r="D499" s="16"/>
-[...6 lines deleted...]
-    <row r="500" ht="14.25" customHeight="1">
+      <c r="D499" s="12"/>
+      <c r="E499" s="12"/>
+      <c r="F499" s="13"/>
+      <c r="G499" s="13"/>
+      <c r="H499" s="24"/>
+      <c r="I499" s="24"/>
+    </row>
+    <row r="500" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A500" s="1"/>
-      <c r="D500" s="16"/>
-[...6 lines deleted...]
-    <row r="501" ht="14.25" customHeight="1">
+      <c r="D500" s="12"/>
+      <c r="E500" s="12"/>
+      <c r="F500" s="13"/>
+      <c r="G500" s="13"/>
+      <c r="H500" s="24"/>
+      <c r="I500" s="24"/>
+    </row>
+    <row r="501" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A501" s="1"/>
-      <c r="D501" s="16"/>
-[...6 lines deleted...]
-    <row r="502" ht="14.25" customHeight="1">
+      <c r="D501" s="12"/>
+      <c r="E501" s="12"/>
+      <c r="F501" s="13"/>
+      <c r="G501" s="13"/>
+      <c r="H501" s="24"/>
+      <c r="I501" s="24"/>
+    </row>
+    <row r="502" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A502" s="1"/>
-      <c r="D502" s="16"/>
-[...6 lines deleted...]
-    <row r="503" ht="14.25" customHeight="1">
+      <c r="D502" s="12"/>
+      <c r="E502" s="12"/>
+      <c r="F502" s="13"/>
+      <c r="G502" s="13"/>
+      <c r="H502" s="24"/>
+      <c r="I502" s="24"/>
+    </row>
+    <row r="503" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A503" s="1"/>
-      <c r="D503" s="16"/>
-[...6 lines deleted...]
-    <row r="504" ht="14.25" customHeight="1">
+      <c r="D503" s="12"/>
+      <c r="E503" s="12"/>
+      <c r="F503" s="13"/>
+      <c r="G503" s="13"/>
+      <c r="H503" s="24"/>
+      <c r="I503" s="24"/>
+    </row>
+    <row r="504" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A504" s="1"/>
-      <c r="D504" s="16"/>
-[...6 lines deleted...]
-    <row r="505" ht="14.25" customHeight="1">
+      <c r="D504" s="12"/>
+      <c r="E504" s="12"/>
+      <c r="F504" s="13"/>
+      <c r="G504" s="13"/>
+      <c r="H504" s="24"/>
+      <c r="I504" s="24"/>
+    </row>
+    <row r="505" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A505" s="1"/>
-      <c r="D505" s="16"/>
-[...6 lines deleted...]
-    <row r="506" ht="14.25" customHeight="1">
+      <c r="D505" s="12"/>
+      <c r="E505" s="12"/>
+      <c r="F505" s="13"/>
+      <c r="G505" s="13"/>
+      <c r="H505" s="24"/>
+      <c r="I505" s="24"/>
+    </row>
+    <row r="506" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A506" s="1"/>
-      <c r="D506" s="16"/>
-[...6 lines deleted...]
-    <row r="507" ht="14.25" customHeight="1">
+      <c r="D506" s="12"/>
+      <c r="E506" s="12"/>
+      <c r="F506" s="13"/>
+      <c r="G506" s="13"/>
+      <c r="H506" s="24"/>
+      <c r="I506" s="24"/>
+    </row>
+    <row r="507" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A507" s="1"/>
-      <c r="D507" s="16"/>
-[...6 lines deleted...]
-    <row r="508" ht="14.25" customHeight="1">
+      <c r="D507" s="12"/>
+      <c r="E507" s="12"/>
+      <c r="F507" s="13"/>
+      <c r="G507" s="13"/>
+      <c r="H507" s="24"/>
+      <c r="I507" s="24"/>
+    </row>
+    <row r="508" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A508" s="1"/>
-      <c r="D508" s="16"/>
-[...6 lines deleted...]
-    <row r="509" ht="14.25" customHeight="1">
+      <c r="D508" s="12"/>
+      <c r="E508" s="12"/>
+      <c r="F508" s="13"/>
+      <c r="G508" s="13"/>
+      <c r="H508" s="24"/>
+      <c r="I508" s="24"/>
+    </row>
+    <row r="509" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A509" s="1"/>
-      <c r="D509" s="16"/>
-[...6 lines deleted...]
-    <row r="510" ht="14.25" customHeight="1">
+      <c r="D509" s="12"/>
+      <c r="E509" s="12"/>
+      <c r="F509" s="13"/>
+      <c r="G509" s="13"/>
+      <c r="H509" s="24"/>
+      <c r="I509" s="24"/>
+    </row>
+    <row r="510" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A510" s="1"/>
-      <c r="D510" s="16"/>
-[...6 lines deleted...]
-    <row r="511" ht="14.25" customHeight="1">
+      <c r="D510" s="12"/>
+      <c r="E510" s="12"/>
+      <c r="F510" s="13"/>
+      <c r="G510" s="13"/>
+      <c r="H510" s="24"/>
+      <c r="I510" s="24"/>
+    </row>
+    <row r="511" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A511" s="1"/>
-      <c r="D511" s="16"/>
-[...6 lines deleted...]
-    <row r="512" ht="14.25" customHeight="1">
+      <c r="D511" s="12"/>
+      <c r="E511" s="12"/>
+      <c r="F511" s="13"/>
+      <c r="G511" s="13"/>
+      <c r="H511" s="24"/>
+      <c r="I511" s="24"/>
+    </row>
+    <row r="512" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A512" s="1"/>
-      <c r="D512" s="16"/>
-[...6 lines deleted...]
-    <row r="513" ht="14.25" customHeight="1">
+      <c r="D512" s="12"/>
+      <c r="E512" s="12"/>
+      <c r="F512" s="13"/>
+      <c r="G512" s="13"/>
+      <c r="H512" s="24"/>
+      <c r="I512" s="24"/>
+    </row>
+    <row r="513" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A513" s="1"/>
-      <c r="D513" s="16"/>
-[...6 lines deleted...]
-    <row r="514" ht="14.25" customHeight="1">
+      <c r="D513" s="12"/>
+      <c r="E513" s="12"/>
+      <c r="F513" s="13"/>
+      <c r="G513" s="13"/>
+      <c r="H513" s="24"/>
+      <c r="I513" s="24"/>
+    </row>
+    <row r="514" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A514" s="1"/>
-      <c r="D514" s="16"/>
-[...6 lines deleted...]
-    <row r="515" ht="14.25" customHeight="1">
+      <c r="D514" s="12"/>
+      <c r="E514" s="12"/>
+      <c r="F514" s="13"/>
+      <c r="G514" s="13"/>
+      <c r="H514" s="24"/>
+      <c r="I514" s="24"/>
+    </row>
+    <row r="515" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A515" s="1"/>
-      <c r="D515" s="16"/>
-[...6 lines deleted...]
-    <row r="516" ht="14.25" customHeight="1">
+      <c r="D515" s="12"/>
+      <c r="E515" s="12"/>
+      <c r="F515" s="13"/>
+      <c r="G515" s="13"/>
+      <c r="H515" s="24"/>
+      <c r="I515" s="24"/>
+    </row>
+    <row r="516" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A516" s="1"/>
-      <c r="D516" s="16"/>
-[...6 lines deleted...]
-    <row r="517" ht="14.25" customHeight="1">
+      <c r="D516" s="12"/>
+      <c r="E516" s="12"/>
+      <c r="F516" s="13"/>
+      <c r="G516" s="13"/>
+      <c r="H516" s="24"/>
+      <c r="I516" s="24"/>
+    </row>
+    <row r="517" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A517" s="1"/>
-      <c r="D517" s="16"/>
-[...6 lines deleted...]
-    <row r="518" ht="14.25" customHeight="1">
+      <c r="D517" s="12"/>
+      <c r="E517" s="12"/>
+      <c r="F517" s="13"/>
+      <c r="G517" s="13"/>
+      <c r="H517" s="24"/>
+      <c r="I517" s="24"/>
+    </row>
+    <row r="518" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A518" s="1"/>
-      <c r="D518" s="16"/>
-[...6 lines deleted...]
-    <row r="519" ht="14.25" customHeight="1">
+      <c r="D518" s="12"/>
+      <c r="E518" s="12"/>
+      <c r="F518" s="13"/>
+      <c r="G518" s="13"/>
+      <c r="H518" s="24"/>
+      <c r="I518" s="24"/>
+    </row>
+    <row r="519" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A519" s="1"/>
-      <c r="D519" s="16"/>
-[...6 lines deleted...]
-    <row r="520" ht="14.25" customHeight="1">
+      <c r="D519" s="12"/>
+      <c r="E519" s="12"/>
+      <c r="F519" s="13"/>
+      <c r="G519" s="13"/>
+      <c r="H519" s="24"/>
+      <c r="I519" s="24"/>
+    </row>
+    <row r="520" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A520" s="1"/>
-      <c r="D520" s="16"/>
-[...6 lines deleted...]
-    <row r="521" ht="14.25" customHeight="1">
+      <c r="D520" s="12"/>
+      <c r="E520" s="12"/>
+      <c r="F520" s="13"/>
+      <c r="G520" s="13"/>
+      <c r="H520" s="24"/>
+      <c r="I520" s="24"/>
+    </row>
+    <row r="521" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A521" s="1"/>
-      <c r="D521" s="16"/>
-[...6 lines deleted...]
-    <row r="522" ht="14.25" customHeight="1">
+      <c r="D521" s="12"/>
+      <c r="E521" s="12"/>
+      <c r="F521" s="13"/>
+      <c r="G521" s="13"/>
+      <c r="H521" s="24"/>
+      <c r="I521" s="24"/>
+    </row>
+    <row r="522" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A522" s="1"/>
-      <c r="D522" s="16"/>
-[...6 lines deleted...]
-    <row r="523" ht="14.25" customHeight="1">
+      <c r="D522" s="12"/>
+      <c r="E522" s="12"/>
+      <c r="F522" s="13"/>
+      <c r="G522" s="13"/>
+      <c r="H522" s="24"/>
+      <c r="I522" s="24"/>
+    </row>
+    <row r="523" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A523" s="1"/>
-      <c r="D523" s="16"/>
-[...6 lines deleted...]
-    <row r="524" ht="14.25" customHeight="1">
+      <c r="D523" s="12"/>
+      <c r="E523" s="12"/>
+      <c r="F523" s="13"/>
+      <c r="G523" s="13"/>
+      <c r="H523" s="24"/>
+      <c r="I523" s="24"/>
+    </row>
+    <row r="524" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A524" s="1"/>
-      <c r="D524" s="16"/>
-[...6 lines deleted...]
-    <row r="525" ht="14.25" customHeight="1">
+      <c r="D524" s="12"/>
+      <c r="E524" s="12"/>
+      <c r="F524" s="13"/>
+      <c r="G524" s="13"/>
+      <c r="H524" s="24"/>
+      <c r="I524" s="24"/>
+    </row>
+    <row r="525" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A525" s="1"/>
-      <c r="D525" s="16"/>
-[...6 lines deleted...]
-    <row r="526" ht="14.25" customHeight="1">
+      <c r="D525" s="12"/>
+      <c r="E525" s="12"/>
+      <c r="F525" s="13"/>
+      <c r="G525" s="13"/>
+      <c r="H525" s="24"/>
+      <c r="I525" s="24"/>
+    </row>
+    <row r="526" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A526" s="1"/>
-      <c r="D526" s="16"/>
-[...6 lines deleted...]
-    <row r="527" ht="14.25" customHeight="1">
+      <c r="D526" s="12"/>
+      <c r="E526" s="12"/>
+      <c r="F526" s="13"/>
+      <c r="G526" s="13"/>
+      <c r="H526" s="24"/>
+      <c r="I526" s="24"/>
+    </row>
+    <row r="527" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A527" s="1"/>
-      <c r="D527" s="16"/>
-[...6 lines deleted...]
-    <row r="528" ht="14.25" customHeight="1">
+      <c r="D527" s="12"/>
+      <c r="E527" s="12"/>
+      <c r="F527" s="13"/>
+      <c r="G527" s="13"/>
+      <c r="H527" s="24"/>
+      <c r="I527" s="24"/>
+    </row>
+    <row r="528" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A528" s="1"/>
-      <c r="D528" s="16"/>
-[...6 lines deleted...]
-    <row r="529" ht="14.25" customHeight="1">
+      <c r="D528" s="12"/>
+      <c r="E528" s="12"/>
+      <c r="F528" s="13"/>
+      <c r="G528" s="13"/>
+      <c r="H528" s="24"/>
+      <c r="I528" s="24"/>
+    </row>
+    <row r="529" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A529" s="1"/>
-      <c r="D529" s="16"/>
-[...6 lines deleted...]
-    <row r="530" ht="14.25" customHeight="1">
+      <c r="D529" s="12"/>
+      <c r="E529" s="12"/>
+      <c r="F529" s="13"/>
+      <c r="G529" s="13"/>
+      <c r="H529" s="24"/>
+      <c r="I529" s="24"/>
+    </row>
+    <row r="530" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A530" s="1"/>
-      <c r="D530" s="16"/>
-[...6 lines deleted...]
-    <row r="531" ht="14.25" customHeight="1">
+      <c r="D530" s="12"/>
+      <c r="E530" s="12"/>
+      <c r="F530" s="13"/>
+      <c r="G530" s="13"/>
+      <c r="H530" s="24"/>
+      <c r="I530" s="24"/>
+    </row>
+    <row r="531" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A531" s="1"/>
-      <c r="D531" s="16"/>
-[...6 lines deleted...]
-    <row r="532" ht="14.25" customHeight="1">
+      <c r="D531" s="12"/>
+      <c r="E531" s="12"/>
+      <c r="F531" s="13"/>
+      <c r="G531" s="13"/>
+      <c r="H531" s="24"/>
+      <c r="I531" s="24"/>
+    </row>
+    <row r="532" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A532" s="1"/>
-      <c r="D532" s="16"/>
-[...6 lines deleted...]
-    <row r="533" ht="14.25" customHeight="1">
+      <c r="D532" s="12"/>
+      <c r="E532" s="12"/>
+      <c r="F532" s="13"/>
+      <c r="G532" s="13"/>
+      <c r="H532" s="24"/>
+      <c r="I532" s="24"/>
+    </row>
+    <row r="533" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A533" s="1"/>
-      <c r="D533" s="16"/>
-[...6 lines deleted...]
-    <row r="534" ht="14.25" customHeight="1">
+      <c r="D533" s="12"/>
+      <c r="E533" s="12"/>
+      <c r="F533" s="13"/>
+      <c r="G533" s="13"/>
+      <c r="H533" s="24"/>
+      <c r="I533" s="24"/>
+    </row>
+    <row r="534" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A534" s="1"/>
-      <c r="D534" s="16"/>
-[...6 lines deleted...]
-    <row r="535" ht="14.25" customHeight="1">
+      <c r="D534" s="12"/>
+      <c r="E534" s="12"/>
+      <c r="F534" s="13"/>
+      <c r="G534" s="13"/>
+      <c r="H534" s="24"/>
+      <c r="I534" s="24"/>
+    </row>
+    <row r="535" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A535" s="1"/>
-      <c r="D535" s="16"/>
-[...6 lines deleted...]
-    <row r="536" ht="14.25" customHeight="1">
+      <c r="D535" s="12"/>
+      <c r="E535" s="12"/>
+      <c r="F535" s="13"/>
+      <c r="G535" s="13"/>
+      <c r="H535" s="24"/>
+      <c r="I535" s="24"/>
+    </row>
+    <row r="536" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A536" s="1"/>
-      <c r="D536" s="16"/>
-[...6 lines deleted...]
-    <row r="537" ht="14.25" customHeight="1">
+      <c r="D536" s="12"/>
+      <c r="E536" s="12"/>
+      <c r="F536" s="13"/>
+      <c r="G536" s="13"/>
+      <c r="H536" s="24"/>
+      <c r="I536" s="24"/>
+    </row>
+    <row r="537" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A537" s="1"/>
-      <c r="D537" s="16"/>
-[...6 lines deleted...]
-    <row r="538" ht="14.25" customHeight="1">
+      <c r="D537" s="12"/>
+      <c r="E537" s="12"/>
+      <c r="F537" s="13"/>
+      <c r="G537" s="13"/>
+      <c r="H537" s="24"/>
+      <c r="I537" s="24"/>
+    </row>
+    <row r="538" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A538" s="1"/>
-      <c r="D538" s="16"/>
-[...6 lines deleted...]
-    <row r="539" ht="14.25" customHeight="1">
+      <c r="D538" s="12"/>
+      <c r="E538" s="12"/>
+      <c r="F538" s="13"/>
+      <c r="G538" s="13"/>
+      <c r="H538" s="24"/>
+      <c r="I538" s="24"/>
+    </row>
+    <row r="539" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A539" s="1"/>
-      <c r="D539" s="16"/>
-[...6 lines deleted...]
-    <row r="540" ht="14.25" customHeight="1">
+      <c r="D539" s="12"/>
+      <c r="E539" s="12"/>
+      <c r="F539" s="13"/>
+      <c r="G539" s="13"/>
+      <c r="H539" s="24"/>
+      <c r="I539" s="24"/>
+    </row>
+    <row r="540" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A540" s="1"/>
-      <c r="D540" s="16"/>
-[...6 lines deleted...]
-    <row r="541" ht="14.25" customHeight="1">
+      <c r="D540" s="12"/>
+      <c r="E540" s="12"/>
+      <c r="F540" s="13"/>
+      <c r="G540" s="13"/>
+      <c r="H540" s="24"/>
+      <c r="I540" s="24"/>
+    </row>
+    <row r="541" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A541" s="1"/>
-      <c r="D541" s="16"/>
-[...6 lines deleted...]
-    <row r="542" ht="14.25" customHeight="1">
+      <c r="D541" s="12"/>
+      <c r="E541" s="12"/>
+      <c r="F541" s="13"/>
+      <c r="G541" s="13"/>
+      <c r="H541" s="24"/>
+      <c r="I541" s="24"/>
+    </row>
+    <row r="542" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A542" s="1"/>
-      <c r="D542" s="16"/>
-[...6 lines deleted...]
-    <row r="543" ht="14.25" customHeight="1">
+      <c r="D542" s="12"/>
+      <c r="E542" s="12"/>
+      <c r="F542" s="13"/>
+      <c r="G542" s="13"/>
+      <c r="H542" s="24"/>
+      <c r="I542" s="24"/>
+    </row>
+    <row r="543" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A543" s="1"/>
-      <c r="D543" s="16"/>
-[...6 lines deleted...]
-    <row r="544" ht="14.25" customHeight="1">
+      <c r="D543" s="12"/>
+      <c r="E543" s="12"/>
+      <c r="F543" s="13"/>
+      <c r="G543" s="13"/>
+      <c r="H543" s="24"/>
+      <c r="I543" s="24"/>
+    </row>
+    <row r="544" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A544" s="1"/>
-      <c r="D544" s="16"/>
-[...6 lines deleted...]
-    <row r="545" ht="14.25" customHeight="1">
+      <c r="D544" s="12"/>
+      <c r="E544" s="12"/>
+      <c r="F544" s="13"/>
+      <c r="G544" s="13"/>
+      <c r="H544" s="24"/>
+      <c r="I544" s="24"/>
+    </row>
+    <row r="545" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A545" s="1"/>
-      <c r="D545" s="16"/>
-[...6 lines deleted...]
-    <row r="546" ht="14.25" customHeight="1">
+      <c r="D545" s="12"/>
+      <c r="E545" s="12"/>
+      <c r="F545" s="13"/>
+      <c r="G545" s="13"/>
+      <c r="H545" s="24"/>
+      <c r="I545" s="24"/>
+    </row>
+    <row r="546" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A546" s="1"/>
-      <c r="D546" s="16"/>
-[...6 lines deleted...]
-    <row r="547" ht="14.25" customHeight="1">
+      <c r="D546" s="12"/>
+      <c r="E546" s="12"/>
+      <c r="F546" s="13"/>
+      <c r="G546" s="13"/>
+      <c r="H546" s="24"/>
+      <c r="I546" s="24"/>
+    </row>
+    <row r="547" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A547" s="1"/>
-      <c r="D547" s="16"/>
-[...6 lines deleted...]
-    <row r="548" ht="14.25" customHeight="1">
+      <c r="D547" s="12"/>
+      <c r="E547" s="12"/>
+      <c r="F547" s="13"/>
+      <c r="G547" s="13"/>
+      <c r="H547" s="24"/>
+      <c r="I547" s="24"/>
+    </row>
+    <row r="548" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A548" s="1"/>
-      <c r="D548" s="16"/>
-[...6 lines deleted...]
-    <row r="549" ht="14.25" customHeight="1">
+      <c r="D548" s="12"/>
+      <c r="E548" s="12"/>
+      <c r="F548" s="13"/>
+      <c r="G548" s="13"/>
+      <c r="H548" s="24"/>
+      <c r="I548" s="24"/>
+    </row>
+    <row r="549" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A549" s="1"/>
-      <c r="D549" s="16"/>
-[...6 lines deleted...]
-    <row r="550" ht="14.25" customHeight="1">
+      <c r="D549" s="12"/>
+      <c r="E549" s="12"/>
+      <c r="F549" s="13"/>
+      <c r="G549" s="13"/>
+      <c r="H549" s="24"/>
+      <c r="I549" s="24"/>
+    </row>
+    <row r="550" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A550" s="1"/>
-      <c r="D550" s="16"/>
-[...6 lines deleted...]
-    <row r="551" ht="14.25" customHeight="1">
+      <c r="D550" s="12"/>
+      <c r="E550" s="12"/>
+      <c r="F550" s="13"/>
+      <c r="G550" s="13"/>
+      <c r="H550" s="24"/>
+      <c r="I550" s="24"/>
+    </row>
+    <row r="551" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A551" s="1"/>
-      <c r="D551" s="16"/>
-[...6 lines deleted...]
-    <row r="552" ht="14.25" customHeight="1">
+      <c r="D551" s="12"/>
+      <c r="E551" s="12"/>
+      <c r="F551" s="13"/>
+      <c r="G551" s="13"/>
+      <c r="H551" s="24"/>
+      <c r="I551" s="24"/>
+    </row>
+    <row r="552" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A552" s="1"/>
-      <c r="D552" s="16"/>
-[...6 lines deleted...]
-    <row r="553" ht="14.25" customHeight="1">
+      <c r="D552" s="12"/>
+      <c r="E552" s="12"/>
+      <c r="F552" s="13"/>
+      <c r="G552" s="13"/>
+      <c r="H552" s="24"/>
+      <c r="I552" s="24"/>
+    </row>
+    <row r="553" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A553" s="1"/>
-      <c r="D553" s="16"/>
-[...6 lines deleted...]
-    <row r="554" ht="14.25" customHeight="1">
+      <c r="D553" s="12"/>
+      <c r="E553" s="12"/>
+      <c r="F553" s="13"/>
+      <c r="G553" s="13"/>
+      <c r="H553" s="24"/>
+      <c r="I553" s="24"/>
+    </row>
+    <row r="554" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A554" s="1"/>
-      <c r="D554" s="16"/>
-[...6 lines deleted...]
-    <row r="555" ht="14.25" customHeight="1">
+      <c r="D554" s="12"/>
+      <c r="E554" s="12"/>
+      <c r="F554" s="13"/>
+      <c r="G554" s="13"/>
+      <c r="H554" s="24"/>
+      <c r="I554" s="24"/>
+    </row>
+    <row r="555" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A555" s="1"/>
-      <c r="D555" s="16"/>
-[...6 lines deleted...]
-    <row r="556" ht="14.25" customHeight="1">
+      <c r="D555" s="12"/>
+      <c r="E555" s="12"/>
+      <c r="F555" s="13"/>
+      <c r="G555" s="13"/>
+      <c r="H555" s="24"/>
+      <c r="I555" s="24"/>
+    </row>
+    <row r="556" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A556" s="1"/>
-      <c r="D556" s="16"/>
-[...6 lines deleted...]
-    <row r="557" ht="14.25" customHeight="1">
+      <c r="D556" s="12"/>
+      <c r="E556" s="12"/>
+      <c r="F556" s="13"/>
+      <c r="G556" s="13"/>
+      <c r="H556" s="24"/>
+      <c r="I556" s="24"/>
+    </row>
+    <row r="557" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A557" s="1"/>
-      <c r="D557" s="16"/>
-[...6 lines deleted...]
-    <row r="558" ht="14.25" customHeight="1">
+      <c r="D557" s="12"/>
+      <c r="E557" s="12"/>
+      <c r="F557" s="13"/>
+      <c r="G557" s="13"/>
+      <c r="H557" s="24"/>
+      <c r="I557" s="24"/>
+    </row>
+    <row r="558" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A558" s="1"/>
-      <c r="D558" s="16"/>
-[...6 lines deleted...]
-    <row r="559" ht="14.25" customHeight="1">
+      <c r="D558" s="12"/>
+      <c r="E558" s="12"/>
+      <c r="F558" s="13"/>
+      <c r="G558" s="13"/>
+      <c r="H558" s="24"/>
+      <c r="I558" s="24"/>
+    </row>
+    <row r="559" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A559" s="1"/>
-      <c r="D559" s="16"/>
-[...6 lines deleted...]
-    <row r="560" ht="14.25" customHeight="1">
+      <c r="D559" s="12"/>
+      <c r="E559" s="12"/>
+      <c r="F559" s="13"/>
+      <c r="G559" s="13"/>
+      <c r="H559" s="24"/>
+      <c r="I559" s="24"/>
+    </row>
+    <row r="560" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A560" s="1"/>
-      <c r="D560" s="16"/>
-[...6 lines deleted...]
-    <row r="561" ht="14.25" customHeight="1">
+      <c r="D560" s="12"/>
+      <c r="E560" s="12"/>
+      <c r="F560" s="13"/>
+      <c r="G560" s="13"/>
+      <c r="H560" s="24"/>
+      <c r="I560" s="24"/>
+    </row>
+    <row r="561" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A561" s="1"/>
-      <c r="D561" s="16"/>
-[...6 lines deleted...]
-    <row r="562" ht="14.25" customHeight="1">
+      <c r="D561" s="12"/>
+      <c r="E561" s="12"/>
+      <c r="F561" s="13"/>
+      <c r="G561" s="13"/>
+      <c r="H561" s="24"/>
+      <c r="I561" s="24"/>
+    </row>
+    <row r="562" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A562" s="1"/>
-      <c r="D562" s="16"/>
-[...6 lines deleted...]
-    <row r="563" ht="14.25" customHeight="1">
+      <c r="D562" s="12"/>
+      <c r="E562" s="12"/>
+      <c r="F562" s="13"/>
+      <c r="G562" s="13"/>
+      <c r="H562" s="24"/>
+      <c r="I562" s="24"/>
+    </row>
+    <row r="563" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A563" s="1"/>
-      <c r="D563" s="16"/>
-[...6 lines deleted...]
-    <row r="564" ht="14.25" customHeight="1">
+      <c r="D563" s="12"/>
+      <c r="E563" s="12"/>
+      <c r="F563" s="13"/>
+      <c r="G563" s="13"/>
+      <c r="H563" s="24"/>
+      <c r="I563" s="24"/>
+    </row>
+    <row r="564" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A564" s="1"/>
-      <c r="D564" s="16"/>
-[...6 lines deleted...]
-    <row r="565" ht="14.25" customHeight="1">
+      <c r="D564" s="12"/>
+      <c r="E564" s="12"/>
+      <c r="F564" s="13"/>
+      <c r="G564" s="13"/>
+      <c r="H564" s="24"/>
+      <c r="I564" s="24"/>
+    </row>
+    <row r="565" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A565" s="1"/>
-      <c r="D565" s="16"/>
-[...6 lines deleted...]
-    <row r="566" ht="14.25" customHeight="1">
+      <c r="D565" s="12"/>
+      <c r="E565" s="12"/>
+      <c r="F565" s="13"/>
+      <c r="G565" s="13"/>
+      <c r="H565" s="24"/>
+      <c r="I565" s="24"/>
+    </row>
+    <row r="566" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A566" s="1"/>
-      <c r="D566" s="16"/>
-[...6 lines deleted...]
-    <row r="567" ht="14.25" customHeight="1">
+      <c r="D566" s="12"/>
+      <c r="E566" s="12"/>
+      <c r="F566" s="13"/>
+      <c r="G566" s="13"/>
+      <c r="H566" s="24"/>
+      <c r="I566" s="24"/>
+    </row>
+    <row r="567" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A567" s="1"/>
-      <c r="D567" s="16"/>
-[...6 lines deleted...]
-    <row r="568" ht="14.25" customHeight="1">
+      <c r="D567" s="12"/>
+      <c r="E567" s="12"/>
+      <c r="F567" s="13"/>
+      <c r="G567" s="13"/>
+      <c r="H567" s="24"/>
+      <c r="I567" s="24"/>
+    </row>
+    <row r="568" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A568" s="1"/>
-      <c r="D568" s="16"/>
-[...6 lines deleted...]
-    <row r="569" ht="14.25" customHeight="1">
+      <c r="D568" s="12"/>
+      <c r="E568" s="12"/>
+      <c r="F568" s="13"/>
+      <c r="G568" s="13"/>
+      <c r="H568" s="24"/>
+      <c r="I568" s="24"/>
+    </row>
+    <row r="569" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A569" s="1"/>
-      <c r="D569" s="16"/>
-[...6 lines deleted...]
-    <row r="570" ht="14.25" customHeight="1">
+      <c r="D569" s="12"/>
+      <c r="E569" s="12"/>
+      <c r="F569" s="13"/>
+      <c r="G569" s="13"/>
+      <c r="H569" s="24"/>
+      <c r="I569" s="24"/>
+    </row>
+    <row r="570" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A570" s="1"/>
-      <c r="D570" s="16"/>
-[...6 lines deleted...]
-    <row r="571" ht="14.25" customHeight="1">
+      <c r="D570" s="12"/>
+      <c r="E570" s="12"/>
+      <c r="F570" s="13"/>
+      <c r="G570" s="13"/>
+      <c r="H570" s="24"/>
+      <c r="I570" s="24"/>
+    </row>
+    <row r="571" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A571" s="1"/>
-      <c r="D571" s="16"/>
-[...6 lines deleted...]
-    <row r="572" ht="14.25" customHeight="1">
+      <c r="D571" s="12"/>
+      <c r="E571" s="12"/>
+      <c r="F571" s="13"/>
+      <c r="G571" s="13"/>
+      <c r="H571" s="24"/>
+      <c r="I571" s="24"/>
+    </row>
+    <row r="572" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A572" s="1"/>
-      <c r="D572" s="16"/>
-[...6 lines deleted...]
-    <row r="573" ht="14.25" customHeight="1">
+      <c r="D572" s="12"/>
+      <c r="E572" s="12"/>
+      <c r="F572" s="13"/>
+      <c r="G572" s="13"/>
+      <c r="H572" s="24"/>
+      <c r="I572" s="24"/>
+    </row>
+    <row r="573" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A573" s="1"/>
-      <c r="D573" s="16"/>
-[...6 lines deleted...]
-    <row r="574" ht="14.25" customHeight="1">
+      <c r="D573" s="12"/>
+      <c r="E573" s="12"/>
+      <c r="F573" s="13"/>
+      <c r="G573" s="13"/>
+      <c r="H573" s="24"/>
+      <c r="I573" s="24"/>
+    </row>
+    <row r="574" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A574" s="1"/>
-      <c r="D574" s="16"/>
-[...6 lines deleted...]
-    <row r="575" ht="14.25" customHeight="1">
+      <c r="D574" s="12"/>
+      <c r="E574" s="12"/>
+      <c r="F574" s="13"/>
+      <c r="G574" s="13"/>
+      <c r="H574" s="24"/>
+      <c r="I574" s="24"/>
+    </row>
+    <row r="575" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A575" s="1"/>
-      <c r="D575" s="16"/>
-[...6 lines deleted...]
-    <row r="576" ht="14.25" customHeight="1">
+      <c r="D575" s="12"/>
+      <c r="E575" s="12"/>
+      <c r="F575" s="13"/>
+      <c r="G575" s="13"/>
+      <c r="H575" s="24"/>
+      <c r="I575" s="24"/>
+    </row>
+    <row r="576" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A576" s="1"/>
-      <c r="D576" s="16"/>
-[...6 lines deleted...]
-    <row r="577" ht="14.25" customHeight="1">
+      <c r="D576" s="12"/>
+      <c r="E576" s="12"/>
+      <c r="F576" s="13"/>
+      <c r="G576" s="13"/>
+      <c r="H576" s="24"/>
+      <c r="I576" s="24"/>
+    </row>
+    <row r="577" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A577" s="1"/>
-      <c r="D577" s="16"/>
-[...6 lines deleted...]
-    <row r="578" ht="14.25" customHeight="1">
+      <c r="D577" s="12"/>
+      <c r="E577" s="12"/>
+      <c r="F577" s="13"/>
+      <c r="G577" s="13"/>
+      <c r="H577" s="24"/>
+      <c r="I577" s="24"/>
+    </row>
+    <row r="578" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A578" s="1"/>
-      <c r="D578" s="16"/>
-[...6 lines deleted...]
-    <row r="579" ht="14.25" customHeight="1">
+      <c r="D578" s="12"/>
+      <c r="E578" s="12"/>
+      <c r="F578" s="13"/>
+      <c r="G578" s="13"/>
+      <c r="H578" s="24"/>
+      <c r="I578" s="24"/>
+    </row>
+    <row r="579" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A579" s="1"/>
-      <c r="D579" s="16"/>
-[...6 lines deleted...]
-    <row r="580" ht="14.25" customHeight="1">
+      <c r="D579" s="12"/>
+      <c r="E579" s="12"/>
+      <c r="F579" s="13"/>
+      <c r="G579" s="13"/>
+      <c r="H579" s="24"/>
+      <c r="I579" s="24"/>
+    </row>
+    <row r="580" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A580" s="1"/>
-      <c r="D580" s="16"/>
-[...6 lines deleted...]
-    <row r="581" ht="14.25" customHeight="1">
+      <c r="D580" s="12"/>
+      <c r="E580" s="12"/>
+      <c r="F580" s="13"/>
+      <c r="G580" s="13"/>
+      <c r="H580" s="24"/>
+      <c r="I580" s="24"/>
+    </row>
+    <row r="581" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A581" s="1"/>
-      <c r="D581" s="16"/>
-[...6 lines deleted...]
-    <row r="582" ht="14.25" customHeight="1">
+      <c r="D581" s="12"/>
+      <c r="E581" s="12"/>
+      <c r="F581" s="13"/>
+      <c r="G581" s="13"/>
+      <c r="H581" s="24"/>
+      <c r="I581" s="24"/>
+    </row>
+    <row r="582" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A582" s="1"/>
-      <c r="D582" s="16"/>
-[...6 lines deleted...]
-    <row r="583" ht="14.25" customHeight="1">
+      <c r="D582" s="12"/>
+      <c r="E582" s="12"/>
+      <c r="F582" s="13"/>
+      <c r="G582" s="13"/>
+      <c r="H582" s="24"/>
+      <c r="I582" s="24"/>
+    </row>
+    <row r="583" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A583" s="1"/>
-      <c r="D583" s="16"/>
-[...6 lines deleted...]
-    <row r="584" ht="14.25" customHeight="1">
+      <c r="D583" s="12"/>
+      <c r="E583" s="12"/>
+      <c r="F583" s="13"/>
+      <c r="G583" s="13"/>
+      <c r="H583" s="24"/>
+      <c r="I583" s="24"/>
+    </row>
+    <row r="584" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A584" s="1"/>
-      <c r="D584" s="16"/>
-[...6 lines deleted...]
-    <row r="585" ht="14.25" customHeight="1">
+      <c r="D584" s="12"/>
+      <c r="E584" s="12"/>
+      <c r="F584" s="13"/>
+      <c r="G584" s="13"/>
+      <c r="H584" s="24"/>
+      <c r="I584" s="24"/>
+    </row>
+    <row r="585" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A585" s="1"/>
-      <c r="D585" s="16"/>
-[...6 lines deleted...]
-    <row r="586" ht="14.25" customHeight="1">
+      <c r="D585" s="12"/>
+      <c r="E585" s="12"/>
+      <c r="F585" s="13"/>
+      <c r="G585" s="13"/>
+      <c r="H585" s="24"/>
+      <c r="I585" s="24"/>
+    </row>
+    <row r="586" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A586" s="1"/>
-      <c r="D586" s="16"/>
-[...6 lines deleted...]
-    <row r="587" ht="14.25" customHeight="1">
+      <c r="D586" s="12"/>
+      <c r="E586" s="12"/>
+      <c r="F586" s="13"/>
+      <c r="G586" s="13"/>
+      <c r="H586" s="24"/>
+      <c r="I586" s="24"/>
+    </row>
+    <row r="587" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A587" s="1"/>
-      <c r="D587" s="16"/>
-[...6 lines deleted...]
-    <row r="588" ht="14.25" customHeight="1">
+      <c r="D587" s="12"/>
+      <c r="E587" s="12"/>
+      <c r="F587" s="13"/>
+      <c r="G587" s="13"/>
+      <c r="H587" s="24"/>
+      <c r="I587" s="24"/>
+    </row>
+    <row r="588" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A588" s="1"/>
-      <c r="D588" s="16"/>
-[...6 lines deleted...]
-    <row r="589" ht="14.25" customHeight="1">
+      <c r="D588" s="12"/>
+      <c r="E588" s="12"/>
+      <c r="F588" s="13"/>
+      <c r="G588" s="13"/>
+      <c r="H588" s="24"/>
+      <c r="I588" s="24"/>
+    </row>
+    <row r="589" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A589" s="1"/>
-      <c r="D589" s="16"/>
-[...6 lines deleted...]
-    <row r="590" ht="14.25" customHeight="1">
+      <c r="D589" s="12"/>
+      <c r="E589" s="12"/>
+      <c r="F589" s="13"/>
+      <c r="G589" s="13"/>
+      <c r="H589" s="24"/>
+      <c r="I589" s="24"/>
+    </row>
+    <row r="590" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A590" s="1"/>
-      <c r="D590" s="16"/>
-[...6 lines deleted...]
-    <row r="591" ht="14.25" customHeight="1">
+      <c r="D590" s="12"/>
+      <c r="E590" s="12"/>
+      <c r="F590" s="13"/>
+      <c r="G590" s="13"/>
+      <c r="H590" s="24"/>
+      <c r="I590" s="24"/>
+    </row>
+    <row r="591" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A591" s="1"/>
-      <c r="D591" s="16"/>
-[...6 lines deleted...]
-    <row r="592" ht="14.25" customHeight="1">
+      <c r="D591" s="12"/>
+      <c r="E591" s="12"/>
+      <c r="F591" s="13"/>
+      <c r="G591" s="13"/>
+      <c r="H591" s="24"/>
+      <c r="I591" s="24"/>
+    </row>
+    <row r="592" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A592" s="1"/>
-      <c r="D592" s="16"/>
-[...6 lines deleted...]
-    <row r="593" ht="14.25" customHeight="1">
+      <c r="D592" s="12"/>
+      <c r="E592" s="12"/>
+      <c r="F592" s="13"/>
+      <c r="G592" s="13"/>
+      <c r="H592" s="24"/>
+      <c r="I592" s="24"/>
+    </row>
+    <row r="593" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A593" s="1"/>
-      <c r="D593" s="16"/>
-[...6 lines deleted...]
-    <row r="594" ht="14.25" customHeight="1">
+      <c r="D593" s="12"/>
+      <c r="E593" s="12"/>
+      <c r="F593" s="13"/>
+      <c r="G593" s="13"/>
+      <c r="H593" s="24"/>
+      <c r="I593" s="24"/>
+    </row>
+    <row r="594" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A594" s="1"/>
-      <c r="D594" s="16"/>
-[...6 lines deleted...]
-    <row r="595" ht="14.25" customHeight="1">
+      <c r="D594" s="12"/>
+      <c r="E594" s="12"/>
+      <c r="F594" s="13"/>
+      <c r="G594" s="13"/>
+      <c r="H594" s="24"/>
+      <c r="I594" s="24"/>
+    </row>
+    <row r="595" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A595" s="1"/>
-      <c r="D595" s="16"/>
-[...6 lines deleted...]
-    <row r="596" ht="14.25" customHeight="1">
+      <c r="D595" s="12"/>
+      <c r="E595" s="12"/>
+      <c r="F595" s="13"/>
+      <c r="G595" s="13"/>
+      <c r="H595" s="24"/>
+      <c r="I595" s="24"/>
+    </row>
+    <row r="596" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A596" s="1"/>
-      <c r="D596" s="16"/>
-[...6 lines deleted...]
-    <row r="597" ht="14.25" customHeight="1">
+      <c r="D596" s="12"/>
+      <c r="E596" s="12"/>
+      <c r="F596" s="13"/>
+      <c r="G596" s="13"/>
+      <c r="H596" s="24"/>
+      <c r="I596" s="24"/>
+    </row>
+    <row r="597" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A597" s="1"/>
-      <c r="D597" s="16"/>
-[...6 lines deleted...]
-    <row r="598" ht="14.25" customHeight="1">
+      <c r="D597" s="12"/>
+      <c r="E597" s="12"/>
+      <c r="F597" s="13"/>
+      <c r="G597" s="13"/>
+      <c r="H597" s="24"/>
+      <c r="I597" s="24"/>
+    </row>
+    <row r="598" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A598" s="1"/>
-      <c r="D598" s="16"/>
-[...6 lines deleted...]
-    <row r="599" ht="14.25" customHeight="1">
+      <c r="D598" s="12"/>
+      <c r="E598" s="12"/>
+      <c r="F598" s="13"/>
+      <c r="G598" s="13"/>
+      <c r="H598" s="24"/>
+      <c r="I598" s="24"/>
+    </row>
+    <row r="599" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A599" s="1"/>
-      <c r="D599" s="16"/>
-[...6 lines deleted...]
-    <row r="600" ht="14.25" customHeight="1">
+      <c r="D599" s="12"/>
+      <c r="E599" s="12"/>
+      <c r="F599" s="13"/>
+      <c r="G599" s="13"/>
+      <c r="H599" s="24"/>
+      <c r="I599" s="24"/>
+    </row>
+    <row r="600" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A600" s="1"/>
-      <c r="D600" s="16"/>
-[...6 lines deleted...]
-    <row r="601" ht="14.25" customHeight="1">
+      <c r="D600" s="12"/>
+      <c r="E600" s="12"/>
+      <c r="F600" s="13"/>
+      <c r="G600" s="13"/>
+      <c r="H600" s="24"/>
+      <c r="I600" s="24"/>
+    </row>
+    <row r="601" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A601" s="1"/>
-      <c r="D601" s="16"/>
-[...6 lines deleted...]
-    <row r="602" ht="14.25" customHeight="1">
+      <c r="D601" s="12"/>
+      <c r="E601" s="12"/>
+      <c r="F601" s="13"/>
+      <c r="G601" s="13"/>
+      <c r="H601" s="24"/>
+      <c r="I601" s="24"/>
+    </row>
+    <row r="602" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A602" s="1"/>
-      <c r="D602" s="16"/>
-[...6 lines deleted...]
-    <row r="603" ht="14.25" customHeight="1">
+      <c r="D602" s="12"/>
+      <c r="E602" s="12"/>
+      <c r="F602" s="13"/>
+      <c r="G602" s="13"/>
+      <c r="H602" s="24"/>
+      <c r="I602" s="24"/>
+    </row>
+    <row r="603" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A603" s="1"/>
-      <c r="D603" s="16"/>
-[...6 lines deleted...]
-    <row r="604" ht="14.25" customHeight="1">
+      <c r="D603" s="12"/>
+      <c r="E603" s="12"/>
+      <c r="F603" s="13"/>
+      <c r="G603" s="13"/>
+      <c r="H603" s="24"/>
+      <c r="I603" s="24"/>
+    </row>
+    <row r="604" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A604" s="1"/>
-      <c r="D604" s="16"/>
-[...6 lines deleted...]
-    <row r="605" ht="14.25" customHeight="1">
+      <c r="D604" s="12"/>
+      <c r="E604" s="12"/>
+      <c r="F604" s="13"/>
+      <c r="G604" s="13"/>
+      <c r="H604" s="24"/>
+      <c r="I604" s="24"/>
+    </row>
+    <row r="605" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A605" s="1"/>
-      <c r="D605" s="16"/>
-[...6 lines deleted...]
-    <row r="606" ht="14.25" customHeight="1">
+      <c r="D605" s="12"/>
+      <c r="E605" s="12"/>
+      <c r="F605" s="13"/>
+      <c r="G605" s="13"/>
+      <c r="H605" s="24"/>
+      <c r="I605" s="24"/>
+    </row>
+    <row r="606" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A606" s="1"/>
-      <c r="D606" s="16"/>
-[...6 lines deleted...]
-    <row r="607" ht="14.25" customHeight="1">
+      <c r="D606" s="12"/>
+      <c r="E606" s="12"/>
+      <c r="F606" s="13"/>
+      <c r="G606" s="13"/>
+      <c r="H606" s="24"/>
+      <c r="I606" s="24"/>
+    </row>
+    <row r="607" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A607" s="1"/>
-      <c r="D607" s="16"/>
-[...6 lines deleted...]
-    <row r="608" ht="14.25" customHeight="1">
+      <c r="D607" s="12"/>
+      <c r="E607" s="12"/>
+      <c r="F607" s="13"/>
+      <c r="G607" s="13"/>
+      <c r="H607" s="24"/>
+      <c r="I607" s="24"/>
+    </row>
+    <row r="608" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A608" s="1"/>
-      <c r="D608" s="16"/>
-[...6 lines deleted...]
-    <row r="609" ht="14.25" customHeight="1">
+      <c r="D608" s="12"/>
+      <c r="E608" s="12"/>
+      <c r="F608" s="13"/>
+      <c r="G608" s="13"/>
+      <c r="H608" s="24"/>
+      <c r="I608" s="24"/>
+    </row>
+    <row r="609" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A609" s="1"/>
-      <c r="D609" s="16"/>
-[...6 lines deleted...]
-    <row r="610" ht="14.25" customHeight="1">
+      <c r="D609" s="12"/>
+      <c r="E609" s="12"/>
+      <c r="F609" s="13"/>
+      <c r="G609" s="13"/>
+      <c r="H609" s="24"/>
+      <c r="I609" s="24"/>
+    </row>
+    <row r="610" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A610" s="1"/>
-      <c r="D610" s="16"/>
-[...6 lines deleted...]
-    <row r="611" ht="14.25" customHeight="1">
+      <c r="D610" s="12"/>
+      <c r="E610" s="12"/>
+      <c r="F610" s="13"/>
+      <c r="G610" s="13"/>
+      <c r="H610" s="24"/>
+      <c r="I610" s="24"/>
+    </row>
+    <row r="611" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A611" s="1"/>
-      <c r="D611" s="16"/>
-[...6 lines deleted...]
-    <row r="612" ht="14.25" customHeight="1">
+      <c r="D611" s="12"/>
+      <c r="E611" s="12"/>
+      <c r="F611" s="13"/>
+      <c r="G611" s="13"/>
+      <c r="H611" s="24"/>
+      <c r="I611" s="24"/>
+    </row>
+    <row r="612" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A612" s="1"/>
-      <c r="D612" s="16"/>
-[...6 lines deleted...]
-    <row r="613" ht="14.25" customHeight="1">
+      <c r="D612" s="12"/>
+      <c r="E612" s="12"/>
+      <c r="F612" s="13"/>
+      <c r="G612" s="13"/>
+      <c r="H612" s="24"/>
+      <c r="I612" s="24"/>
+    </row>
+    <row r="613" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A613" s="1"/>
-      <c r="D613" s="16"/>
-[...6 lines deleted...]
-    <row r="614" ht="14.25" customHeight="1">
+      <c r="D613" s="12"/>
+      <c r="E613" s="12"/>
+      <c r="F613" s="13"/>
+      <c r="G613" s="13"/>
+      <c r="H613" s="24"/>
+      <c r="I613" s="24"/>
+    </row>
+    <row r="614" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A614" s="1"/>
-      <c r="D614" s="16"/>
-[...6 lines deleted...]
-    <row r="615" ht="14.25" customHeight="1">
+      <c r="D614" s="12"/>
+      <c r="E614" s="12"/>
+      <c r="F614" s="13"/>
+      <c r="G614" s="13"/>
+      <c r="H614" s="24"/>
+      <c r="I614" s="24"/>
+    </row>
+    <row r="615" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A615" s="1"/>
-      <c r="D615" s="16"/>
-[...6 lines deleted...]
-    <row r="616" ht="14.25" customHeight="1">
+      <c r="D615" s="12"/>
+      <c r="E615" s="12"/>
+      <c r="F615" s="13"/>
+      <c r="G615" s="13"/>
+      <c r="H615" s="24"/>
+      <c r="I615" s="24"/>
+    </row>
+    <row r="616" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A616" s="1"/>
-      <c r="D616" s="16"/>
-[...6 lines deleted...]
-    <row r="617" ht="14.25" customHeight="1">
+      <c r="D616" s="12"/>
+      <c r="E616" s="12"/>
+      <c r="F616" s="13"/>
+      <c r="G616" s="13"/>
+      <c r="H616" s="24"/>
+      <c r="I616" s="24"/>
+    </row>
+    <row r="617" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A617" s="1"/>
-      <c r="D617" s="16"/>
-[...6 lines deleted...]
-    <row r="618" ht="14.25" customHeight="1">
+      <c r="D617" s="12"/>
+      <c r="E617" s="12"/>
+      <c r="F617" s="13"/>
+      <c r="G617" s="13"/>
+      <c r="H617" s="24"/>
+      <c r="I617" s="24"/>
+    </row>
+    <row r="618" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A618" s="1"/>
-      <c r="D618" s="16"/>
-[...6 lines deleted...]
-    <row r="619" ht="14.25" customHeight="1">
+      <c r="D618" s="12"/>
+      <c r="E618" s="12"/>
+      <c r="F618" s="13"/>
+      <c r="G618" s="13"/>
+      <c r="H618" s="24"/>
+      <c r="I618" s="24"/>
+    </row>
+    <row r="619" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A619" s="1"/>
-      <c r="D619" s="16"/>
-[...6 lines deleted...]
-    <row r="620" ht="14.25" customHeight="1">
+      <c r="D619" s="12"/>
+      <c r="E619" s="12"/>
+      <c r="F619" s="13"/>
+      <c r="G619" s="13"/>
+      <c r="H619" s="24"/>
+      <c r="I619" s="24"/>
+    </row>
+    <row r="620" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A620" s="1"/>
-      <c r="D620" s="16"/>
-[...6 lines deleted...]
-    <row r="621" ht="14.25" customHeight="1">
+      <c r="D620" s="12"/>
+      <c r="E620" s="12"/>
+      <c r="F620" s="13"/>
+      <c r="G620" s="13"/>
+      <c r="H620" s="24"/>
+      <c r="I620" s="24"/>
+    </row>
+    <row r="621" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A621" s="1"/>
-      <c r="D621" s="16"/>
-[...6 lines deleted...]
-    <row r="622" ht="14.25" customHeight="1">
+      <c r="D621" s="12"/>
+      <c r="E621" s="12"/>
+      <c r="F621" s="13"/>
+      <c r="G621" s="13"/>
+      <c r="H621" s="24"/>
+      <c r="I621" s="24"/>
+    </row>
+    <row r="622" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A622" s="1"/>
-      <c r="D622" s="16"/>
-[...6 lines deleted...]
-    <row r="623" ht="14.25" customHeight="1">
+      <c r="D622" s="12"/>
+      <c r="E622" s="12"/>
+      <c r="F622" s="13"/>
+      <c r="G622" s="13"/>
+      <c r="H622" s="24"/>
+      <c r="I622" s="24"/>
+    </row>
+    <row r="623" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A623" s="1"/>
-      <c r="D623" s="16"/>
-[...6 lines deleted...]
-    <row r="624" ht="14.25" customHeight="1">
+      <c r="D623" s="12"/>
+      <c r="E623" s="12"/>
+      <c r="F623" s="13"/>
+      <c r="G623" s="13"/>
+      <c r="H623" s="24"/>
+      <c r="I623" s="24"/>
+    </row>
+    <row r="624" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A624" s="1"/>
-      <c r="D624" s="16"/>
-[...6 lines deleted...]
-    <row r="625" ht="14.25" customHeight="1">
+      <c r="D624" s="12"/>
+      <c r="E624" s="12"/>
+      <c r="F624" s="13"/>
+      <c r="G624" s="13"/>
+      <c r="H624" s="24"/>
+      <c r="I624" s="24"/>
+    </row>
+    <row r="625" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A625" s="1"/>
-      <c r="D625" s="16"/>
-[...6 lines deleted...]
-    <row r="626" ht="14.25" customHeight="1">
+      <c r="D625" s="12"/>
+      <c r="E625" s="12"/>
+      <c r="F625" s="13"/>
+      <c r="G625" s="13"/>
+      <c r="H625" s="24"/>
+      <c r="I625" s="24"/>
+    </row>
+    <row r="626" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A626" s="1"/>
-      <c r="D626" s="16"/>
-[...6 lines deleted...]
-    <row r="627" ht="14.25" customHeight="1">
+      <c r="D626" s="12"/>
+      <c r="E626" s="12"/>
+      <c r="F626" s="13"/>
+      <c r="G626" s="13"/>
+      <c r="H626" s="24"/>
+      <c r="I626" s="24"/>
+    </row>
+    <row r="627" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A627" s="1"/>
-      <c r="D627" s="16"/>
-[...6 lines deleted...]
-    <row r="628" ht="14.25" customHeight="1">
+      <c r="D627" s="12"/>
+      <c r="E627" s="12"/>
+      <c r="F627" s="13"/>
+      <c r="G627" s="13"/>
+      <c r="H627" s="24"/>
+      <c r="I627" s="24"/>
+    </row>
+    <row r="628" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A628" s="1"/>
-      <c r="D628" s="16"/>
-[...6 lines deleted...]
-    <row r="629" ht="14.25" customHeight="1">
+      <c r="D628" s="12"/>
+      <c r="E628" s="12"/>
+      <c r="F628" s="13"/>
+      <c r="G628" s="13"/>
+      <c r="H628" s="24"/>
+      <c r="I628" s="24"/>
+    </row>
+    <row r="629" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A629" s="1"/>
-      <c r="D629" s="16"/>
-[...6 lines deleted...]
-    <row r="630" ht="14.25" customHeight="1">
+      <c r="D629" s="12"/>
+      <c r="E629" s="12"/>
+      <c r="F629" s="13"/>
+      <c r="G629" s="13"/>
+      <c r="H629" s="24"/>
+      <c r="I629" s="24"/>
+    </row>
+    <row r="630" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A630" s="1"/>
-      <c r="D630" s="16"/>
-[...6 lines deleted...]
-    <row r="631" ht="14.25" customHeight="1">
+      <c r="D630" s="12"/>
+      <c r="E630" s="12"/>
+      <c r="F630" s="13"/>
+      <c r="G630" s="13"/>
+      <c r="H630" s="24"/>
+      <c r="I630" s="24"/>
+    </row>
+    <row r="631" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A631" s="1"/>
-      <c r="D631" s="16"/>
-[...6 lines deleted...]
-    <row r="632" ht="14.25" customHeight="1">
+      <c r="D631" s="12"/>
+      <c r="E631" s="12"/>
+      <c r="F631" s="13"/>
+      <c r="G631" s="13"/>
+      <c r="H631" s="24"/>
+      <c r="I631" s="24"/>
+    </row>
+    <row r="632" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A632" s="1"/>
-      <c r="D632" s="16"/>
-[...6 lines deleted...]
-    <row r="633" ht="14.25" customHeight="1">
+      <c r="D632" s="12"/>
+      <c r="E632" s="12"/>
+      <c r="F632" s="13"/>
+      <c r="G632" s="13"/>
+      <c r="H632" s="24"/>
+      <c r="I632" s="24"/>
+    </row>
+    <row r="633" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A633" s="1"/>
-      <c r="D633" s="16"/>
-[...6 lines deleted...]
-    <row r="634" ht="14.25" customHeight="1">
+      <c r="D633" s="12"/>
+      <c r="E633" s="12"/>
+      <c r="F633" s="13"/>
+      <c r="G633" s="13"/>
+      <c r="H633" s="24"/>
+      <c r="I633" s="24"/>
+    </row>
+    <row r="634" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A634" s="1"/>
-      <c r="D634" s="16"/>
-[...6 lines deleted...]
-    <row r="635" ht="14.25" customHeight="1">
+      <c r="D634" s="12"/>
+      <c r="E634" s="12"/>
+      <c r="F634" s="13"/>
+      <c r="G634" s="13"/>
+      <c r="H634" s="24"/>
+      <c r="I634" s="24"/>
+    </row>
+    <row r="635" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A635" s="1"/>
-      <c r="D635" s="16"/>
-[...6 lines deleted...]
-    <row r="636" ht="14.25" customHeight="1">
+      <c r="D635" s="12"/>
+      <c r="E635" s="12"/>
+      <c r="F635" s="13"/>
+      <c r="G635" s="13"/>
+      <c r="H635" s="24"/>
+      <c r="I635" s="24"/>
+    </row>
+    <row r="636" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A636" s="1"/>
-      <c r="D636" s="16"/>
-[...6 lines deleted...]
-    <row r="637" ht="14.25" customHeight="1">
+      <c r="D636" s="12"/>
+      <c r="E636" s="12"/>
+      <c r="F636" s="13"/>
+      <c r="G636" s="13"/>
+      <c r="H636" s="24"/>
+      <c r="I636" s="24"/>
+    </row>
+    <row r="637" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A637" s="1"/>
-      <c r="D637" s="16"/>
-[...6 lines deleted...]
-    <row r="638" ht="14.25" customHeight="1">
+      <c r="D637" s="12"/>
+      <c r="E637" s="12"/>
+      <c r="F637" s="13"/>
+      <c r="G637" s="13"/>
+      <c r="H637" s="24"/>
+      <c r="I637" s="24"/>
+    </row>
+    <row r="638" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A638" s="1"/>
-      <c r="D638" s="16"/>
-[...6 lines deleted...]
-    <row r="639" ht="14.25" customHeight="1">
+      <c r="D638" s="12"/>
+      <c r="E638" s="12"/>
+      <c r="F638" s="13"/>
+      <c r="G638" s="13"/>
+      <c r="H638" s="24"/>
+      <c r="I638" s="24"/>
+    </row>
+    <row r="639" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A639" s="1"/>
-      <c r="D639" s="16"/>
-[...6 lines deleted...]
-    <row r="640" ht="14.25" customHeight="1">
+      <c r="D639" s="12"/>
+      <c r="E639" s="12"/>
+      <c r="F639" s="13"/>
+      <c r="G639" s="13"/>
+      <c r="H639" s="24"/>
+      <c r="I639" s="24"/>
+    </row>
+    <row r="640" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A640" s="1"/>
-      <c r="D640" s="16"/>
-[...6 lines deleted...]
-    <row r="641" ht="14.25" customHeight="1">
+      <c r="D640" s="12"/>
+      <c r="E640" s="12"/>
+      <c r="F640" s="13"/>
+      <c r="G640" s="13"/>
+      <c r="H640" s="24"/>
+      <c r="I640" s="24"/>
+    </row>
+    <row r="641" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A641" s="1"/>
-      <c r="D641" s="16"/>
-[...6 lines deleted...]
-    <row r="642" ht="14.25" customHeight="1">
+      <c r="D641" s="12"/>
+      <c r="E641" s="12"/>
+      <c r="F641" s="13"/>
+      <c r="G641" s="13"/>
+      <c r="H641" s="24"/>
+      <c r="I641" s="24"/>
+    </row>
+    <row r="642" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A642" s="1"/>
-      <c r="D642" s="16"/>
-[...6 lines deleted...]
-    <row r="643" ht="14.25" customHeight="1">
+      <c r="D642" s="12"/>
+      <c r="E642" s="12"/>
+      <c r="F642" s="13"/>
+      <c r="G642" s="13"/>
+      <c r="H642" s="24"/>
+      <c r="I642" s="24"/>
+    </row>
+    <row r="643" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A643" s="1"/>
-      <c r="D643" s="16"/>
-[...6 lines deleted...]
-    <row r="644" ht="14.25" customHeight="1">
+      <c r="D643" s="12"/>
+      <c r="E643" s="12"/>
+      <c r="F643" s="13"/>
+      <c r="G643" s="13"/>
+      <c r="H643" s="24"/>
+      <c r="I643" s="24"/>
+    </row>
+    <row r="644" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A644" s="1"/>
-      <c r="D644" s="16"/>
-[...6 lines deleted...]
-    <row r="645" ht="14.25" customHeight="1">
+      <c r="D644" s="12"/>
+      <c r="E644" s="12"/>
+      <c r="F644" s="13"/>
+      <c r="G644" s="13"/>
+      <c r="H644" s="24"/>
+      <c r="I644" s="24"/>
+    </row>
+    <row r="645" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A645" s="1"/>
-      <c r="D645" s="16"/>
-[...6 lines deleted...]
-    <row r="646" ht="14.25" customHeight="1">
+      <c r="D645" s="12"/>
+      <c r="E645" s="12"/>
+      <c r="F645" s="13"/>
+      <c r="G645" s="13"/>
+      <c r="H645" s="24"/>
+      <c r="I645" s="24"/>
+    </row>
+    <row r="646" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A646" s="1"/>
-      <c r="D646" s="16"/>
-[...6 lines deleted...]
-    <row r="647" ht="14.25" customHeight="1">
+      <c r="D646" s="12"/>
+      <c r="E646" s="12"/>
+      <c r="F646" s="13"/>
+      <c r="G646" s="13"/>
+      <c r="H646" s="24"/>
+      <c r="I646" s="24"/>
+    </row>
+    <row r="647" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A647" s="1"/>
-      <c r="D647" s="16"/>
-[...6 lines deleted...]
-    <row r="648" ht="14.25" customHeight="1">
+      <c r="D647" s="12"/>
+      <c r="E647" s="12"/>
+      <c r="F647" s="13"/>
+      <c r="G647" s="13"/>
+      <c r="H647" s="24"/>
+      <c r="I647" s="24"/>
+    </row>
+    <row r="648" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A648" s="1"/>
-      <c r="D648" s="16"/>
-[...6 lines deleted...]
-    <row r="649" ht="14.25" customHeight="1">
+      <c r="D648" s="12"/>
+      <c r="E648" s="12"/>
+      <c r="F648" s="13"/>
+      <c r="G648" s="13"/>
+      <c r="H648" s="24"/>
+      <c r="I648" s="24"/>
+    </row>
+    <row r="649" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A649" s="1"/>
-      <c r="D649" s="16"/>
-[...6 lines deleted...]
-    <row r="650" ht="14.25" customHeight="1">
+      <c r="D649" s="12"/>
+      <c r="E649" s="12"/>
+      <c r="F649" s="13"/>
+      <c r="G649" s="13"/>
+      <c r="H649" s="24"/>
+      <c r="I649" s="24"/>
+    </row>
+    <row r="650" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A650" s="1"/>
-      <c r="D650" s="16"/>
-[...6 lines deleted...]
-    <row r="651" ht="14.25" customHeight="1">
+      <c r="D650" s="12"/>
+      <c r="E650" s="12"/>
+      <c r="F650" s="13"/>
+      <c r="G650" s="13"/>
+      <c r="H650" s="24"/>
+      <c r="I650" s="24"/>
+    </row>
+    <row r="651" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A651" s="1"/>
-      <c r="D651" s="16"/>
-[...6 lines deleted...]
-    <row r="652" ht="14.25" customHeight="1">
+      <c r="D651" s="12"/>
+      <c r="E651" s="12"/>
+      <c r="F651" s="13"/>
+      <c r="G651" s="13"/>
+      <c r="H651" s="24"/>
+      <c r="I651" s="24"/>
+    </row>
+    <row r="652" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A652" s="1"/>
-      <c r="D652" s="16"/>
-[...6 lines deleted...]
-    <row r="653" ht="14.25" customHeight="1">
+      <c r="D652" s="12"/>
+      <c r="E652" s="12"/>
+      <c r="F652" s="13"/>
+      <c r="G652" s="13"/>
+      <c r="H652" s="24"/>
+      <c r="I652" s="24"/>
+    </row>
+    <row r="653" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A653" s="1"/>
-      <c r="D653" s="16"/>
-[...6 lines deleted...]
-    <row r="654" ht="14.25" customHeight="1">
+      <c r="D653" s="12"/>
+      <c r="E653" s="12"/>
+      <c r="F653" s="13"/>
+      <c r="G653" s="13"/>
+      <c r="H653" s="24"/>
+      <c r="I653" s="24"/>
+    </row>
+    <row r="654" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A654" s="1"/>
-      <c r="D654" s="16"/>
-[...6 lines deleted...]
-    <row r="655" ht="14.25" customHeight="1">
+      <c r="D654" s="12"/>
+      <c r="E654" s="12"/>
+      <c r="F654" s="13"/>
+      <c r="G654" s="13"/>
+      <c r="H654" s="24"/>
+      <c r="I654" s="24"/>
+    </row>
+    <row r="655" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A655" s="1"/>
-      <c r="D655" s="16"/>
-[...6 lines deleted...]
-    <row r="656" ht="14.25" customHeight="1">
+      <c r="D655" s="12"/>
+      <c r="E655" s="12"/>
+      <c r="F655" s="13"/>
+      <c r="G655" s="13"/>
+      <c r="H655" s="24"/>
+      <c r="I655" s="24"/>
+    </row>
+    <row r="656" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A656" s="1"/>
-      <c r="D656" s="16"/>
-[...6 lines deleted...]
-    <row r="657" ht="14.25" customHeight="1">
+      <c r="D656" s="12"/>
+      <c r="E656" s="12"/>
+      <c r="F656" s="13"/>
+      <c r="G656" s="13"/>
+      <c r="H656" s="24"/>
+      <c r="I656" s="24"/>
+    </row>
+    <row r="657" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A657" s="1"/>
-      <c r="D657" s="16"/>
-[...6 lines deleted...]
-    <row r="658" ht="14.25" customHeight="1">
+      <c r="D657" s="12"/>
+      <c r="E657" s="12"/>
+      <c r="F657" s="13"/>
+      <c r="G657" s="13"/>
+      <c r="H657" s="24"/>
+      <c r="I657" s="24"/>
+    </row>
+    <row r="658" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A658" s="1"/>
-      <c r="D658" s="16"/>
-[...6 lines deleted...]
-    <row r="659" ht="14.25" customHeight="1">
+      <c r="D658" s="12"/>
+      <c r="E658" s="12"/>
+      <c r="F658" s="13"/>
+      <c r="G658" s="13"/>
+      <c r="H658" s="24"/>
+      <c r="I658" s="24"/>
+    </row>
+    <row r="659" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A659" s="1"/>
-      <c r="D659" s="16"/>
-[...6 lines deleted...]
-    <row r="660" ht="14.25" customHeight="1">
+      <c r="D659" s="12"/>
+      <c r="E659" s="12"/>
+      <c r="F659" s="13"/>
+      <c r="G659" s="13"/>
+      <c r="H659" s="24"/>
+      <c r="I659" s="24"/>
+    </row>
+    <row r="660" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A660" s="1"/>
-      <c r="D660" s="16"/>
-[...6 lines deleted...]
-    <row r="661" ht="14.25" customHeight="1">
+      <c r="D660" s="12"/>
+      <c r="E660" s="12"/>
+      <c r="F660" s="13"/>
+      <c r="G660" s="13"/>
+      <c r="H660" s="24"/>
+      <c r="I660" s="24"/>
+    </row>
+    <row r="661" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A661" s="1"/>
-      <c r="D661" s="16"/>
-[...6 lines deleted...]
-    <row r="662" ht="14.25" customHeight="1">
+      <c r="D661" s="12"/>
+      <c r="E661" s="12"/>
+      <c r="F661" s="13"/>
+      <c r="G661" s="13"/>
+      <c r="H661" s="24"/>
+      <c r="I661" s="24"/>
+    </row>
+    <row r="662" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A662" s="1"/>
-      <c r="D662" s="16"/>
-[...6 lines deleted...]
-    <row r="663" ht="14.25" customHeight="1">
+      <c r="D662" s="12"/>
+      <c r="E662" s="12"/>
+      <c r="F662" s="13"/>
+      <c r="G662" s="13"/>
+      <c r="H662" s="24"/>
+      <c r="I662" s="24"/>
+    </row>
+    <row r="663" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A663" s="1"/>
-      <c r="D663" s="16"/>
-[...6 lines deleted...]
-    <row r="664" ht="14.25" customHeight="1">
+      <c r="D663" s="12"/>
+      <c r="E663" s="12"/>
+      <c r="F663" s="13"/>
+      <c r="G663" s="13"/>
+      <c r="H663" s="24"/>
+      <c r="I663" s="24"/>
+    </row>
+    <row r="664" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A664" s="1"/>
-      <c r="D664" s="16"/>
-[...6 lines deleted...]
-    <row r="665" ht="14.25" customHeight="1">
+      <c r="D664" s="12"/>
+      <c r="E664" s="12"/>
+      <c r="F664" s="13"/>
+      <c r="G664" s="13"/>
+      <c r="H664" s="24"/>
+      <c r="I664" s="24"/>
+    </row>
+    <row r="665" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A665" s="1"/>
-      <c r="D665" s="16"/>
-[...6 lines deleted...]
-    <row r="666" ht="14.25" customHeight="1">
+      <c r="D665" s="12"/>
+      <c r="E665" s="12"/>
+      <c r="F665" s="13"/>
+      <c r="G665" s="13"/>
+      <c r="H665" s="24"/>
+      <c r="I665" s="24"/>
+    </row>
+    <row r="666" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A666" s="1"/>
-      <c r="D666" s="16"/>
-[...6 lines deleted...]
-    <row r="667" ht="14.25" customHeight="1">
+      <c r="D666" s="12"/>
+      <c r="E666" s="12"/>
+      <c r="F666" s="13"/>
+      <c r="G666" s="13"/>
+      <c r="H666" s="24"/>
+      <c r="I666" s="24"/>
+    </row>
+    <row r="667" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A667" s="1"/>
-      <c r="D667" s="16"/>
-[...6 lines deleted...]
-    <row r="668" ht="14.25" customHeight="1">
+      <c r="D667" s="12"/>
+      <c r="E667" s="12"/>
+      <c r="F667" s="13"/>
+      <c r="G667" s="13"/>
+      <c r="H667" s="24"/>
+      <c r="I667" s="24"/>
+    </row>
+    <row r="668" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A668" s="1"/>
-      <c r="D668" s="16"/>
-[...6 lines deleted...]
-    <row r="669" ht="14.25" customHeight="1">
+      <c r="D668" s="12"/>
+      <c r="E668" s="12"/>
+      <c r="F668" s="13"/>
+      <c r="G668" s="13"/>
+      <c r="H668" s="24"/>
+      <c r="I668" s="24"/>
+    </row>
+    <row r="669" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A669" s="1"/>
-      <c r="D669" s="16"/>
-[...6 lines deleted...]
-    <row r="670" ht="14.25" customHeight="1">
+      <c r="D669" s="12"/>
+      <c r="E669" s="12"/>
+      <c r="F669" s="13"/>
+      <c r="G669" s="13"/>
+      <c r="H669" s="24"/>
+      <c r="I669" s="24"/>
+    </row>
+    <row r="670" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A670" s="1"/>
-      <c r="D670" s="16"/>
-[...6 lines deleted...]
-    <row r="671" ht="14.25" customHeight="1">
+      <c r="D670" s="12"/>
+      <c r="E670" s="12"/>
+      <c r="F670" s="13"/>
+      <c r="G670" s="13"/>
+      <c r="H670" s="24"/>
+      <c r="I670" s="24"/>
+    </row>
+    <row r="671" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A671" s="1"/>
-      <c r="D671" s="16"/>
-[...6 lines deleted...]
-    <row r="672" ht="14.25" customHeight="1">
+      <c r="D671" s="12"/>
+      <c r="E671" s="12"/>
+      <c r="F671" s="13"/>
+      <c r="G671" s="13"/>
+      <c r="H671" s="24"/>
+      <c r="I671" s="24"/>
+    </row>
+    <row r="672" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A672" s="1"/>
-      <c r="D672" s="16"/>
-[...6 lines deleted...]
-    <row r="673" ht="14.25" customHeight="1">
+      <c r="D672" s="12"/>
+      <c r="E672" s="12"/>
+      <c r="F672" s="13"/>
+      <c r="G672" s="13"/>
+      <c r="H672" s="24"/>
+      <c r="I672" s="24"/>
+    </row>
+    <row r="673" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A673" s="1"/>
-      <c r="D673" s="16"/>
-[...6 lines deleted...]
-    <row r="674" ht="14.25" customHeight="1">
+      <c r="D673" s="12"/>
+      <c r="E673" s="12"/>
+      <c r="F673" s="13"/>
+      <c r="G673" s="13"/>
+      <c r="H673" s="24"/>
+      <c r="I673" s="24"/>
+    </row>
+    <row r="674" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A674" s="1"/>
-      <c r="D674" s="16"/>
-[...6 lines deleted...]
-    <row r="675" ht="14.25" customHeight="1">
+      <c r="D674" s="12"/>
+      <c r="E674" s="12"/>
+      <c r="F674" s="13"/>
+      <c r="G674" s="13"/>
+      <c r="H674" s="24"/>
+      <c r="I674" s="24"/>
+    </row>
+    <row r="675" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A675" s="1"/>
-      <c r="D675" s="16"/>
-[...6 lines deleted...]
-    <row r="676" ht="14.25" customHeight="1">
+      <c r="D675" s="12"/>
+      <c r="E675" s="12"/>
+      <c r="F675" s="13"/>
+      <c r="G675" s="13"/>
+      <c r="H675" s="24"/>
+      <c r="I675" s="24"/>
+    </row>
+    <row r="676" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A676" s="1"/>
-      <c r="D676" s="16"/>
-[...6 lines deleted...]
-    <row r="677" ht="14.25" customHeight="1">
+      <c r="D676" s="12"/>
+      <c r="E676" s="12"/>
+      <c r="F676" s="13"/>
+      <c r="G676" s="13"/>
+      <c r="H676" s="24"/>
+      <c r="I676" s="24"/>
+    </row>
+    <row r="677" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A677" s="1"/>
-      <c r="D677" s="16"/>
-[...6 lines deleted...]
-    <row r="678" ht="14.25" customHeight="1">
+      <c r="D677" s="12"/>
+      <c r="E677" s="12"/>
+      <c r="F677" s="13"/>
+      <c r="G677" s="13"/>
+      <c r="H677" s="24"/>
+      <c r="I677" s="24"/>
+    </row>
+    <row r="678" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A678" s="1"/>
-      <c r="D678" s="16"/>
-[...6 lines deleted...]
-    <row r="679" ht="14.25" customHeight="1">
+      <c r="D678" s="12"/>
+      <c r="E678" s="12"/>
+      <c r="F678" s="13"/>
+      <c r="G678" s="13"/>
+      <c r="H678" s="24"/>
+      <c r="I678" s="24"/>
+    </row>
+    <row r="679" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A679" s="1"/>
-      <c r="D679" s="16"/>
-[...6 lines deleted...]
-    <row r="680" ht="14.25" customHeight="1">
+      <c r="D679" s="12"/>
+      <c r="E679" s="12"/>
+      <c r="F679" s="13"/>
+      <c r="G679" s="13"/>
+      <c r="H679" s="24"/>
+      <c r="I679" s="24"/>
+    </row>
+    <row r="680" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A680" s="1"/>
-      <c r="D680" s="16"/>
-[...6 lines deleted...]
-    <row r="681" ht="14.25" customHeight="1">
+      <c r="D680" s="12"/>
+      <c r="E680" s="12"/>
+      <c r="F680" s="13"/>
+      <c r="G680" s="13"/>
+      <c r="H680" s="24"/>
+      <c r="I680" s="24"/>
+    </row>
+    <row r="681" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A681" s="1"/>
-      <c r="D681" s="16"/>
-[...6 lines deleted...]
-    <row r="682" ht="14.25" customHeight="1">
+      <c r="D681" s="12"/>
+      <c r="E681" s="12"/>
+      <c r="F681" s="13"/>
+      <c r="G681" s="13"/>
+      <c r="H681" s="24"/>
+      <c r="I681" s="24"/>
+    </row>
+    <row r="682" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A682" s="1"/>
-      <c r="D682" s="16"/>
-[...6 lines deleted...]
-    <row r="683" ht="14.25" customHeight="1">
+      <c r="D682" s="12"/>
+      <c r="E682" s="12"/>
+      <c r="F682" s="13"/>
+      <c r="G682" s="13"/>
+      <c r="H682" s="24"/>
+      <c r="I682" s="24"/>
+    </row>
+    <row r="683" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A683" s="1"/>
-      <c r="D683" s="16"/>
-[...6 lines deleted...]
-    <row r="684" ht="14.25" customHeight="1">
+      <c r="D683" s="12"/>
+      <c r="E683" s="12"/>
+      <c r="F683" s="13"/>
+      <c r="G683" s="13"/>
+      <c r="H683" s="24"/>
+      <c r="I683" s="24"/>
+    </row>
+    <row r="684" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A684" s="1"/>
-      <c r="D684" s="16"/>
-[...6 lines deleted...]
-    <row r="685" ht="14.25" customHeight="1">
+      <c r="D684" s="12"/>
+      <c r="E684" s="12"/>
+      <c r="F684" s="13"/>
+      <c r="G684" s="13"/>
+      <c r="H684" s="24"/>
+      <c r="I684" s="24"/>
+    </row>
+    <row r="685" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A685" s="1"/>
-      <c r="D685" s="16"/>
-[...6 lines deleted...]
-    <row r="686" ht="14.25" customHeight="1">
+      <c r="D685" s="12"/>
+      <c r="E685" s="12"/>
+      <c r="F685" s="13"/>
+      <c r="G685" s="13"/>
+      <c r="H685" s="24"/>
+      <c r="I685" s="24"/>
+    </row>
+    <row r="686" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A686" s="1"/>
-      <c r="D686" s="16"/>
-[...6 lines deleted...]
-    <row r="687" ht="14.25" customHeight="1">
+      <c r="D686" s="12"/>
+      <c r="E686" s="12"/>
+      <c r="F686" s="13"/>
+      <c r="G686" s="13"/>
+      <c r="H686" s="24"/>
+      <c r="I686" s="24"/>
+    </row>
+    <row r="687" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A687" s="1"/>
-      <c r="D687" s="16"/>
-[...6 lines deleted...]
-    <row r="688" ht="14.25" customHeight="1">
+      <c r="D687" s="12"/>
+      <c r="E687" s="12"/>
+      <c r="F687" s="13"/>
+      <c r="G687" s="13"/>
+      <c r="H687" s="24"/>
+      <c r="I687" s="24"/>
+    </row>
+    <row r="688" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A688" s="1"/>
-      <c r="D688" s="16"/>
-[...6 lines deleted...]
-    <row r="689" ht="14.25" customHeight="1">
+      <c r="D688" s="12"/>
+      <c r="E688" s="12"/>
+      <c r="F688" s="13"/>
+      <c r="G688" s="13"/>
+      <c r="H688" s="24"/>
+      <c r="I688" s="24"/>
+    </row>
+    <row r="689" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A689" s="1"/>
-      <c r="D689" s="16"/>
-[...6 lines deleted...]
-    <row r="690" ht="14.25" customHeight="1">
+      <c r="D689" s="12"/>
+      <c r="E689" s="12"/>
+      <c r="F689" s="13"/>
+      <c r="G689" s="13"/>
+      <c r="H689" s="24"/>
+      <c r="I689" s="24"/>
+    </row>
+    <row r="690" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A690" s="1"/>
-      <c r="D690" s="16"/>
-[...6 lines deleted...]
-    <row r="691" ht="14.25" customHeight="1">
+      <c r="D690" s="12"/>
+      <c r="E690" s="12"/>
+      <c r="F690" s="13"/>
+      <c r="G690" s="13"/>
+      <c r="H690" s="24"/>
+      <c r="I690" s="24"/>
+    </row>
+    <row r="691" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A691" s="1"/>
-      <c r="D691" s="16"/>
-[...6 lines deleted...]
-    <row r="692" ht="14.25" customHeight="1">
+      <c r="D691" s="12"/>
+      <c r="E691" s="12"/>
+      <c r="F691" s="13"/>
+      <c r="G691" s="13"/>
+      <c r="H691" s="24"/>
+      <c r="I691" s="24"/>
+    </row>
+    <row r="692" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A692" s="1"/>
-      <c r="D692" s="16"/>
-[...6 lines deleted...]
-    <row r="693" ht="14.25" customHeight="1">
+      <c r="D692" s="12"/>
+      <c r="E692" s="12"/>
+      <c r="F692" s="13"/>
+      <c r="G692" s="13"/>
+      <c r="H692" s="24"/>
+      <c r="I692" s="24"/>
+    </row>
+    <row r="693" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A693" s="1"/>
-      <c r="D693" s="16"/>
-[...6 lines deleted...]
-    <row r="694" ht="14.25" customHeight="1">
+      <c r="D693" s="12"/>
+      <c r="E693" s="12"/>
+      <c r="F693" s="13"/>
+      <c r="G693" s="13"/>
+      <c r="H693" s="24"/>
+      <c r="I693" s="24"/>
+    </row>
+    <row r="694" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A694" s="1"/>
-      <c r="D694" s="16"/>
-[...6 lines deleted...]
-    <row r="695" ht="14.25" customHeight="1">
+      <c r="D694" s="12"/>
+      <c r="E694" s="12"/>
+      <c r="F694" s="13"/>
+      <c r="G694" s="13"/>
+      <c r="H694" s="24"/>
+      <c r="I694" s="24"/>
+    </row>
+    <row r="695" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A695" s="1"/>
-      <c r="D695" s="16"/>
-[...6 lines deleted...]
-    <row r="696" ht="14.25" customHeight="1">
+      <c r="D695" s="12"/>
+      <c r="E695" s="12"/>
+      <c r="F695" s="13"/>
+      <c r="G695" s="13"/>
+      <c r="H695" s="24"/>
+      <c r="I695" s="24"/>
+    </row>
+    <row r="696" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A696" s="1"/>
-      <c r="D696" s="16"/>
-[...6 lines deleted...]
-    <row r="697" ht="14.25" customHeight="1">
+      <c r="D696" s="12"/>
+      <c r="E696" s="12"/>
+      <c r="F696" s="13"/>
+      <c r="G696" s="13"/>
+      <c r="H696" s="24"/>
+      <c r="I696" s="24"/>
+    </row>
+    <row r="697" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A697" s="1"/>
-      <c r="D697" s="16"/>
-[...6 lines deleted...]
-    <row r="698" ht="14.25" customHeight="1">
+      <c r="D697" s="12"/>
+      <c r="E697" s="12"/>
+      <c r="F697" s="13"/>
+      <c r="G697" s="13"/>
+      <c r="H697" s="24"/>
+      <c r="I697" s="24"/>
+    </row>
+    <row r="698" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A698" s="1"/>
-      <c r="D698" s="16"/>
-[...6 lines deleted...]
-    <row r="699" ht="14.25" customHeight="1">
+      <c r="D698" s="12"/>
+      <c r="E698" s="12"/>
+      <c r="F698" s="13"/>
+      <c r="G698" s="13"/>
+      <c r="H698" s="24"/>
+      <c r="I698" s="24"/>
+    </row>
+    <row r="699" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A699" s="1"/>
-      <c r="D699" s="16"/>
-[...6 lines deleted...]
-    <row r="700" ht="14.25" customHeight="1">
+      <c r="D699" s="12"/>
+      <c r="E699" s="12"/>
+      <c r="F699" s="13"/>
+      <c r="G699" s="13"/>
+      <c r="H699" s="24"/>
+      <c r="I699" s="24"/>
+    </row>
+    <row r="700" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A700" s="1"/>
-      <c r="D700" s="16"/>
-[...6 lines deleted...]
-    <row r="701" ht="14.25" customHeight="1">
+      <c r="D700" s="12"/>
+      <c r="E700" s="12"/>
+      <c r="F700" s="13"/>
+      <c r="G700" s="13"/>
+      <c r="H700" s="24"/>
+      <c r="I700" s="24"/>
+    </row>
+    <row r="701" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A701" s="1"/>
-      <c r="D701" s="16"/>
-[...6 lines deleted...]
-    <row r="702" ht="14.25" customHeight="1">
+      <c r="D701" s="12"/>
+      <c r="E701" s="12"/>
+      <c r="F701" s="13"/>
+      <c r="G701" s="13"/>
+      <c r="H701" s="24"/>
+      <c r="I701" s="24"/>
+    </row>
+    <row r="702" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A702" s="1"/>
-      <c r="D702" s="16"/>
-[...6 lines deleted...]
-    <row r="703" ht="14.25" customHeight="1">
+      <c r="D702" s="12"/>
+      <c r="E702" s="12"/>
+      <c r="F702" s="13"/>
+      <c r="G702" s="13"/>
+      <c r="H702" s="24"/>
+      <c r="I702" s="24"/>
+    </row>
+    <row r="703" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A703" s="1"/>
-      <c r="D703" s="16"/>
-[...6 lines deleted...]
-    <row r="704" ht="14.25" customHeight="1">
+      <c r="D703" s="12"/>
+      <c r="E703" s="12"/>
+      <c r="F703" s="13"/>
+      <c r="G703" s="13"/>
+      <c r="H703" s="24"/>
+      <c r="I703" s="24"/>
+    </row>
+    <row r="704" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A704" s="1"/>
-      <c r="D704" s="16"/>
-[...6 lines deleted...]
-    <row r="705" ht="14.25" customHeight="1">
+      <c r="D704" s="12"/>
+      <c r="E704" s="12"/>
+      <c r="F704" s="13"/>
+      <c r="G704" s="13"/>
+      <c r="H704" s="24"/>
+      <c r="I704" s="24"/>
+    </row>
+    <row r="705" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A705" s="1"/>
-      <c r="D705" s="16"/>
-[...6 lines deleted...]
-    <row r="706" ht="14.25" customHeight="1">
+      <c r="D705" s="12"/>
+      <c r="E705" s="12"/>
+      <c r="F705" s="13"/>
+      <c r="G705" s="13"/>
+      <c r="H705" s="24"/>
+      <c r="I705" s="24"/>
+    </row>
+    <row r="706" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A706" s="1"/>
-      <c r="D706" s="16"/>
-[...6 lines deleted...]
-    <row r="707" ht="14.25" customHeight="1">
+      <c r="D706" s="12"/>
+      <c r="E706" s="12"/>
+      <c r="F706" s="13"/>
+      <c r="G706" s="13"/>
+      <c r="H706" s="24"/>
+      <c r="I706" s="24"/>
+    </row>
+    <row r="707" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A707" s="1"/>
-      <c r="D707" s="16"/>
-[...6 lines deleted...]
-    <row r="708" ht="14.25" customHeight="1">
+      <c r="D707" s="12"/>
+      <c r="E707" s="12"/>
+      <c r="F707" s="13"/>
+      <c r="G707" s="13"/>
+      <c r="H707" s="24"/>
+      <c r="I707" s="24"/>
+    </row>
+    <row r="708" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A708" s="1"/>
-      <c r="D708" s="16"/>
-[...6 lines deleted...]
-    <row r="709" ht="14.25" customHeight="1">
+      <c r="D708" s="12"/>
+      <c r="E708" s="12"/>
+      <c r="F708" s="13"/>
+      <c r="G708" s="13"/>
+      <c r="H708" s="24"/>
+      <c r="I708" s="24"/>
+    </row>
+    <row r="709" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A709" s="1"/>
-      <c r="D709" s="16"/>
-[...6 lines deleted...]
-    <row r="710" ht="14.25" customHeight="1">
+      <c r="D709" s="12"/>
+      <c r="E709" s="12"/>
+      <c r="F709" s="13"/>
+      <c r="G709" s="13"/>
+      <c r="H709" s="24"/>
+      <c r="I709" s="24"/>
+    </row>
+    <row r="710" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A710" s="1"/>
-      <c r="D710" s="16"/>
-[...6 lines deleted...]
-    <row r="711" ht="14.25" customHeight="1">
+      <c r="D710" s="12"/>
+      <c r="E710" s="12"/>
+      <c r="F710" s="13"/>
+      <c r="G710" s="13"/>
+      <c r="H710" s="24"/>
+      <c r="I710" s="24"/>
+    </row>
+    <row r="711" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A711" s="1"/>
-      <c r="D711" s="16"/>
-[...6 lines deleted...]
-    <row r="712" ht="14.25" customHeight="1">
+      <c r="D711" s="12"/>
+      <c r="E711" s="12"/>
+      <c r="F711" s="13"/>
+      <c r="G711" s="13"/>
+      <c r="H711" s="24"/>
+      <c r="I711" s="24"/>
+    </row>
+    <row r="712" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A712" s="1"/>
-      <c r="D712" s="16"/>
-[...6 lines deleted...]
-    <row r="713" ht="14.25" customHeight="1">
+      <c r="D712" s="12"/>
+      <c r="E712" s="12"/>
+      <c r="F712" s="13"/>
+      <c r="G712" s="13"/>
+      <c r="H712" s="24"/>
+      <c r="I712" s="24"/>
+    </row>
+    <row r="713" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A713" s="1"/>
-      <c r="D713" s="16"/>
-[...6 lines deleted...]
-    <row r="714" ht="14.25" customHeight="1">
+      <c r="D713" s="12"/>
+      <c r="E713" s="12"/>
+      <c r="F713" s="13"/>
+      <c r="G713" s="13"/>
+      <c r="H713" s="24"/>
+      <c r="I713" s="24"/>
+    </row>
+    <row r="714" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A714" s="1"/>
-      <c r="D714" s="16"/>
-[...6 lines deleted...]
-    <row r="715" ht="14.25" customHeight="1">
+      <c r="D714" s="12"/>
+      <c r="E714" s="12"/>
+      <c r="F714" s="13"/>
+      <c r="G714" s="13"/>
+      <c r="H714" s="24"/>
+      <c r="I714" s="24"/>
+    </row>
+    <row r="715" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A715" s="1"/>
-      <c r="D715" s="16"/>
-[...6 lines deleted...]
-    <row r="716" ht="14.25" customHeight="1">
+      <c r="D715" s="12"/>
+      <c r="E715" s="12"/>
+      <c r="F715" s="13"/>
+      <c r="G715" s="13"/>
+      <c r="H715" s="24"/>
+      <c r="I715" s="24"/>
+    </row>
+    <row r="716" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A716" s="1"/>
-      <c r="D716" s="16"/>
-[...6 lines deleted...]
-    <row r="717" ht="14.25" customHeight="1">
+      <c r="D716" s="12"/>
+      <c r="E716" s="12"/>
+      <c r="F716" s="13"/>
+      <c r="G716" s="13"/>
+      <c r="H716" s="24"/>
+      <c r="I716" s="24"/>
+    </row>
+    <row r="717" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A717" s="1"/>
-      <c r="D717" s="16"/>
-[...6 lines deleted...]
-    <row r="718" ht="14.25" customHeight="1">
+      <c r="D717" s="12"/>
+      <c r="E717" s="12"/>
+      <c r="F717" s="13"/>
+      <c r="G717" s="13"/>
+      <c r="H717" s="24"/>
+      <c r="I717" s="24"/>
+    </row>
+    <row r="718" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A718" s="1"/>
-      <c r="D718" s="16"/>
-[...6 lines deleted...]
-    <row r="719" ht="14.25" customHeight="1">
+      <c r="D718" s="12"/>
+      <c r="E718" s="12"/>
+      <c r="F718" s="13"/>
+      <c r="G718" s="13"/>
+      <c r="H718" s="24"/>
+      <c r="I718" s="24"/>
+    </row>
+    <row r="719" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A719" s="1"/>
-      <c r="D719" s="16"/>
-[...6 lines deleted...]
-    <row r="720" ht="14.25" customHeight="1">
+      <c r="D719" s="12"/>
+      <c r="E719" s="12"/>
+      <c r="F719" s="13"/>
+      <c r="G719" s="13"/>
+      <c r="H719" s="24"/>
+      <c r="I719" s="24"/>
+    </row>
+    <row r="720" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A720" s="1"/>
-      <c r="D720" s="16"/>
-[...6 lines deleted...]
-    <row r="721" ht="14.25" customHeight="1">
+      <c r="D720" s="12"/>
+      <c r="E720" s="12"/>
+      <c r="F720" s="13"/>
+      <c r="G720" s="13"/>
+      <c r="H720" s="24"/>
+      <c r="I720" s="24"/>
+    </row>
+    <row r="721" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A721" s="1"/>
-      <c r="D721" s="16"/>
-[...6 lines deleted...]
-    <row r="722" ht="14.25" customHeight="1">
+      <c r="D721" s="12"/>
+      <c r="E721" s="12"/>
+      <c r="F721" s="13"/>
+      <c r="G721" s="13"/>
+      <c r="H721" s="24"/>
+      <c r="I721" s="24"/>
+    </row>
+    <row r="722" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A722" s="1"/>
-      <c r="D722" s="16"/>
-[...6 lines deleted...]
-    <row r="723" ht="14.25" customHeight="1">
+      <c r="D722" s="12"/>
+      <c r="E722" s="12"/>
+      <c r="F722" s="13"/>
+      <c r="G722" s="13"/>
+      <c r="H722" s="24"/>
+      <c r="I722" s="24"/>
+    </row>
+    <row r="723" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A723" s="1"/>
-      <c r="D723" s="16"/>
-[...6 lines deleted...]
-    <row r="724" ht="14.25" customHeight="1">
+      <c r="D723" s="12"/>
+      <c r="E723" s="12"/>
+      <c r="F723" s="13"/>
+      <c r="G723" s="13"/>
+      <c r="H723" s="24"/>
+      <c r="I723" s="24"/>
+    </row>
+    <row r="724" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A724" s="1"/>
-      <c r="D724" s="16"/>
-[...6 lines deleted...]
-    <row r="725" ht="14.25" customHeight="1">
+      <c r="D724" s="12"/>
+      <c r="E724" s="12"/>
+      <c r="F724" s="13"/>
+      <c r="G724" s="13"/>
+      <c r="H724" s="24"/>
+      <c r="I724" s="24"/>
+    </row>
+    <row r="725" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A725" s="1"/>
-      <c r="D725" s="16"/>
-[...6 lines deleted...]
-    <row r="726" ht="14.25" customHeight="1">
+      <c r="D725" s="12"/>
+      <c r="E725" s="12"/>
+      <c r="F725" s="13"/>
+      <c r="G725" s="13"/>
+      <c r="H725" s="24"/>
+      <c r="I725" s="24"/>
+    </row>
+    <row r="726" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A726" s="1"/>
-      <c r="D726" s="16"/>
-[...6 lines deleted...]
-    <row r="727" ht="14.25" customHeight="1">
+      <c r="D726" s="12"/>
+      <c r="E726" s="12"/>
+      <c r="F726" s="13"/>
+      <c r="G726" s="13"/>
+      <c r="H726" s="24"/>
+      <c r="I726" s="24"/>
+    </row>
+    <row r="727" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A727" s="1"/>
-      <c r="D727" s="16"/>
-[...6 lines deleted...]
-    <row r="728" ht="14.25" customHeight="1">
+      <c r="D727" s="12"/>
+      <c r="E727" s="12"/>
+      <c r="F727" s="13"/>
+      <c r="G727" s="13"/>
+      <c r="H727" s="24"/>
+      <c r="I727" s="24"/>
+    </row>
+    <row r="728" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A728" s="1"/>
-      <c r="D728" s="16"/>
-[...6 lines deleted...]
-    <row r="729" ht="14.25" customHeight="1">
+      <c r="D728" s="12"/>
+      <c r="E728" s="12"/>
+      <c r="F728" s="13"/>
+      <c r="G728" s="13"/>
+      <c r="H728" s="24"/>
+      <c r="I728" s="24"/>
+    </row>
+    <row r="729" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A729" s="1"/>
-      <c r="D729" s="16"/>
-[...6 lines deleted...]
-    <row r="730" ht="14.25" customHeight="1">
+      <c r="D729" s="12"/>
+      <c r="E729" s="12"/>
+      <c r="F729" s="13"/>
+      <c r="G729" s="13"/>
+      <c r="H729" s="24"/>
+      <c r="I729" s="24"/>
+    </row>
+    <row r="730" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A730" s="1"/>
-      <c r="D730" s="16"/>
-[...6 lines deleted...]
-    <row r="731" ht="14.25" customHeight="1">
+      <c r="D730" s="12"/>
+      <c r="E730" s="12"/>
+      <c r="F730" s="13"/>
+      <c r="G730" s="13"/>
+      <c r="H730" s="24"/>
+      <c r="I730" s="24"/>
+    </row>
+    <row r="731" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A731" s="1"/>
-      <c r="D731" s="16"/>
-[...6 lines deleted...]
-    <row r="732" ht="14.25" customHeight="1">
+      <c r="D731" s="12"/>
+      <c r="E731" s="12"/>
+      <c r="F731" s="13"/>
+      <c r="G731" s="13"/>
+      <c r="H731" s="24"/>
+      <c r="I731" s="24"/>
+    </row>
+    <row r="732" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A732" s="1"/>
-      <c r="D732" s="16"/>
-[...6 lines deleted...]
-    <row r="733" ht="14.25" customHeight="1">
+      <c r="D732" s="12"/>
+      <c r="E732" s="12"/>
+      <c r="F732" s="13"/>
+      <c r="G732" s="13"/>
+      <c r="H732" s="24"/>
+      <c r="I732" s="24"/>
+    </row>
+    <row r="733" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A733" s="1"/>
-      <c r="D733" s="16"/>
-[...6 lines deleted...]
-    <row r="734" ht="14.25" customHeight="1">
+      <c r="D733" s="12"/>
+      <c r="E733" s="12"/>
+      <c r="F733" s="13"/>
+      <c r="G733" s="13"/>
+      <c r="H733" s="24"/>
+      <c r="I733" s="24"/>
+    </row>
+    <row r="734" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A734" s="1"/>
-      <c r="D734" s="16"/>
-[...6 lines deleted...]
-    <row r="735" ht="14.25" customHeight="1">
+      <c r="D734" s="12"/>
+      <c r="E734" s="12"/>
+      <c r="F734" s="13"/>
+      <c r="G734" s="13"/>
+      <c r="H734" s="24"/>
+      <c r="I734" s="24"/>
+    </row>
+    <row r="735" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A735" s="1"/>
-      <c r="D735" s="16"/>
-[...6 lines deleted...]
-    <row r="736" ht="14.25" customHeight="1">
+      <c r="D735" s="12"/>
+      <c r="E735" s="12"/>
+      <c r="F735" s="13"/>
+      <c r="G735" s="13"/>
+      <c r="H735" s="24"/>
+      <c r="I735" s="24"/>
+    </row>
+    <row r="736" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A736" s="1"/>
-      <c r="D736" s="16"/>
-[...6 lines deleted...]
-    <row r="737" ht="14.25" customHeight="1">
+      <c r="D736" s="12"/>
+      <c r="E736" s="12"/>
+      <c r="F736" s="13"/>
+      <c r="G736" s="13"/>
+      <c r="H736" s="24"/>
+      <c r="I736" s="24"/>
+    </row>
+    <row r="737" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A737" s="1"/>
-      <c r="D737" s="16"/>
-[...6 lines deleted...]
-    <row r="738" ht="14.25" customHeight="1">
+      <c r="D737" s="12"/>
+      <c r="E737" s="12"/>
+      <c r="F737" s="13"/>
+      <c r="G737" s="13"/>
+      <c r="H737" s="24"/>
+      <c r="I737" s="24"/>
+    </row>
+    <row r="738" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A738" s="1"/>
-      <c r="D738" s="16"/>
-[...6 lines deleted...]
-    <row r="739" ht="14.25" customHeight="1">
+      <c r="D738" s="12"/>
+      <c r="E738" s="12"/>
+      <c r="F738" s="13"/>
+      <c r="G738" s="13"/>
+      <c r="H738" s="24"/>
+      <c r="I738" s="24"/>
+    </row>
+    <row r="739" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A739" s="1"/>
-      <c r="D739" s="16"/>
-[...6 lines deleted...]
-    <row r="740" ht="14.25" customHeight="1">
+      <c r="D739" s="12"/>
+      <c r="E739" s="12"/>
+      <c r="F739" s="13"/>
+      <c r="G739" s="13"/>
+      <c r="H739" s="24"/>
+      <c r="I739" s="24"/>
+    </row>
+    <row r="740" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A740" s="1"/>
-      <c r="D740" s="16"/>
-[...6 lines deleted...]
-    <row r="741" ht="14.25" customHeight="1">
+      <c r="D740" s="12"/>
+      <c r="E740" s="12"/>
+      <c r="F740" s="13"/>
+      <c r="G740" s="13"/>
+      <c r="H740" s="24"/>
+      <c r="I740" s="24"/>
+    </row>
+    <row r="741" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A741" s="1"/>
-      <c r="D741" s="16"/>
-[...6 lines deleted...]
-    <row r="742" ht="14.25" customHeight="1">
+      <c r="D741" s="12"/>
+      <c r="E741" s="12"/>
+      <c r="F741" s="13"/>
+      <c r="G741" s="13"/>
+      <c r="H741" s="24"/>
+      <c r="I741" s="24"/>
+    </row>
+    <row r="742" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A742" s="1"/>
-      <c r="D742" s="16"/>
-[...6 lines deleted...]
-    <row r="743" ht="14.25" customHeight="1">
+      <c r="D742" s="12"/>
+      <c r="E742" s="12"/>
+      <c r="F742" s="13"/>
+      <c r="G742" s="13"/>
+      <c r="H742" s="24"/>
+      <c r="I742" s="24"/>
+    </row>
+    <row r="743" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A743" s="1"/>
-      <c r="D743" s="16"/>
-[...6 lines deleted...]
-    <row r="744" ht="14.25" customHeight="1">
+      <c r="D743" s="12"/>
+      <c r="E743" s="12"/>
+      <c r="F743" s="13"/>
+      <c r="G743" s="13"/>
+      <c r="H743" s="24"/>
+      <c r="I743" s="24"/>
+    </row>
+    <row r="744" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A744" s="1"/>
-      <c r="D744" s="16"/>
-[...6 lines deleted...]
-    <row r="745" ht="14.25" customHeight="1">
+      <c r="D744" s="12"/>
+      <c r="E744" s="12"/>
+      <c r="F744" s="13"/>
+      <c r="G744" s="13"/>
+      <c r="H744" s="24"/>
+      <c r="I744" s="24"/>
+    </row>
+    <row r="745" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A745" s="1"/>
-      <c r="D745" s="16"/>
-[...6 lines deleted...]
-    <row r="746" ht="14.25" customHeight="1">
+      <c r="D745" s="12"/>
+      <c r="E745" s="12"/>
+      <c r="F745" s="13"/>
+      <c r="G745" s="13"/>
+      <c r="H745" s="24"/>
+      <c r="I745" s="24"/>
+    </row>
+    <row r="746" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A746" s="1"/>
-      <c r="D746" s="16"/>
-[...6 lines deleted...]
-    <row r="747" ht="14.25" customHeight="1">
+      <c r="D746" s="12"/>
+      <c r="E746" s="12"/>
+      <c r="F746" s="13"/>
+      <c r="G746" s="13"/>
+      <c r="H746" s="24"/>
+      <c r="I746" s="24"/>
+    </row>
+    <row r="747" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A747" s="1"/>
-      <c r="D747" s="16"/>
-[...6 lines deleted...]
-    <row r="748" ht="14.25" customHeight="1">
+      <c r="D747" s="12"/>
+      <c r="E747" s="12"/>
+      <c r="F747" s="13"/>
+      <c r="G747" s="13"/>
+      <c r="H747" s="24"/>
+      <c r="I747" s="24"/>
+    </row>
+    <row r="748" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A748" s="1"/>
-      <c r="D748" s="16"/>
-[...6 lines deleted...]
-    <row r="749" ht="14.25" customHeight="1">
+      <c r="D748" s="12"/>
+      <c r="E748" s="12"/>
+      <c r="F748" s="13"/>
+      <c r="G748" s="13"/>
+      <c r="H748" s="24"/>
+      <c r="I748" s="24"/>
+    </row>
+    <row r="749" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A749" s="1"/>
-      <c r="D749" s="16"/>
-[...6 lines deleted...]
-    <row r="750" ht="14.25" customHeight="1">
+      <c r="D749" s="12"/>
+      <c r="E749" s="12"/>
+      <c r="F749" s="13"/>
+      <c r="G749" s="13"/>
+      <c r="H749" s="24"/>
+      <c r="I749" s="24"/>
+    </row>
+    <row r="750" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A750" s="1"/>
-      <c r="D750" s="16"/>
-[...6 lines deleted...]
-    <row r="751" ht="14.25" customHeight="1">
+      <c r="D750" s="12"/>
+      <c r="E750" s="12"/>
+      <c r="F750" s="13"/>
+      <c r="G750" s="13"/>
+      <c r="H750" s="24"/>
+      <c r="I750" s="24"/>
+    </row>
+    <row r="751" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A751" s="1"/>
-      <c r="D751" s="16"/>
-[...6 lines deleted...]
-    <row r="752" ht="14.25" customHeight="1">
+      <c r="D751" s="12"/>
+      <c r="E751" s="12"/>
+      <c r="F751" s="13"/>
+      <c r="G751" s="13"/>
+      <c r="H751" s="24"/>
+      <c r="I751" s="24"/>
+    </row>
+    <row r="752" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A752" s="1"/>
-      <c r="D752" s="16"/>
-[...6 lines deleted...]
-    <row r="753" ht="14.25" customHeight="1">
+      <c r="D752" s="12"/>
+      <c r="E752" s="12"/>
+      <c r="F752" s="13"/>
+      <c r="G752" s="13"/>
+      <c r="H752" s="24"/>
+      <c r="I752" s="24"/>
+    </row>
+    <row r="753" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A753" s="1"/>
-      <c r="D753" s="16"/>
-[...6 lines deleted...]
-    <row r="754" ht="14.25" customHeight="1">
+      <c r="D753" s="12"/>
+      <c r="E753" s="12"/>
+      <c r="F753" s="13"/>
+      <c r="G753" s="13"/>
+      <c r="H753" s="24"/>
+      <c r="I753" s="24"/>
+    </row>
+    <row r="754" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A754" s="1"/>
-      <c r="D754" s="16"/>
-[...6 lines deleted...]
-    <row r="755" ht="14.25" customHeight="1">
+      <c r="D754" s="12"/>
+      <c r="E754" s="12"/>
+      <c r="F754" s="13"/>
+      <c r="G754" s="13"/>
+      <c r="H754" s="24"/>
+      <c r="I754" s="24"/>
+    </row>
+    <row r="755" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A755" s="1"/>
-      <c r="D755" s="16"/>
-[...6 lines deleted...]
-    <row r="756" ht="14.25" customHeight="1">
+      <c r="D755" s="12"/>
+      <c r="E755" s="12"/>
+      <c r="F755" s="13"/>
+      <c r="G755" s="13"/>
+      <c r="H755" s="24"/>
+      <c r="I755" s="24"/>
+    </row>
+    <row r="756" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A756" s="1"/>
-      <c r="D756" s="16"/>
-[...6 lines deleted...]
-    <row r="757" ht="14.25" customHeight="1">
+      <c r="D756" s="12"/>
+      <c r="E756" s="12"/>
+      <c r="F756" s="13"/>
+      <c r="G756" s="13"/>
+      <c r="H756" s="24"/>
+      <c r="I756" s="24"/>
+    </row>
+    <row r="757" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A757" s="1"/>
-      <c r="D757" s="16"/>
-[...6 lines deleted...]
-    <row r="758" ht="14.25" customHeight="1">
+      <c r="D757" s="12"/>
+      <c r="E757" s="12"/>
+      <c r="F757" s="13"/>
+      <c r="G757" s="13"/>
+      <c r="H757" s="24"/>
+      <c r="I757" s="24"/>
+    </row>
+    <row r="758" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A758" s="1"/>
-      <c r="D758" s="16"/>
-[...6 lines deleted...]
-    <row r="759" ht="14.25" customHeight="1">
+      <c r="D758" s="12"/>
+      <c r="E758" s="12"/>
+      <c r="F758" s="13"/>
+      <c r="G758" s="13"/>
+      <c r="H758" s="24"/>
+      <c r="I758" s="24"/>
+    </row>
+    <row r="759" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A759" s="1"/>
-      <c r="D759" s="16"/>
-[...6 lines deleted...]
-    <row r="760" ht="14.25" customHeight="1">
+      <c r="D759" s="12"/>
+      <c r="E759" s="12"/>
+      <c r="F759" s="13"/>
+      <c r="G759" s="13"/>
+      <c r="H759" s="24"/>
+      <c r="I759" s="24"/>
+    </row>
+    <row r="760" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A760" s="1"/>
-      <c r="D760" s="16"/>
-[...6 lines deleted...]
-    <row r="761" ht="14.25" customHeight="1">
+      <c r="D760" s="12"/>
+      <c r="E760" s="12"/>
+      <c r="F760" s="13"/>
+      <c r="G760" s="13"/>
+      <c r="H760" s="24"/>
+      <c r="I760" s="24"/>
+    </row>
+    <row r="761" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A761" s="1"/>
-      <c r="D761" s="16"/>
-[...6 lines deleted...]
-    <row r="762" ht="14.25" customHeight="1">
+      <c r="D761" s="12"/>
+      <c r="E761" s="12"/>
+      <c r="F761" s="13"/>
+      <c r="G761" s="13"/>
+      <c r="H761" s="24"/>
+      <c r="I761" s="24"/>
+    </row>
+    <row r="762" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A762" s="1"/>
-      <c r="D762" s="16"/>
-[...6 lines deleted...]
-    <row r="763" ht="14.25" customHeight="1">
+      <c r="D762" s="12"/>
+      <c r="E762" s="12"/>
+      <c r="F762" s="13"/>
+      <c r="G762" s="13"/>
+      <c r="H762" s="24"/>
+      <c r="I762" s="24"/>
+    </row>
+    <row r="763" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A763" s="1"/>
-      <c r="D763" s="16"/>
-[...6 lines deleted...]
-    <row r="764" ht="14.25" customHeight="1">
+      <c r="D763" s="12"/>
+      <c r="E763" s="12"/>
+      <c r="F763" s="13"/>
+      <c r="G763" s="13"/>
+      <c r="H763" s="24"/>
+      <c r="I763" s="24"/>
+    </row>
+    <row r="764" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A764" s="1"/>
-      <c r="D764" s="16"/>
-[...6 lines deleted...]
-    <row r="765" ht="14.25" customHeight="1">
+      <c r="D764" s="12"/>
+      <c r="E764" s="12"/>
+      <c r="F764" s="13"/>
+      <c r="G764" s="13"/>
+      <c r="H764" s="24"/>
+      <c r="I764" s="24"/>
+    </row>
+    <row r="765" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A765" s="1"/>
-      <c r="D765" s="16"/>
-[...6 lines deleted...]
-    <row r="766" ht="14.25" customHeight="1">
+      <c r="D765" s="12"/>
+      <c r="E765" s="12"/>
+      <c r="F765" s="13"/>
+      <c r="G765" s="13"/>
+      <c r="H765" s="24"/>
+      <c r="I765" s="24"/>
+    </row>
+    <row r="766" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A766" s="1"/>
-      <c r="D766" s="16"/>
-[...6 lines deleted...]
-    <row r="767" ht="14.25" customHeight="1">
+      <c r="D766" s="12"/>
+      <c r="E766" s="12"/>
+      <c r="F766" s="13"/>
+      <c r="G766" s="13"/>
+      <c r="H766" s="24"/>
+      <c r="I766" s="24"/>
+    </row>
+    <row r="767" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A767" s="1"/>
-      <c r="D767" s="16"/>
-[...6 lines deleted...]
-    <row r="768" ht="14.25" customHeight="1">
+      <c r="D767" s="12"/>
+      <c r="E767" s="12"/>
+      <c r="F767" s="13"/>
+      <c r="G767" s="13"/>
+      <c r="H767" s="24"/>
+      <c r="I767" s="24"/>
+    </row>
+    <row r="768" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A768" s="1"/>
-      <c r="D768" s="16"/>
-[...6 lines deleted...]
-    <row r="769" ht="14.25" customHeight="1">
+      <c r="D768" s="12"/>
+      <c r="E768" s="12"/>
+      <c r="F768" s="13"/>
+      <c r="G768" s="13"/>
+      <c r="H768" s="24"/>
+      <c r="I768" s="24"/>
+    </row>
+    <row r="769" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A769" s="1"/>
-      <c r="D769" s="16"/>
-[...6 lines deleted...]
-    <row r="770" ht="14.25" customHeight="1">
+      <c r="D769" s="12"/>
+      <c r="E769" s="12"/>
+      <c r="F769" s="13"/>
+      <c r="G769" s="13"/>
+      <c r="H769" s="24"/>
+      <c r="I769" s="24"/>
+    </row>
+    <row r="770" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A770" s="1"/>
-      <c r="D770" s="16"/>
-[...6 lines deleted...]
-    <row r="771" ht="14.25" customHeight="1">
+      <c r="D770" s="12"/>
+      <c r="E770" s="12"/>
+      <c r="F770" s="13"/>
+      <c r="G770" s="13"/>
+      <c r="H770" s="24"/>
+      <c r="I770" s="24"/>
+    </row>
+    <row r="771" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A771" s="1"/>
-      <c r="D771" s="16"/>
-[...6 lines deleted...]
-    <row r="772" ht="14.25" customHeight="1">
+      <c r="D771" s="12"/>
+      <c r="E771" s="12"/>
+      <c r="F771" s="13"/>
+      <c r="G771" s="13"/>
+      <c r="H771" s="24"/>
+      <c r="I771" s="24"/>
+    </row>
+    <row r="772" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A772" s="1"/>
-      <c r="D772" s="16"/>
-[...6 lines deleted...]
-    <row r="773" ht="14.25" customHeight="1">
+      <c r="D772" s="12"/>
+      <c r="E772" s="12"/>
+      <c r="F772" s="13"/>
+      <c r="G772" s="13"/>
+      <c r="H772" s="24"/>
+      <c r="I772" s="24"/>
+    </row>
+    <row r="773" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A773" s="1"/>
-      <c r="D773" s="16"/>
-[...6 lines deleted...]
-    <row r="774" ht="14.25" customHeight="1">
+      <c r="D773" s="12"/>
+      <c r="E773" s="12"/>
+      <c r="F773" s="13"/>
+      <c r="G773" s="13"/>
+      <c r="H773" s="24"/>
+      <c r="I773" s="24"/>
+    </row>
+    <row r="774" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A774" s="1"/>
-      <c r="D774" s="16"/>
-[...6 lines deleted...]
-    <row r="775" ht="14.25" customHeight="1">
+      <c r="D774" s="12"/>
+      <c r="E774" s="12"/>
+      <c r="F774" s="13"/>
+      <c r="G774" s="13"/>
+      <c r="H774" s="24"/>
+      <c r="I774" s="24"/>
+    </row>
+    <row r="775" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A775" s="1"/>
-      <c r="D775" s="16"/>
-[...6 lines deleted...]
-    <row r="776" ht="14.25" customHeight="1">
+      <c r="D775" s="12"/>
+      <c r="E775" s="12"/>
+      <c r="F775" s="13"/>
+      <c r="G775" s="13"/>
+      <c r="H775" s="24"/>
+      <c r="I775" s="24"/>
+    </row>
+    <row r="776" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A776" s="1"/>
-      <c r="D776" s="16"/>
-[...6 lines deleted...]
-    <row r="777" ht="14.25" customHeight="1">
+      <c r="D776" s="12"/>
+      <c r="E776" s="12"/>
+      <c r="F776" s="13"/>
+      <c r="G776" s="13"/>
+      <c r="H776" s="24"/>
+      <c r="I776" s="24"/>
+    </row>
+    <row r="777" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A777" s="1"/>
-      <c r="D777" s="16"/>
-[...6 lines deleted...]
-    <row r="778" ht="14.25" customHeight="1">
+      <c r="D777" s="12"/>
+      <c r="E777" s="12"/>
+      <c r="F777" s="13"/>
+      <c r="G777" s="13"/>
+      <c r="H777" s="24"/>
+      <c r="I777" s="24"/>
+    </row>
+    <row r="778" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A778" s="1"/>
-      <c r="D778" s="16"/>
-[...6 lines deleted...]
-    <row r="779" ht="14.25" customHeight="1">
+      <c r="D778" s="12"/>
+      <c r="E778" s="12"/>
+      <c r="F778" s="13"/>
+      <c r="G778" s="13"/>
+      <c r="H778" s="24"/>
+      <c r="I778" s="24"/>
+    </row>
+    <row r="779" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A779" s="1"/>
-      <c r="D779" s="16"/>
-[...6 lines deleted...]
-    <row r="780" ht="14.25" customHeight="1">
+      <c r="D779" s="12"/>
+      <c r="E779" s="12"/>
+      <c r="F779" s="13"/>
+      <c r="G779" s="13"/>
+      <c r="H779" s="24"/>
+      <c r="I779" s="24"/>
+    </row>
+    <row r="780" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A780" s="1"/>
-      <c r="D780" s="16"/>
-[...6 lines deleted...]
-    <row r="781" ht="14.25" customHeight="1">
+      <c r="D780" s="12"/>
+      <c r="E780" s="12"/>
+      <c r="F780" s="13"/>
+      <c r="G780" s="13"/>
+      <c r="H780" s="24"/>
+      <c r="I780" s="24"/>
+    </row>
+    <row r="781" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A781" s="1"/>
-      <c r="D781" s="16"/>
-[...6 lines deleted...]
-    <row r="782" ht="14.25" customHeight="1">
+      <c r="D781" s="12"/>
+      <c r="E781" s="12"/>
+      <c r="F781" s="13"/>
+      <c r="G781" s="13"/>
+      <c r="H781" s="24"/>
+      <c r="I781" s="24"/>
+    </row>
+    <row r="782" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A782" s="1"/>
-      <c r="D782" s="16"/>
-[...6 lines deleted...]
-    <row r="783" ht="14.25" customHeight="1">
+      <c r="D782" s="12"/>
+      <c r="E782" s="12"/>
+      <c r="F782" s="13"/>
+      <c r="G782" s="13"/>
+      <c r="H782" s="24"/>
+      <c r="I782" s="24"/>
+    </row>
+    <row r="783" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A783" s="1"/>
-      <c r="D783" s="16"/>
-[...6 lines deleted...]
-    <row r="784" ht="14.25" customHeight="1">
+      <c r="D783" s="12"/>
+      <c r="E783" s="12"/>
+      <c r="F783" s="13"/>
+      <c r="G783" s="13"/>
+      <c r="H783" s="24"/>
+      <c r="I783" s="24"/>
+    </row>
+    <row r="784" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A784" s="1"/>
-      <c r="D784" s="16"/>
-[...6 lines deleted...]
-    <row r="785" ht="14.25" customHeight="1">
+      <c r="D784" s="12"/>
+      <c r="E784" s="12"/>
+      <c r="F784" s="13"/>
+      <c r="G784" s="13"/>
+      <c r="H784" s="24"/>
+      <c r="I784" s="24"/>
+    </row>
+    <row r="785" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A785" s="1"/>
-      <c r="D785" s="16"/>
-[...6 lines deleted...]
-    <row r="786" ht="14.25" customHeight="1">
+      <c r="D785" s="12"/>
+      <c r="E785" s="12"/>
+      <c r="F785" s="13"/>
+      <c r="G785" s="13"/>
+      <c r="H785" s="24"/>
+      <c r="I785" s="24"/>
+    </row>
+    <row r="786" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A786" s="1"/>
-      <c r="D786" s="16"/>
-[...6 lines deleted...]
-    <row r="787" ht="14.25" customHeight="1">
+      <c r="D786" s="12"/>
+      <c r="E786" s="12"/>
+      <c r="F786" s="13"/>
+      <c r="G786" s="13"/>
+      <c r="H786" s="24"/>
+      <c r="I786" s="24"/>
+    </row>
+    <row r="787" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A787" s="1"/>
-      <c r="D787" s="16"/>
-[...6 lines deleted...]
-    <row r="788" ht="14.25" customHeight="1">
+      <c r="D787" s="12"/>
+      <c r="E787" s="12"/>
+      <c r="F787" s="13"/>
+      <c r="G787" s="13"/>
+      <c r="H787" s="24"/>
+      <c r="I787" s="24"/>
+    </row>
+    <row r="788" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A788" s="1"/>
-      <c r="D788" s="16"/>
-[...6 lines deleted...]
-    <row r="789" ht="14.25" customHeight="1">
+      <c r="D788" s="12"/>
+      <c r="E788" s="12"/>
+      <c r="F788" s="13"/>
+      <c r="G788" s="13"/>
+      <c r="H788" s="24"/>
+      <c r="I788" s="24"/>
+    </row>
+    <row r="789" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A789" s="1"/>
-      <c r="D789" s="16"/>
-[...6 lines deleted...]
-    <row r="790" ht="14.25" customHeight="1">
+      <c r="D789" s="12"/>
+      <c r="E789" s="12"/>
+      <c r="F789" s="13"/>
+      <c r="G789" s="13"/>
+      <c r="H789" s="24"/>
+      <c r="I789" s="24"/>
+    </row>
+    <row r="790" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A790" s="1"/>
-      <c r="D790" s="16"/>
-[...6 lines deleted...]
-    <row r="791" ht="14.25" customHeight="1">
+      <c r="D790" s="12"/>
+      <c r="E790" s="12"/>
+      <c r="F790" s="13"/>
+      <c r="G790" s="13"/>
+      <c r="H790" s="24"/>
+      <c r="I790" s="24"/>
+    </row>
+    <row r="791" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A791" s="1"/>
-      <c r="D791" s="16"/>
-[...6 lines deleted...]
-    <row r="792" ht="14.25" customHeight="1">
+      <c r="D791" s="12"/>
+      <c r="E791" s="12"/>
+      <c r="F791" s="13"/>
+      <c r="G791" s="13"/>
+      <c r="H791" s="24"/>
+      <c r="I791" s="24"/>
+    </row>
+    <row r="792" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A792" s="1"/>
-      <c r="D792" s="16"/>
-[...6 lines deleted...]
-    <row r="793" ht="14.25" customHeight="1">
+      <c r="D792" s="12"/>
+      <c r="E792" s="12"/>
+      <c r="F792" s="13"/>
+      <c r="G792" s="13"/>
+      <c r="H792" s="24"/>
+      <c r="I792" s="24"/>
+    </row>
+    <row r="793" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A793" s="1"/>
-      <c r="D793" s="16"/>
-[...6 lines deleted...]
-    <row r="794" ht="14.25" customHeight="1">
+      <c r="D793" s="12"/>
+      <c r="E793" s="12"/>
+      <c r="F793" s="13"/>
+      <c r="G793" s="13"/>
+      <c r="H793" s="24"/>
+      <c r="I793" s="24"/>
+    </row>
+    <row r="794" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A794" s="1"/>
-      <c r="D794" s="16"/>
-[...6 lines deleted...]
-    <row r="795" ht="14.25" customHeight="1">
+      <c r="D794" s="12"/>
+      <c r="E794" s="12"/>
+      <c r="F794" s="13"/>
+      <c r="G794" s="13"/>
+      <c r="H794" s="24"/>
+      <c r="I794" s="24"/>
+    </row>
+    <row r="795" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A795" s="1"/>
-      <c r="D795" s="16"/>
-[...6 lines deleted...]
-    <row r="796" ht="14.25" customHeight="1">
+      <c r="D795" s="12"/>
+      <c r="E795" s="12"/>
+      <c r="F795" s="13"/>
+      <c r="G795" s="13"/>
+      <c r="H795" s="24"/>
+      <c r="I795" s="24"/>
+    </row>
+    <row r="796" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A796" s="1"/>
-      <c r="D796" s="16"/>
-[...6 lines deleted...]
-    <row r="797" ht="14.25" customHeight="1">
+      <c r="D796" s="12"/>
+      <c r="E796" s="12"/>
+      <c r="F796" s="13"/>
+      <c r="G796" s="13"/>
+      <c r="H796" s="24"/>
+      <c r="I796" s="24"/>
+    </row>
+    <row r="797" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A797" s="1"/>
-      <c r="D797" s="16"/>
-[...6 lines deleted...]
-    <row r="798" ht="14.25" customHeight="1">
+      <c r="D797" s="12"/>
+      <c r="E797" s="12"/>
+      <c r="F797" s="13"/>
+      <c r="G797" s="13"/>
+      <c r="H797" s="24"/>
+      <c r="I797" s="24"/>
+    </row>
+    <row r="798" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A798" s="1"/>
-      <c r="D798" s="16"/>
-[...6 lines deleted...]
-    <row r="799" ht="14.25" customHeight="1">
+      <c r="D798" s="12"/>
+      <c r="E798" s="12"/>
+      <c r="F798" s="13"/>
+      <c r="G798" s="13"/>
+      <c r="H798" s="24"/>
+      <c r="I798" s="24"/>
+    </row>
+    <row r="799" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A799" s="1"/>
-      <c r="D799" s="16"/>
-[...6 lines deleted...]
-    <row r="800" ht="14.25" customHeight="1">
+      <c r="D799" s="12"/>
+      <c r="E799" s="12"/>
+      <c r="F799" s="13"/>
+      <c r="G799" s="13"/>
+      <c r="H799" s="24"/>
+      <c r="I799" s="24"/>
+    </row>
+    <row r="800" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A800" s="1"/>
-      <c r="D800" s="16"/>
-[...6 lines deleted...]
-    <row r="801" ht="14.25" customHeight="1">
+      <c r="D800" s="12"/>
+      <c r="E800" s="12"/>
+      <c r="F800" s="13"/>
+      <c r="G800" s="13"/>
+      <c r="H800" s="24"/>
+      <c r="I800" s="24"/>
+    </row>
+    <row r="801" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A801" s="1"/>
-      <c r="D801" s="16"/>
-[...6 lines deleted...]
-    <row r="802" ht="14.25" customHeight="1">
+      <c r="D801" s="12"/>
+      <c r="E801" s="12"/>
+      <c r="F801" s="13"/>
+      <c r="G801" s="13"/>
+      <c r="H801" s="24"/>
+      <c r="I801" s="24"/>
+    </row>
+    <row r="802" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A802" s="1"/>
-      <c r="D802" s="16"/>
-[...6 lines deleted...]
-    <row r="803" ht="14.25" customHeight="1">
+      <c r="D802" s="12"/>
+      <c r="E802" s="12"/>
+      <c r="F802" s="13"/>
+      <c r="G802" s="13"/>
+      <c r="H802" s="24"/>
+      <c r="I802" s="24"/>
+    </row>
+    <row r="803" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A803" s="1"/>
-      <c r="D803" s="16"/>
-[...6 lines deleted...]
-    <row r="804" ht="14.25" customHeight="1">
+      <c r="D803" s="12"/>
+      <c r="E803" s="12"/>
+      <c r="F803" s="13"/>
+      <c r="G803" s="13"/>
+      <c r="H803" s="24"/>
+      <c r="I803" s="24"/>
+    </row>
+    <row r="804" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A804" s="1"/>
-      <c r="D804" s="16"/>
-[...6 lines deleted...]
-    <row r="805" ht="14.25" customHeight="1">
+      <c r="D804" s="12"/>
+      <c r="E804" s="12"/>
+      <c r="F804" s="13"/>
+      <c r="G804" s="13"/>
+      <c r="H804" s="24"/>
+      <c r="I804" s="24"/>
+    </row>
+    <row r="805" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A805" s="1"/>
-      <c r="D805" s="16"/>
-[...6 lines deleted...]
-    <row r="806" ht="14.25" customHeight="1">
+      <c r="D805" s="12"/>
+      <c r="E805" s="12"/>
+      <c r="F805" s="13"/>
+      <c r="G805" s="13"/>
+      <c r="H805" s="24"/>
+      <c r="I805" s="24"/>
+    </row>
+    <row r="806" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A806" s="1"/>
-      <c r="D806" s="16"/>
-[...6 lines deleted...]
-    <row r="807" ht="14.25" customHeight="1">
+      <c r="D806" s="12"/>
+      <c r="E806" s="12"/>
+      <c r="F806" s="13"/>
+      <c r="G806" s="13"/>
+      <c r="H806" s="24"/>
+      <c r="I806" s="24"/>
+    </row>
+    <row r="807" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A807" s="1"/>
-      <c r="D807" s="16"/>
-[...6 lines deleted...]
-    <row r="808" ht="14.25" customHeight="1">
+      <c r="D807" s="12"/>
+      <c r="E807" s="12"/>
+      <c r="F807" s="13"/>
+      <c r="G807" s="13"/>
+      <c r="H807" s="24"/>
+      <c r="I807" s="24"/>
+    </row>
+    <row r="808" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A808" s="1"/>
-      <c r="D808" s="16"/>
-[...6 lines deleted...]
-    <row r="809" ht="14.25" customHeight="1">
+      <c r="D808" s="12"/>
+      <c r="E808" s="12"/>
+      <c r="F808" s="13"/>
+      <c r="G808" s="13"/>
+      <c r="H808" s="24"/>
+      <c r="I808" s="24"/>
+    </row>
+    <row r="809" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A809" s="1"/>
-      <c r="D809" s="16"/>
-[...6 lines deleted...]
-    <row r="810" ht="14.25" customHeight="1">
+      <c r="D809" s="12"/>
+      <c r="E809" s="12"/>
+      <c r="F809" s="13"/>
+      <c r="G809" s="13"/>
+      <c r="H809" s="24"/>
+      <c r="I809" s="24"/>
+    </row>
+    <row r="810" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A810" s="1"/>
-      <c r="D810" s="16"/>
-[...6 lines deleted...]
-    <row r="811" ht="14.25" customHeight="1">
+      <c r="D810" s="12"/>
+      <c r="E810" s="12"/>
+      <c r="F810" s="13"/>
+      <c r="G810" s="13"/>
+      <c r="H810" s="24"/>
+      <c r="I810" s="24"/>
+    </row>
+    <row r="811" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A811" s="1"/>
-      <c r="D811" s="16"/>
-[...6 lines deleted...]
-    <row r="812" ht="14.25" customHeight="1">
+      <c r="D811" s="12"/>
+      <c r="E811" s="12"/>
+      <c r="F811" s="13"/>
+      <c r="G811" s="13"/>
+      <c r="H811" s="24"/>
+      <c r="I811" s="24"/>
+    </row>
+    <row r="812" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A812" s="1"/>
-      <c r="D812" s="16"/>
-[...6 lines deleted...]
-    <row r="813" ht="14.25" customHeight="1">
+      <c r="D812" s="12"/>
+      <c r="E812" s="12"/>
+      <c r="F812" s="13"/>
+      <c r="G812" s="13"/>
+      <c r="H812" s="24"/>
+      <c r="I812" s="24"/>
+    </row>
+    <row r="813" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A813" s="1"/>
-      <c r="D813" s="16"/>
-[...6 lines deleted...]
-    <row r="814" ht="14.25" customHeight="1">
+      <c r="D813" s="12"/>
+      <c r="E813" s="12"/>
+      <c r="F813" s="13"/>
+      <c r="G813" s="13"/>
+      <c r="H813" s="24"/>
+      <c r="I813" s="24"/>
+    </row>
+    <row r="814" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A814" s="1"/>
-      <c r="D814" s="16"/>
-[...6 lines deleted...]
-    <row r="815" ht="14.25" customHeight="1">
+      <c r="D814" s="12"/>
+      <c r="E814" s="12"/>
+      <c r="F814" s="13"/>
+      <c r="G814" s="13"/>
+      <c r="H814" s="24"/>
+      <c r="I814" s="24"/>
+    </row>
+    <row r="815" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A815" s="1"/>
-      <c r="D815" s="16"/>
-[...6 lines deleted...]
-    <row r="816" ht="14.25" customHeight="1">
+      <c r="D815" s="12"/>
+      <c r="E815" s="12"/>
+      <c r="F815" s="13"/>
+      <c r="G815" s="13"/>
+      <c r="H815" s="24"/>
+      <c r="I815" s="24"/>
+    </row>
+    <row r="816" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A816" s="1"/>
-      <c r="D816" s="16"/>
-[...6 lines deleted...]
-    <row r="817" ht="14.25" customHeight="1">
+      <c r="D816" s="12"/>
+      <c r="E816" s="12"/>
+      <c r="F816" s="13"/>
+      <c r="G816" s="13"/>
+      <c r="H816" s="24"/>
+      <c r="I816" s="24"/>
+    </row>
+    <row r="817" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A817" s="1"/>
-      <c r="D817" s="16"/>
-[...6 lines deleted...]
-    <row r="818" ht="14.25" customHeight="1">
+      <c r="D817" s="12"/>
+      <c r="E817" s="12"/>
+      <c r="F817" s="13"/>
+      <c r="G817" s="13"/>
+      <c r="H817" s="24"/>
+      <c r="I817" s="24"/>
+    </row>
+    <row r="818" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A818" s="1"/>
-      <c r="D818" s="16"/>
-[...6 lines deleted...]
-    <row r="819" ht="14.25" customHeight="1">
+      <c r="D818" s="12"/>
+      <c r="E818" s="12"/>
+      <c r="F818" s="13"/>
+      <c r="G818" s="13"/>
+      <c r="H818" s="24"/>
+      <c r="I818" s="24"/>
+    </row>
+    <row r="819" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A819" s="1"/>
-      <c r="D819" s="16"/>
-[...6 lines deleted...]
-    <row r="820" ht="14.25" customHeight="1">
+      <c r="D819" s="12"/>
+      <c r="E819" s="12"/>
+      <c r="F819" s="13"/>
+      <c r="G819" s="13"/>
+      <c r="H819" s="24"/>
+      <c r="I819" s="24"/>
+    </row>
+    <row r="820" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A820" s="1"/>
-      <c r="D820" s="16"/>
-[...6 lines deleted...]
-    <row r="821" ht="14.25" customHeight="1">
+      <c r="D820" s="12"/>
+      <c r="E820" s="12"/>
+      <c r="F820" s="13"/>
+      <c r="G820" s="13"/>
+      <c r="H820" s="24"/>
+      <c r="I820" s="24"/>
+    </row>
+    <row r="821" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A821" s="1"/>
-      <c r="D821" s="16"/>
-[...6 lines deleted...]
-    <row r="822" ht="14.25" customHeight="1">
+      <c r="D821" s="12"/>
+      <c r="E821" s="12"/>
+      <c r="F821" s="13"/>
+      <c r="G821" s="13"/>
+      <c r="H821" s="24"/>
+      <c r="I821" s="24"/>
+    </row>
+    <row r="822" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A822" s="1"/>
-      <c r="D822" s="16"/>
-[...6 lines deleted...]
-    <row r="823" ht="14.25" customHeight="1">
+      <c r="D822" s="12"/>
+      <c r="E822" s="12"/>
+      <c r="F822" s="13"/>
+      <c r="G822" s="13"/>
+      <c r="H822" s="24"/>
+      <c r="I822" s="24"/>
+    </row>
+    <row r="823" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A823" s="1"/>
-      <c r="D823" s="16"/>
-[...6 lines deleted...]
-    <row r="824" ht="14.25" customHeight="1">
+      <c r="D823" s="12"/>
+      <c r="E823" s="12"/>
+      <c r="F823" s="13"/>
+      <c r="G823" s="13"/>
+      <c r="H823" s="24"/>
+      <c r="I823" s="24"/>
+    </row>
+    <row r="824" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A824" s="1"/>
-      <c r="D824" s="16"/>
-[...6 lines deleted...]
-    <row r="825" ht="14.25" customHeight="1">
+      <c r="D824" s="12"/>
+      <c r="E824" s="12"/>
+      <c r="F824" s="13"/>
+      <c r="G824" s="13"/>
+      <c r="H824" s="24"/>
+      <c r="I824" s="24"/>
+    </row>
+    <row r="825" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A825" s="1"/>
-      <c r="D825" s="16"/>
-[...6 lines deleted...]
-    <row r="826" ht="14.25" customHeight="1">
+      <c r="D825" s="12"/>
+      <c r="E825" s="12"/>
+      <c r="F825" s="13"/>
+      <c r="G825" s="13"/>
+      <c r="H825" s="24"/>
+      <c r="I825" s="24"/>
+    </row>
+    <row r="826" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A826" s="1"/>
-      <c r="D826" s="16"/>
-[...6 lines deleted...]
-    <row r="827" ht="14.25" customHeight="1">
+      <c r="D826" s="12"/>
+      <c r="E826" s="12"/>
+      <c r="F826" s="13"/>
+      <c r="G826" s="13"/>
+      <c r="H826" s="24"/>
+      <c r="I826" s="24"/>
+    </row>
+    <row r="827" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A827" s="1"/>
-      <c r="D827" s="16"/>
-[...6 lines deleted...]
-    <row r="828" ht="14.25" customHeight="1">
+      <c r="D827" s="12"/>
+      <c r="E827" s="12"/>
+      <c r="F827" s="13"/>
+      <c r="G827" s="13"/>
+      <c r="H827" s="24"/>
+      <c r="I827" s="24"/>
+    </row>
+    <row r="828" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A828" s="1"/>
-      <c r="D828" s="16"/>
-[...6 lines deleted...]
-    <row r="829" ht="14.25" customHeight="1">
+      <c r="D828" s="12"/>
+      <c r="E828" s="12"/>
+      <c r="F828" s="13"/>
+      <c r="G828" s="13"/>
+      <c r="H828" s="24"/>
+      <c r="I828" s="24"/>
+    </row>
+    <row r="829" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A829" s="1"/>
-      <c r="D829" s="16"/>
-[...6 lines deleted...]
-    <row r="830" ht="14.25" customHeight="1">
+      <c r="D829" s="12"/>
+      <c r="E829" s="12"/>
+      <c r="F829" s="13"/>
+      <c r="G829" s="13"/>
+      <c r="H829" s="24"/>
+      <c r="I829" s="24"/>
+    </row>
+    <row r="830" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A830" s="1"/>
-      <c r="D830" s="16"/>
-[...6 lines deleted...]
-    <row r="831" ht="14.25" customHeight="1">
+      <c r="D830" s="12"/>
+      <c r="E830" s="12"/>
+      <c r="F830" s="13"/>
+      <c r="G830" s="13"/>
+      <c r="H830" s="24"/>
+      <c r="I830" s="24"/>
+    </row>
+    <row r="831" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A831" s="1"/>
-      <c r="D831" s="16"/>
-[...6 lines deleted...]
-    <row r="832" ht="14.25" customHeight="1">
+      <c r="D831" s="12"/>
+      <c r="E831" s="12"/>
+      <c r="F831" s="13"/>
+      <c r="G831" s="13"/>
+      <c r="H831" s="24"/>
+      <c r="I831" s="24"/>
+    </row>
+    <row r="832" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A832" s="1"/>
-      <c r="D832" s="16"/>
-[...6 lines deleted...]
-    <row r="833" ht="14.25" customHeight="1">
+      <c r="D832" s="12"/>
+      <c r="E832" s="12"/>
+      <c r="F832" s="13"/>
+      <c r="G832" s="13"/>
+      <c r="H832" s="24"/>
+      <c r="I832" s="24"/>
+    </row>
+    <row r="833" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A833" s="1"/>
-      <c r="D833" s="16"/>
-[...6 lines deleted...]
-    <row r="834" ht="14.25" customHeight="1">
+      <c r="D833" s="12"/>
+      <c r="E833" s="12"/>
+      <c r="F833" s="13"/>
+      <c r="G833" s="13"/>
+      <c r="H833" s="24"/>
+      <c r="I833" s="24"/>
+    </row>
+    <row r="834" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A834" s="1"/>
-      <c r="D834" s="16"/>
-[...6 lines deleted...]
-    <row r="835" ht="14.25" customHeight="1">
+      <c r="D834" s="12"/>
+      <c r="E834" s="12"/>
+      <c r="F834" s="13"/>
+      <c r="G834" s="13"/>
+      <c r="H834" s="24"/>
+      <c r="I834" s="24"/>
+    </row>
+    <row r="835" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A835" s="1"/>
-      <c r="D835" s="16"/>
-[...6 lines deleted...]
-    <row r="836" ht="14.25" customHeight="1">
+      <c r="D835" s="12"/>
+      <c r="E835" s="12"/>
+      <c r="F835" s="13"/>
+      <c r="G835" s="13"/>
+      <c r="H835" s="24"/>
+      <c r="I835" s="24"/>
+    </row>
+    <row r="836" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A836" s="1"/>
-      <c r="D836" s="16"/>
-[...6 lines deleted...]
-    <row r="837" ht="14.25" customHeight="1">
+      <c r="D836" s="12"/>
+      <c r="E836" s="12"/>
+      <c r="F836" s="13"/>
+      <c r="G836" s="13"/>
+      <c r="H836" s="24"/>
+      <c r="I836" s="24"/>
+    </row>
+    <row r="837" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A837" s="1"/>
-      <c r="D837" s="16"/>
-[...6 lines deleted...]
-    <row r="838" ht="14.25" customHeight="1">
+      <c r="D837" s="12"/>
+      <c r="E837" s="12"/>
+      <c r="F837" s="13"/>
+      <c r="G837" s="13"/>
+      <c r="H837" s="24"/>
+      <c r="I837" s="24"/>
+    </row>
+    <row r="838" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A838" s="1"/>
-      <c r="D838" s="16"/>
-[...6 lines deleted...]
-    <row r="839" ht="14.25" customHeight="1">
+      <c r="D838" s="12"/>
+      <c r="E838" s="12"/>
+      <c r="F838" s="13"/>
+      <c r="G838" s="13"/>
+      <c r="H838" s="24"/>
+      <c r="I838" s="24"/>
+    </row>
+    <row r="839" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A839" s="1"/>
-      <c r="D839" s="16"/>
-[...6 lines deleted...]
-    <row r="840" ht="14.25" customHeight="1">
+      <c r="D839" s="12"/>
+      <c r="E839" s="12"/>
+      <c r="F839" s="13"/>
+      <c r="G839" s="13"/>
+      <c r="H839" s="24"/>
+      <c r="I839" s="24"/>
+    </row>
+    <row r="840" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A840" s="1"/>
-      <c r="D840" s="16"/>
-[...6 lines deleted...]
-    <row r="841" ht="14.25" customHeight="1">
+      <c r="D840" s="12"/>
+      <c r="E840" s="12"/>
+      <c r="F840" s="13"/>
+      <c r="G840" s="13"/>
+      <c r="H840" s="24"/>
+      <c r="I840" s="24"/>
+    </row>
+    <row r="841" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A841" s="1"/>
-      <c r="D841" s="16"/>
-[...6 lines deleted...]
-    <row r="842" ht="14.25" customHeight="1">
+      <c r="D841" s="12"/>
+      <c r="E841" s="12"/>
+      <c r="F841" s="13"/>
+      <c r="G841" s="13"/>
+      <c r="H841" s="24"/>
+      <c r="I841" s="24"/>
+    </row>
+    <row r="842" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A842" s="1"/>
-      <c r="D842" s="16"/>
-[...6 lines deleted...]
-    <row r="843" ht="14.25" customHeight="1">
+      <c r="D842" s="12"/>
+      <c r="E842" s="12"/>
+      <c r="F842" s="13"/>
+      <c r="G842" s="13"/>
+      <c r="H842" s="24"/>
+      <c r="I842" s="24"/>
+    </row>
+    <row r="843" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A843" s="1"/>
-      <c r="D843" s="16"/>
-[...6 lines deleted...]
-    <row r="844" ht="14.25" customHeight="1">
+      <c r="D843" s="12"/>
+      <c r="E843" s="12"/>
+      <c r="F843" s="13"/>
+      <c r="G843" s="13"/>
+      <c r="H843" s="24"/>
+      <c r="I843" s="24"/>
+    </row>
+    <row r="844" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A844" s="1"/>
-      <c r="D844" s="16"/>
-[...6 lines deleted...]
-    <row r="845" ht="14.25" customHeight="1">
+      <c r="D844" s="12"/>
+      <c r="E844" s="12"/>
+      <c r="F844" s="13"/>
+      <c r="G844" s="13"/>
+      <c r="H844" s="24"/>
+      <c r="I844" s="24"/>
+    </row>
+    <row r="845" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A845" s="1"/>
-      <c r="D845" s="16"/>
-[...6 lines deleted...]
-    <row r="846" ht="14.25" customHeight="1">
+      <c r="D845" s="12"/>
+      <c r="E845" s="12"/>
+      <c r="F845" s="13"/>
+      <c r="G845" s="13"/>
+      <c r="H845" s="24"/>
+      <c r="I845" s="24"/>
+    </row>
+    <row r="846" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A846" s="1"/>
-      <c r="D846" s="16"/>
-[...6 lines deleted...]
-    <row r="847" ht="14.25" customHeight="1">
+      <c r="D846" s="12"/>
+      <c r="E846" s="12"/>
+      <c r="F846" s="13"/>
+      <c r="G846" s="13"/>
+      <c r="H846" s="24"/>
+      <c r="I846" s="24"/>
+    </row>
+    <row r="847" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A847" s="1"/>
-      <c r="D847" s="16"/>
-[...6 lines deleted...]
-    <row r="848" ht="14.25" customHeight="1">
+      <c r="D847" s="12"/>
+      <c r="E847" s="12"/>
+      <c r="F847" s="13"/>
+      <c r="G847" s="13"/>
+      <c r="H847" s="24"/>
+      <c r="I847" s="24"/>
+    </row>
+    <row r="848" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A848" s="1"/>
-      <c r="D848" s="16"/>
-[...6 lines deleted...]
-    <row r="849" ht="14.25" customHeight="1">
+      <c r="D848" s="12"/>
+      <c r="E848" s="12"/>
+      <c r="F848" s="13"/>
+      <c r="G848" s="13"/>
+      <c r="H848" s="24"/>
+      <c r="I848" s="24"/>
+    </row>
+    <row r="849" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A849" s="1"/>
-      <c r="D849" s="16"/>
-[...6 lines deleted...]
-    <row r="850" ht="14.25" customHeight="1">
+      <c r="D849" s="12"/>
+      <c r="E849" s="12"/>
+      <c r="F849" s="13"/>
+      <c r="G849" s="13"/>
+      <c r="H849" s="24"/>
+      <c r="I849" s="24"/>
+    </row>
+    <row r="850" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A850" s="1"/>
-      <c r="D850" s="16"/>
-[...6 lines deleted...]
-    <row r="851" ht="14.25" customHeight="1">
+      <c r="D850" s="12"/>
+      <c r="E850" s="12"/>
+      <c r="F850" s="13"/>
+      <c r="G850" s="13"/>
+      <c r="H850" s="24"/>
+      <c r="I850" s="24"/>
+    </row>
+    <row r="851" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A851" s="1"/>
-      <c r="D851" s="16"/>
-[...6 lines deleted...]
-    <row r="852" ht="14.25" customHeight="1">
+      <c r="D851" s="12"/>
+      <c r="E851" s="12"/>
+      <c r="F851" s="13"/>
+      <c r="G851" s="13"/>
+      <c r="H851" s="24"/>
+      <c r="I851" s="24"/>
+    </row>
+    <row r="852" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A852" s="1"/>
-      <c r="D852" s="16"/>
-[...6 lines deleted...]
-    <row r="853" ht="14.25" customHeight="1">
+      <c r="D852" s="12"/>
+      <c r="E852" s="12"/>
+      <c r="F852" s="13"/>
+      <c r="G852" s="13"/>
+      <c r="H852" s="24"/>
+      <c r="I852" s="24"/>
+    </row>
+    <row r="853" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A853" s="1"/>
-      <c r="D853" s="16"/>
-[...6 lines deleted...]
-    <row r="854" ht="14.25" customHeight="1">
+      <c r="D853" s="12"/>
+      <c r="E853" s="12"/>
+      <c r="F853" s="13"/>
+      <c r="G853" s="13"/>
+      <c r="H853" s="24"/>
+      <c r="I853" s="24"/>
+    </row>
+    <row r="854" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A854" s="1"/>
-      <c r="D854" s="16"/>
-[...6 lines deleted...]
-    <row r="855" ht="14.25" customHeight="1">
+      <c r="D854" s="12"/>
+      <c r="E854" s="12"/>
+      <c r="F854" s="13"/>
+      <c r="G854" s="13"/>
+      <c r="H854" s="24"/>
+      <c r="I854" s="24"/>
+    </row>
+    <row r="855" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A855" s="1"/>
-      <c r="D855" s="16"/>
-[...6 lines deleted...]
-    <row r="856" ht="14.25" customHeight="1">
+      <c r="D855" s="12"/>
+      <c r="E855" s="12"/>
+      <c r="F855" s="13"/>
+      <c r="G855" s="13"/>
+      <c r="H855" s="24"/>
+      <c r="I855" s="24"/>
+    </row>
+    <row r="856" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A856" s="1"/>
-      <c r="D856" s="16"/>
-[...6 lines deleted...]
-    <row r="857" ht="14.25" customHeight="1">
+      <c r="D856" s="12"/>
+      <c r="E856" s="12"/>
+      <c r="F856" s="13"/>
+      <c r="G856" s="13"/>
+      <c r="H856" s="24"/>
+      <c r="I856" s="24"/>
+    </row>
+    <row r="857" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A857" s="1"/>
-      <c r="D857" s="16"/>
-[...6 lines deleted...]
-    <row r="858" ht="14.25" customHeight="1">
+      <c r="D857" s="12"/>
+      <c r="E857" s="12"/>
+      <c r="F857" s="13"/>
+      <c r="G857" s="13"/>
+      <c r="H857" s="24"/>
+      <c r="I857" s="24"/>
+    </row>
+    <row r="858" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A858" s="1"/>
-      <c r="D858" s="16"/>
-[...6 lines deleted...]
-    <row r="859" ht="14.25" customHeight="1">
+      <c r="D858" s="12"/>
+      <c r="E858" s="12"/>
+      <c r="F858" s="13"/>
+      <c r="G858" s="13"/>
+      <c r="H858" s="24"/>
+      <c r="I858" s="24"/>
+    </row>
+    <row r="859" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A859" s="1"/>
-      <c r="D859" s="16"/>
-[...6 lines deleted...]
-    <row r="860" ht="14.25" customHeight="1">
+      <c r="D859" s="12"/>
+      <c r="E859" s="12"/>
+      <c r="F859" s="13"/>
+      <c r="G859" s="13"/>
+      <c r="H859" s="24"/>
+      <c r="I859" s="24"/>
+    </row>
+    <row r="860" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A860" s="1"/>
-      <c r="D860" s="16"/>
-[...6 lines deleted...]
-    <row r="861" ht="14.25" customHeight="1">
+      <c r="D860" s="12"/>
+      <c r="E860" s="12"/>
+      <c r="F860" s="13"/>
+      <c r="G860" s="13"/>
+      <c r="H860" s="24"/>
+      <c r="I860" s="24"/>
+    </row>
+    <row r="861" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A861" s="1"/>
-      <c r="D861" s="16"/>
-[...6 lines deleted...]
-    <row r="862" ht="14.25" customHeight="1">
+      <c r="D861" s="12"/>
+      <c r="E861" s="12"/>
+      <c r="F861" s="13"/>
+      <c r="G861" s="13"/>
+      <c r="H861" s="24"/>
+      <c r="I861" s="24"/>
+    </row>
+    <row r="862" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A862" s="1"/>
-      <c r="D862" s="16"/>
-[...6 lines deleted...]
-    <row r="863" ht="14.25" customHeight="1">
+      <c r="D862" s="12"/>
+      <c r="E862" s="12"/>
+      <c r="F862" s="13"/>
+      <c r="G862" s="13"/>
+      <c r="H862" s="24"/>
+      <c r="I862" s="24"/>
+    </row>
+    <row r="863" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A863" s="1"/>
-      <c r="D863" s="16"/>
-[...6 lines deleted...]
-    <row r="864" ht="14.25" customHeight="1">
+      <c r="D863" s="12"/>
+      <c r="E863" s="12"/>
+      <c r="F863" s="13"/>
+      <c r="G863" s="13"/>
+      <c r="H863" s="24"/>
+      <c r="I863" s="24"/>
+    </row>
+    <row r="864" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A864" s="1"/>
-      <c r="D864" s="16"/>
-[...6 lines deleted...]
-    <row r="865" ht="14.25" customHeight="1">
+      <c r="D864" s="12"/>
+      <c r="E864" s="12"/>
+      <c r="F864" s="13"/>
+      <c r="G864" s="13"/>
+      <c r="H864" s="24"/>
+      <c r="I864" s="24"/>
+    </row>
+    <row r="865" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A865" s="1"/>
-      <c r="D865" s="16"/>
-[...6 lines deleted...]
-    <row r="866" ht="14.25" customHeight="1">
+      <c r="D865" s="12"/>
+      <c r="E865" s="12"/>
+      <c r="F865" s="13"/>
+      <c r="G865" s="13"/>
+      <c r="H865" s="24"/>
+      <c r="I865" s="24"/>
+    </row>
+    <row r="866" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A866" s="1"/>
-      <c r="D866" s="16"/>
-[...6 lines deleted...]
-    <row r="867" ht="14.25" customHeight="1">
+      <c r="D866" s="12"/>
+      <c r="E866" s="12"/>
+      <c r="F866" s="13"/>
+      <c r="G866" s="13"/>
+      <c r="H866" s="24"/>
+      <c r="I866" s="24"/>
+    </row>
+    <row r="867" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A867" s="1"/>
-      <c r="D867" s="16"/>
-[...6 lines deleted...]
-    <row r="868" ht="14.25" customHeight="1">
+      <c r="D867" s="12"/>
+      <c r="E867" s="12"/>
+      <c r="F867" s="13"/>
+      <c r="G867" s="13"/>
+      <c r="H867" s="24"/>
+      <c r="I867" s="24"/>
+    </row>
+    <row r="868" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A868" s="1"/>
-      <c r="D868" s="16"/>
-[...6 lines deleted...]
-    <row r="869" ht="14.25" customHeight="1">
+      <c r="D868" s="12"/>
+      <c r="E868" s="12"/>
+      <c r="F868" s="13"/>
+      <c r="G868" s="13"/>
+      <c r="H868" s="24"/>
+      <c r="I868" s="24"/>
+    </row>
+    <row r="869" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A869" s="1"/>
-      <c r="D869" s="16"/>
-[...6 lines deleted...]
-    <row r="870" ht="14.25" customHeight="1">
+      <c r="D869" s="12"/>
+      <c r="E869" s="12"/>
+      <c r="F869" s="13"/>
+      <c r="G869" s="13"/>
+      <c r="H869" s="24"/>
+      <c r="I869" s="24"/>
+    </row>
+    <row r="870" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A870" s="1"/>
-      <c r="D870" s="16"/>
-[...6 lines deleted...]
-    <row r="871" ht="14.25" customHeight="1">
+      <c r="D870" s="12"/>
+      <c r="E870" s="12"/>
+      <c r="F870" s="13"/>
+      <c r="G870" s="13"/>
+      <c r="H870" s="24"/>
+      <c r="I870" s="24"/>
+    </row>
+    <row r="871" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A871" s="1"/>
-      <c r="D871" s="16"/>
-[...6 lines deleted...]
-    <row r="872" ht="14.25" customHeight="1">
+      <c r="D871" s="12"/>
+      <c r="E871" s="12"/>
+      <c r="F871" s="13"/>
+      <c r="G871" s="13"/>
+      <c r="H871" s="24"/>
+      <c r="I871" s="24"/>
+    </row>
+    <row r="872" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A872" s="1"/>
-      <c r="D872" s="16"/>
-[...6 lines deleted...]
-    <row r="873" ht="14.25" customHeight="1">
+      <c r="D872" s="12"/>
+      <c r="E872" s="12"/>
+      <c r="F872" s="13"/>
+      <c r="G872" s="13"/>
+      <c r="H872" s="24"/>
+      <c r="I872" s="24"/>
+    </row>
+    <row r="873" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A873" s="1"/>
-      <c r="D873" s="16"/>
-[...6 lines deleted...]
-    <row r="874" ht="14.25" customHeight="1">
+      <c r="D873" s="12"/>
+      <c r="E873" s="12"/>
+      <c r="F873" s="13"/>
+      <c r="G873" s="13"/>
+      <c r="H873" s="24"/>
+      <c r="I873" s="24"/>
+    </row>
+    <row r="874" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A874" s="1"/>
-      <c r="D874" s="16"/>
-[...6 lines deleted...]
-    <row r="875" ht="14.25" customHeight="1">
+      <c r="D874" s="12"/>
+      <c r="E874" s="12"/>
+      <c r="F874" s="13"/>
+      <c r="G874" s="13"/>
+      <c r="H874" s="24"/>
+      <c r="I874" s="24"/>
+    </row>
+    <row r="875" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A875" s="1"/>
-      <c r="D875" s="16"/>
-[...6 lines deleted...]
-    <row r="876" ht="14.25" customHeight="1">
+      <c r="D875" s="12"/>
+      <c r="E875" s="12"/>
+      <c r="F875" s="13"/>
+      <c r="G875" s="13"/>
+      <c r="H875" s="24"/>
+      <c r="I875" s="24"/>
+    </row>
+    <row r="876" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A876" s="1"/>
-      <c r="D876" s="16"/>
-[...6 lines deleted...]
-    <row r="877" ht="14.25" customHeight="1">
+      <c r="D876" s="12"/>
+      <c r="E876" s="12"/>
+      <c r="F876" s="13"/>
+      <c r="G876" s="13"/>
+      <c r="H876" s="24"/>
+      <c r="I876" s="24"/>
+    </row>
+    <row r="877" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A877" s="1"/>
-      <c r="D877" s="16"/>
-[...6 lines deleted...]
-    <row r="878" ht="14.25" customHeight="1">
+      <c r="D877" s="12"/>
+      <c r="E877" s="12"/>
+      <c r="F877" s="13"/>
+      <c r="G877" s="13"/>
+      <c r="H877" s="24"/>
+      <c r="I877" s="24"/>
+    </row>
+    <row r="878" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A878" s="1"/>
-      <c r="D878" s="16"/>
-[...6 lines deleted...]
-    <row r="879" ht="14.25" customHeight="1">
+      <c r="D878" s="12"/>
+      <c r="E878" s="12"/>
+      <c r="F878" s="13"/>
+      <c r="G878" s="13"/>
+      <c r="H878" s="24"/>
+      <c r="I878" s="24"/>
+    </row>
+    <row r="879" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A879" s="1"/>
-      <c r="D879" s="16"/>
-[...6 lines deleted...]
-    <row r="880" ht="14.25" customHeight="1">
+      <c r="D879" s="12"/>
+      <c r="E879" s="12"/>
+      <c r="F879" s="13"/>
+      <c r="G879" s="13"/>
+      <c r="H879" s="24"/>
+      <c r="I879" s="24"/>
+    </row>
+    <row r="880" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A880" s="1"/>
-      <c r="D880" s="16"/>
-[...6 lines deleted...]
-    <row r="881" ht="14.25" customHeight="1">
+      <c r="D880" s="12"/>
+      <c r="E880" s="12"/>
+      <c r="F880" s="13"/>
+      <c r="G880" s="13"/>
+      <c r="H880" s="24"/>
+      <c r="I880" s="24"/>
+    </row>
+    <row r="881" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A881" s="1"/>
-      <c r="D881" s="16"/>
-[...6 lines deleted...]
-    <row r="882" ht="14.25" customHeight="1">
+      <c r="D881" s="12"/>
+      <c r="E881" s="12"/>
+      <c r="F881" s="13"/>
+      <c r="G881" s="13"/>
+      <c r="H881" s="24"/>
+      <c r="I881" s="24"/>
+    </row>
+    <row r="882" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A882" s="1"/>
-      <c r="D882" s="16"/>
-[...6 lines deleted...]
-    <row r="883" ht="14.25" customHeight="1">
+      <c r="D882" s="12"/>
+      <c r="E882" s="12"/>
+      <c r="F882" s="13"/>
+      <c r="G882" s="13"/>
+      <c r="H882" s="24"/>
+      <c r="I882" s="24"/>
+    </row>
+    <row r="883" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A883" s="1"/>
-      <c r="D883" s="16"/>
-[...6 lines deleted...]
-    <row r="884" ht="14.25" customHeight="1">
+      <c r="D883" s="12"/>
+      <c r="E883" s="12"/>
+      <c r="F883" s="13"/>
+      <c r="G883" s="13"/>
+      <c r="H883" s="24"/>
+      <c r="I883" s="24"/>
+    </row>
+    <row r="884" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A884" s="1"/>
-      <c r="D884" s="16"/>
-[...6 lines deleted...]
-    <row r="885" ht="14.25" customHeight="1">
+      <c r="D884" s="12"/>
+      <c r="E884" s="12"/>
+      <c r="F884" s="13"/>
+      <c r="G884" s="13"/>
+      <c r="H884" s="24"/>
+      <c r="I884" s="24"/>
+    </row>
+    <row r="885" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A885" s="1"/>
-      <c r="D885" s="16"/>
-[...6 lines deleted...]
-    <row r="886" ht="14.25" customHeight="1">
+      <c r="D885" s="12"/>
+      <c r="E885" s="12"/>
+      <c r="F885" s="13"/>
+      <c r="G885" s="13"/>
+      <c r="H885" s="24"/>
+      <c r="I885" s="24"/>
+    </row>
+    <row r="886" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A886" s="1"/>
-      <c r="D886" s="16"/>
-[...6 lines deleted...]
-    <row r="887" ht="14.25" customHeight="1">
+      <c r="D886" s="12"/>
+      <c r="E886" s="12"/>
+      <c r="F886" s="13"/>
+      <c r="G886" s="13"/>
+      <c r="H886" s="24"/>
+      <c r="I886" s="24"/>
+    </row>
+    <row r="887" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A887" s="1"/>
-      <c r="D887" s="16"/>
-[...6 lines deleted...]
-    <row r="888" ht="14.25" customHeight="1">
+      <c r="D887" s="12"/>
+      <c r="E887" s="12"/>
+      <c r="F887" s="13"/>
+      <c r="G887" s="13"/>
+      <c r="H887" s="24"/>
+      <c r="I887" s="24"/>
+    </row>
+    <row r="888" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A888" s="1"/>
-      <c r="D888" s="16"/>
-[...6 lines deleted...]
-    <row r="889" ht="14.25" customHeight="1">
+      <c r="D888" s="12"/>
+      <c r="E888" s="12"/>
+      <c r="F888" s="13"/>
+      <c r="G888" s="13"/>
+      <c r="H888" s="24"/>
+      <c r="I888" s="24"/>
+    </row>
+    <row r="889" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A889" s="1"/>
-      <c r="D889" s="16"/>
-[...6 lines deleted...]
-    <row r="890" ht="14.25" customHeight="1">
+      <c r="D889" s="12"/>
+      <c r="E889" s="12"/>
+      <c r="F889" s="13"/>
+      <c r="G889" s="13"/>
+      <c r="H889" s="24"/>
+      <c r="I889" s="24"/>
+    </row>
+    <row r="890" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A890" s="1"/>
-      <c r="D890" s="16"/>
-[...6 lines deleted...]
-    <row r="891" ht="14.25" customHeight="1">
+      <c r="D890" s="12"/>
+      <c r="E890" s="12"/>
+      <c r="F890" s="13"/>
+      <c r="G890" s="13"/>
+      <c r="H890" s="24"/>
+      <c r="I890" s="24"/>
+    </row>
+    <row r="891" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A891" s="1"/>
-      <c r="D891" s="16"/>
-[...6 lines deleted...]
-    <row r="892" ht="14.25" customHeight="1">
+      <c r="D891" s="12"/>
+      <c r="E891" s="12"/>
+      <c r="F891" s="13"/>
+      <c r="G891" s="13"/>
+      <c r="H891" s="24"/>
+      <c r="I891" s="24"/>
+    </row>
+    <row r="892" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A892" s="1"/>
-      <c r="D892" s="16"/>
-[...6 lines deleted...]
-    <row r="893" ht="14.25" customHeight="1">
+      <c r="D892" s="12"/>
+      <c r="E892" s="12"/>
+      <c r="F892" s="13"/>
+      <c r="G892" s="13"/>
+      <c r="H892" s="24"/>
+      <c r="I892" s="24"/>
+    </row>
+    <row r="893" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A893" s="1"/>
-      <c r="D893" s="16"/>
-[...6 lines deleted...]
-    <row r="894" ht="14.25" customHeight="1">
+      <c r="D893" s="12"/>
+      <c r="E893" s="12"/>
+      <c r="F893" s="13"/>
+      <c r="G893" s="13"/>
+      <c r="H893" s="24"/>
+      <c r="I893" s="24"/>
+    </row>
+    <row r="894" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A894" s="1"/>
-      <c r="D894" s="16"/>
-[...6 lines deleted...]
-    <row r="895" ht="14.25" customHeight="1">
+      <c r="D894" s="12"/>
+      <c r="E894" s="12"/>
+      <c r="F894" s="13"/>
+      <c r="G894" s="13"/>
+      <c r="H894" s="24"/>
+      <c r="I894" s="24"/>
+    </row>
+    <row r="895" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A895" s="1"/>
-      <c r="D895" s="16"/>
-[...6 lines deleted...]
-    <row r="896" ht="14.25" customHeight="1">
+      <c r="D895" s="12"/>
+      <c r="E895" s="12"/>
+      <c r="F895" s="13"/>
+      <c r="G895" s="13"/>
+      <c r="H895" s="24"/>
+      <c r="I895" s="24"/>
+    </row>
+    <row r="896" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A896" s="1"/>
-      <c r="D896" s="16"/>
-[...6 lines deleted...]
-    <row r="897" ht="14.25" customHeight="1">
+      <c r="D896" s="12"/>
+      <c r="E896" s="12"/>
+      <c r="F896" s="13"/>
+      <c r="G896" s="13"/>
+      <c r="H896" s="24"/>
+      <c r="I896" s="24"/>
+    </row>
+    <row r="897" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A897" s="1"/>
-      <c r="D897" s="16"/>
-[...6 lines deleted...]
-    <row r="898" ht="14.25" customHeight="1">
+      <c r="D897" s="12"/>
+      <c r="E897" s="12"/>
+      <c r="F897" s="13"/>
+      <c r="G897" s="13"/>
+      <c r="H897" s="24"/>
+      <c r="I897" s="24"/>
+    </row>
+    <row r="898" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A898" s="1"/>
-      <c r="D898" s="16"/>
-[...6 lines deleted...]
-    <row r="899" ht="14.25" customHeight="1">
+      <c r="D898" s="12"/>
+      <c r="E898" s="12"/>
+      <c r="F898" s="13"/>
+      <c r="G898" s="13"/>
+      <c r="H898" s="24"/>
+      <c r="I898" s="24"/>
+    </row>
+    <row r="899" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A899" s="1"/>
-      <c r="D899" s="16"/>
-[...6 lines deleted...]
-    <row r="900" ht="14.25" customHeight="1">
+      <c r="D899" s="12"/>
+      <c r="E899" s="12"/>
+      <c r="F899" s="13"/>
+      <c r="G899" s="13"/>
+      <c r="H899" s="24"/>
+      <c r="I899" s="24"/>
+    </row>
+    <row r="900" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A900" s="1"/>
-      <c r="D900" s="16"/>
-[...6 lines deleted...]
-    <row r="901" ht="14.25" customHeight="1">
+      <c r="D900" s="12"/>
+      <c r="E900" s="12"/>
+      <c r="F900" s="13"/>
+      <c r="G900" s="13"/>
+      <c r="H900" s="24"/>
+      <c r="I900" s="24"/>
+    </row>
+    <row r="901" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A901" s="1"/>
-      <c r="D901" s="16"/>
-[...6 lines deleted...]
-    <row r="902" ht="14.25" customHeight="1">
+      <c r="D901" s="12"/>
+      <c r="E901" s="12"/>
+      <c r="F901" s="13"/>
+      <c r="G901" s="13"/>
+      <c r="H901" s="24"/>
+      <c r="I901" s="24"/>
+    </row>
+    <row r="902" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A902" s="1"/>
-      <c r="D902" s="16"/>
-[...6 lines deleted...]
-    <row r="903" ht="14.25" customHeight="1">
+      <c r="D902" s="12"/>
+      <c r="E902" s="12"/>
+      <c r="F902" s="13"/>
+      <c r="G902" s="13"/>
+      <c r="H902" s="24"/>
+      <c r="I902" s="24"/>
+    </row>
+    <row r="903" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A903" s="1"/>
-      <c r="D903" s="16"/>
-[...6 lines deleted...]
-    <row r="904" ht="14.25" customHeight="1">
+      <c r="D903" s="12"/>
+      <c r="E903" s="12"/>
+      <c r="F903" s="13"/>
+      <c r="G903" s="13"/>
+      <c r="H903" s="24"/>
+      <c r="I903" s="24"/>
+    </row>
+    <row r="904" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A904" s="1"/>
-      <c r="D904" s="16"/>
-[...6 lines deleted...]
-    <row r="905" ht="14.25" customHeight="1">
+      <c r="D904" s="12"/>
+      <c r="E904" s="12"/>
+      <c r="F904" s="13"/>
+      <c r="G904" s="13"/>
+      <c r="H904" s="24"/>
+      <c r="I904" s="24"/>
+    </row>
+    <row r="905" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A905" s="1"/>
-      <c r="D905" s="16"/>
-[...6 lines deleted...]
-    <row r="906" ht="14.25" customHeight="1">
+      <c r="D905" s="12"/>
+      <c r="E905" s="12"/>
+      <c r="F905" s="13"/>
+      <c r="G905" s="13"/>
+      <c r="H905" s="24"/>
+      <c r="I905" s="24"/>
+    </row>
+    <row r="906" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A906" s="1"/>
-      <c r="D906" s="16"/>
-[...6 lines deleted...]
-    <row r="907" ht="14.25" customHeight="1">
+      <c r="D906" s="12"/>
+      <c r="E906" s="12"/>
+      <c r="F906" s="13"/>
+      <c r="G906" s="13"/>
+      <c r="H906" s="24"/>
+      <c r="I906" s="24"/>
+    </row>
+    <row r="907" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A907" s="1"/>
-      <c r="D907" s="16"/>
-[...6 lines deleted...]
-    <row r="908" ht="14.25" customHeight="1">
+      <c r="D907" s="12"/>
+      <c r="E907" s="12"/>
+      <c r="F907" s="13"/>
+      <c r="G907" s="13"/>
+      <c r="H907" s="24"/>
+      <c r="I907" s="24"/>
+    </row>
+    <row r="908" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A908" s="1"/>
-      <c r="D908" s="16"/>
-[...6 lines deleted...]
-    <row r="909" ht="14.25" customHeight="1">
+      <c r="D908" s="12"/>
+      <c r="E908" s="12"/>
+      <c r="F908" s="13"/>
+      <c r="G908" s="13"/>
+      <c r="H908" s="24"/>
+      <c r="I908" s="24"/>
+    </row>
+    <row r="909" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A909" s="1"/>
-      <c r="D909" s="16"/>
-[...6 lines deleted...]
-    <row r="910" ht="14.25" customHeight="1">
+      <c r="D909" s="12"/>
+      <c r="E909" s="12"/>
+      <c r="F909" s="13"/>
+      <c r="G909" s="13"/>
+      <c r="H909" s="24"/>
+      <c r="I909" s="24"/>
+    </row>
+    <row r="910" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A910" s="1"/>
-      <c r="D910" s="16"/>
-[...6 lines deleted...]
-    <row r="911" ht="14.25" customHeight="1">
+      <c r="D910" s="12"/>
+      <c r="E910" s="12"/>
+      <c r="F910" s="13"/>
+      <c r="G910" s="13"/>
+      <c r="H910" s="24"/>
+      <c r="I910" s="24"/>
+    </row>
+    <row r="911" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A911" s="1"/>
-      <c r="D911" s="16"/>
-[...6 lines deleted...]
-    <row r="912" ht="14.25" customHeight="1">
+      <c r="D911" s="12"/>
+      <c r="E911" s="12"/>
+      <c r="F911" s="13"/>
+      <c r="G911" s="13"/>
+      <c r="H911" s="24"/>
+      <c r="I911" s="24"/>
+    </row>
+    <row r="912" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A912" s="1"/>
-      <c r="D912" s="16"/>
-[...6 lines deleted...]
-    <row r="913" ht="14.25" customHeight="1">
+      <c r="D912" s="12"/>
+      <c r="E912" s="12"/>
+      <c r="F912" s="13"/>
+      <c r="G912" s="13"/>
+      <c r="H912" s="24"/>
+      <c r="I912" s="24"/>
+    </row>
+    <row r="913" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A913" s="1"/>
-      <c r="D913" s="16"/>
-[...6 lines deleted...]
-    <row r="914" ht="14.25" customHeight="1">
+      <c r="D913" s="12"/>
+      <c r="E913" s="12"/>
+      <c r="F913" s="13"/>
+      <c r="G913" s="13"/>
+      <c r="H913" s="24"/>
+      <c r="I913" s="24"/>
+    </row>
+    <row r="914" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A914" s="1"/>
-      <c r="D914" s="16"/>
-[...6 lines deleted...]
-    <row r="915" ht="14.25" customHeight="1">
+      <c r="D914" s="12"/>
+      <c r="E914" s="12"/>
+      <c r="F914" s="13"/>
+      <c r="G914" s="13"/>
+      <c r="H914" s="24"/>
+      <c r="I914" s="24"/>
+    </row>
+    <row r="915" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A915" s="1"/>
-      <c r="D915" s="16"/>
-[...6 lines deleted...]
-    <row r="916" ht="14.25" customHeight="1">
+      <c r="D915" s="12"/>
+      <c r="E915" s="12"/>
+      <c r="F915" s="13"/>
+      <c r="G915" s="13"/>
+      <c r="H915" s="24"/>
+      <c r="I915" s="24"/>
+    </row>
+    <row r="916" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A916" s="1"/>
-      <c r="D916" s="16"/>
-[...6 lines deleted...]
-    <row r="917" ht="14.25" customHeight="1">
+      <c r="D916" s="12"/>
+      <c r="E916" s="12"/>
+      <c r="F916" s="13"/>
+      <c r="G916" s="13"/>
+      <c r="H916" s="24"/>
+      <c r="I916" s="24"/>
+    </row>
+    <row r="917" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A917" s="1"/>
-      <c r="D917" s="16"/>
-[...6 lines deleted...]
-    <row r="918" ht="14.25" customHeight="1">
+      <c r="D917" s="12"/>
+      <c r="E917" s="12"/>
+      <c r="F917" s="13"/>
+      <c r="G917" s="13"/>
+      <c r="H917" s="24"/>
+      <c r="I917" s="24"/>
+    </row>
+    <row r="918" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A918" s="1"/>
-      <c r="D918" s="16"/>
-[...6 lines deleted...]
-    <row r="919" ht="14.25" customHeight="1">
+      <c r="D918" s="12"/>
+      <c r="E918" s="12"/>
+      <c r="F918" s="13"/>
+      <c r="G918" s="13"/>
+      <c r="H918" s="24"/>
+      <c r="I918" s="24"/>
+    </row>
+    <row r="919" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A919" s="1"/>
-      <c r="D919" s="16"/>
-[...6 lines deleted...]
-    <row r="920" ht="14.25" customHeight="1">
+      <c r="D919" s="12"/>
+      <c r="E919" s="12"/>
+      <c r="F919" s="13"/>
+      <c r="G919" s="13"/>
+      <c r="H919" s="24"/>
+      <c r="I919" s="24"/>
+    </row>
+    <row r="920" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A920" s="1"/>
-      <c r="D920" s="16"/>
-[...6 lines deleted...]
-    <row r="921" ht="14.25" customHeight="1">
+      <c r="D920" s="12"/>
+      <c r="E920" s="12"/>
+      <c r="F920" s="13"/>
+      <c r="G920" s="13"/>
+      <c r="H920" s="24"/>
+      <c r="I920" s="24"/>
+    </row>
+    <row r="921" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A921" s="1"/>
-      <c r="D921" s="16"/>
-[...6 lines deleted...]
-    <row r="922" ht="14.25" customHeight="1">
+      <c r="D921" s="12"/>
+      <c r="E921" s="12"/>
+      <c r="F921" s="13"/>
+      <c r="G921" s="13"/>
+      <c r="H921" s="24"/>
+      <c r="I921" s="24"/>
+    </row>
+    <row r="922" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A922" s="1"/>
-      <c r="D922" s="16"/>
-[...6 lines deleted...]
-    <row r="923" ht="14.25" customHeight="1">
+      <c r="D922" s="12"/>
+      <c r="E922" s="12"/>
+      <c r="F922" s="13"/>
+      <c r="G922" s="13"/>
+      <c r="H922" s="24"/>
+      <c r="I922" s="24"/>
+    </row>
+    <row r="923" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A923" s="1"/>
-      <c r="D923" s="16"/>
-[...6 lines deleted...]
-    <row r="924" ht="14.25" customHeight="1">
+      <c r="D923" s="12"/>
+      <c r="E923" s="12"/>
+      <c r="F923" s="13"/>
+      <c r="G923" s="13"/>
+      <c r="H923" s="24"/>
+      <c r="I923" s="24"/>
+    </row>
+    <row r="924" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A924" s="1"/>
-      <c r="D924" s="16"/>
-[...6 lines deleted...]
-    <row r="925" ht="14.25" customHeight="1">
+      <c r="D924" s="12"/>
+      <c r="E924" s="12"/>
+      <c r="F924" s="13"/>
+      <c r="G924" s="13"/>
+      <c r="H924" s="24"/>
+      <c r="I924" s="24"/>
+    </row>
+    <row r="925" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A925" s="1"/>
-      <c r="D925" s="16"/>
-[...6 lines deleted...]
-    <row r="926" ht="14.25" customHeight="1">
+      <c r="D925" s="12"/>
+      <c r="E925" s="12"/>
+      <c r="F925" s="13"/>
+      <c r="G925" s="13"/>
+      <c r="H925" s="24"/>
+      <c r="I925" s="24"/>
+    </row>
+    <row r="926" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A926" s="1"/>
-      <c r="D926" s="16"/>
-[...6 lines deleted...]
-    <row r="927" ht="14.25" customHeight="1">
+      <c r="D926" s="12"/>
+      <c r="E926" s="12"/>
+      <c r="F926" s="13"/>
+      <c r="G926" s="13"/>
+      <c r="H926" s="24"/>
+      <c r="I926" s="24"/>
+    </row>
+    <row r="927" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A927" s="1"/>
-      <c r="D927" s="16"/>
-[...6 lines deleted...]
-    <row r="928" ht="14.25" customHeight="1">
+      <c r="D927" s="12"/>
+      <c r="E927" s="12"/>
+      <c r="F927" s="13"/>
+      <c r="G927" s="13"/>
+      <c r="H927" s="24"/>
+      <c r="I927" s="24"/>
+    </row>
+    <row r="928" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A928" s="1"/>
-      <c r="D928" s="16"/>
-[...6 lines deleted...]
-    <row r="929" ht="14.25" customHeight="1">
+      <c r="D928" s="12"/>
+      <c r="E928" s="12"/>
+      <c r="F928" s="13"/>
+      <c r="G928" s="13"/>
+      <c r="H928" s="24"/>
+      <c r="I928" s="24"/>
+    </row>
+    <row r="929" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A929" s="1"/>
-      <c r="D929" s="16"/>
-[...6 lines deleted...]
-    <row r="930" ht="14.25" customHeight="1">
+      <c r="D929" s="12"/>
+      <c r="E929" s="12"/>
+      <c r="F929" s="13"/>
+      <c r="G929" s="13"/>
+      <c r="H929" s="24"/>
+      <c r="I929" s="24"/>
+    </row>
+    <row r="930" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A930" s="1"/>
-      <c r="D930" s="16"/>
-[...6 lines deleted...]
-    <row r="931" ht="14.25" customHeight="1">
+      <c r="D930" s="12"/>
+      <c r="E930" s="12"/>
+      <c r="F930" s="13"/>
+      <c r="G930" s="13"/>
+      <c r="H930" s="24"/>
+      <c r="I930" s="24"/>
+    </row>
+    <row r="931" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A931" s="1"/>
-      <c r="D931" s="16"/>
-[...6 lines deleted...]
-    <row r="932" ht="14.25" customHeight="1">
+      <c r="D931" s="12"/>
+      <c r="E931" s="12"/>
+      <c r="F931" s="13"/>
+      <c r="G931" s="13"/>
+      <c r="H931" s="24"/>
+      <c r="I931" s="24"/>
+    </row>
+    <row r="932" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A932" s="1"/>
-      <c r="D932" s="16"/>
-[...6 lines deleted...]
-    <row r="933" ht="14.25" customHeight="1">
+      <c r="D932" s="12"/>
+      <c r="E932" s="12"/>
+      <c r="F932" s="13"/>
+      <c r="G932" s="13"/>
+      <c r="H932" s="24"/>
+      <c r="I932" s="24"/>
+    </row>
+    <row r="933" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A933" s="1"/>
-      <c r="D933" s="16"/>
-[...6 lines deleted...]
-    <row r="934" ht="14.25" customHeight="1">
+      <c r="D933" s="12"/>
+      <c r="E933" s="12"/>
+      <c r="F933" s="13"/>
+      <c r="G933" s="13"/>
+      <c r="H933" s="24"/>
+      <c r="I933" s="24"/>
+    </row>
+    <row r="934" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A934" s="1"/>
-      <c r="D934" s="16"/>
-[...6 lines deleted...]
-    <row r="935" ht="14.25" customHeight="1">
+      <c r="D934" s="12"/>
+      <c r="E934" s="12"/>
+      <c r="F934" s="13"/>
+      <c r="G934" s="13"/>
+      <c r="H934" s="24"/>
+      <c r="I934" s="24"/>
+    </row>
+    <row r="935" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A935" s="1"/>
-      <c r="D935" s="16"/>
-[...6 lines deleted...]
-    <row r="936" ht="14.25" customHeight="1">
+      <c r="D935" s="12"/>
+      <c r="E935" s="12"/>
+      <c r="F935" s="13"/>
+      <c r="G935" s="13"/>
+      <c r="H935" s="24"/>
+      <c r="I935" s="24"/>
+    </row>
+    <row r="936" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A936" s="1"/>
-      <c r="D936" s="16"/>
-[...6 lines deleted...]
-    <row r="937" ht="14.25" customHeight="1">
+      <c r="D936" s="12"/>
+      <c r="E936" s="12"/>
+      <c r="F936" s="13"/>
+      <c r="G936" s="13"/>
+      <c r="H936" s="24"/>
+      <c r="I936" s="24"/>
+    </row>
+    <row r="937" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A937" s="1"/>
-      <c r="D937" s="16"/>
-[...6 lines deleted...]
-    <row r="938" ht="14.25" customHeight="1">
+      <c r="D937" s="12"/>
+      <c r="E937" s="12"/>
+      <c r="F937" s="13"/>
+      <c r="G937" s="13"/>
+      <c r="H937" s="24"/>
+      <c r="I937" s="24"/>
+    </row>
+    <row r="938" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A938" s="1"/>
-      <c r="D938" s="16"/>
-[...6 lines deleted...]
-    <row r="939" ht="14.25" customHeight="1">
+      <c r="D938" s="12"/>
+      <c r="E938" s="12"/>
+      <c r="F938" s="13"/>
+      <c r="G938" s="13"/>
+      <c r="H938" s="24"/>
+      <c r="I938" s="24"/>
+    </row>
+    <row r="939" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A939" s="1"/>
-      <c r="D939" s="16"/>
-[...6 lines deleted...]
-    <row r="940" ht="14.25" customHeight="1">
+      <c r="D939" s="12"/>
+      <c r="E939" s="12"/>
+      <c r="F939" s="13"/>
+      <c r="G939" s="13"/>
+      <c r="H939" s="24"/>
+      <c r="I939" s="24"/>
+    </row>
+    <row r="940" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A940" s="1"/>
-      <c r="D940" s="16"/>
-[...6 lines deleted...]
-    <row r="941" ht="14.25" customHeight="1">
+      <c r="D940" s="12"/>
+      <c r="E940" s="12"/>
+      <c r="F940" s="13"/>
+      <c r="G940" s="13"/>
+      <c r="H940" s="24"/>
+      <c r="I940" s="24"/>
+    </row>
+    <row r="941" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A941" s="1"/>
-      <c r="D941" s="16"/>
-[...6 lines deleted...]
-    <row r="942" ht="14.25" customHeight="1">
+      <c r="D941" s="12"/>
+      <c r="E941" s="12"/>
+      <c r="F941" s="13"/>
+      <c r="G941" s="13"/>
+      <c r="H941" s="24"/>
+      <c r="I941" s="24"/>
+    </row>
+    <row r="942" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A942" s="1"/>
-      <c r="D942" s="16"/>
-[...6 lines deleted...]
-    <row r="943" ht="14.25" customHeight="1">
+      <c r="D942" s="12"/>
+      <c r="E942" s="12"/>
+      <c r="F942" s="13"/>
+      <c r="G942" s="13"/>
+      <c r="H942" s="24"/>
+      <c r="I942" s="24"/>
+    </row>
+    <row r="943" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A943" s="1"/>
-      <c r="D943" s="16"/>
-[...6 lines deleted...]
-    <row r="944" ht="14.25" customHeight="1">
+      <c r="D943" s="12"/>
+      <c r="E943" s="12"/>
+      <c r="F943" s="13"/>
+      <c r="G943" s="13"/>
+      <c r="H943" s="24"/>
+      <c r="I943" s="24"/>
+    </row>
+    <row r="944" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A944" s="1"/>
-      <c r="D944" s="16"/>
-[...6 lines deleted...]
-    <row r="945" ht="14.25" customHeight="1">
+      <c r="D944" s="12"/>
+      <c r="E944" s="12"/>
+      <c r="F944" s="13"/>
+      <c r="G944" s="13"/>
+      <c r="H944" s="24"/>
+      <c r="I944" s="24"/>
+    </row>
+    <row r="945" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A945" s="1"/>
-      <c r="D945" s="16"/>
-[...6 lines deleted...]
-    <row r="946" ht="14.25" customHeight="1">
+      <c r="D945" s="12"/>
+      <c r="E945" s="12"/>
+      <c r="F945" s="13"/>
+      <c r="G945" s="13"/>
+      <c r="H945" s="24"/>
+      <c r="I945" s="24"/>
+    </row>
+    <row r="946" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A946" s="1"/>
-      <c r="D946" s="16"/>
-[...6 lines deleted...]
-    <row r="947" ht="14.25" customHeight="1">
+      <c r="D946" s="12"/>
+      <c r="E946" s="12"/>
+      <c r="F946" s="13"/>
+      <c r="G946" s="13"/>
+      <c r="H946" s="24"/>
+      <c r="I946" s="24"/>
+    </row>
+    <row r="947" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A947" s="1"/>
-      <c r="D947" s="16"/>
-[...6 lines deleted...]
-    <row r="948" ht="14.25" customHeight="1">
+      <c r="D947" s="12"/>
+      <c r="E947" s="12"/>
+      <c r="F947" s="13"/>
+      <c r="G947" s="13"/>
+      <c r="H947" s="24"/>
+      <c r="I947" s="24"/>
+    </row>
+    <row r="948" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A948" s="1"/>
-      <c r="D948" s="16"/>
-[...6 lines deleted...]
-    <row r="949" ht="14.25" customHeight="1">
+      <c r="D948" s="12"/>
+      <c r="E948" s="12"/>
+      <c r="F948" s="13"/>
+      <c r="G948" s="13"/>
+      <c r="H948" s="24"/>
+      <c r="I948" s="24"/>
+    </row>
+    <row r="949" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A949" s="1"/>
-      <c r="D949" s="16"/>
-[...6 lines deleted...]
-    <row r="950" ht="14.25" customHeight="1">
+      <c r="D949" s="12"/>
+      <c r="E949" s="12"/>
+      <c r="F949" s="13"/>
+      <c r="G949" s="13"/>
+      <c r="H949" s="24"/>
+      <c r="I949" s="24"/>
+    </row>
+    <row r="950" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A950" s="1"/>
-      <c r="D950" s="16"/>
-[...6 lines deleted...]
-    <row r="951" ht="14.25" customHeight="1">
+      <c r="D950" s="12"/>
+      <c r="E950" s="12"/>
+      <c r="F950" s="13"/>
+      <c r="G950" s="13"/>
+      <c r="H950" s="24"/>
+      <c r="I950" s="24"/>
+    </row>
+    <row r="951" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A951" s="1"/>
-      <c r="D951" s="16"/>
-[...6 lines deleted...]
-    <row r="952" ht="14.25" customHeight="1">
+      <c r="D951" s="12"/>
+      <c r="E951" s="12"/>
+      <c r="F951" s="13"/>
+      <c r="G951" s="13"/>
+      <c r="H951" s="24"/>
+      <c r="I951" s="24"/>
+    </row>
+    <row r="952" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A952" s="1"/>
-      <c r="D952" s="16"/>
-[...6 lines deleted...]
-    <row r="953" ht="14.25" customHeight="1">
+      <c r="D952" s="12"/>
+      <c r="E952" s="12"/>
+      <c r="F952" s="13"/>
+      <c r="G952" s="13"/>
+      <c r="H952" s="24"/>
+      <c r="I952" s="24"/>
+    </row>
+    <row r="953" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A953" s="1"/>
-      <c r="D953" s="16"/>
-[...6 lines deleted...]
-    <row r="954" ht="14.25" customHeight="1">
+      <c r="D953" s="12"/>
+      <c r="E953" s="12"/>
+      <c r="F953" s="13"/>
+      <c r="G953" s="13"/>
+      <c r="H953" s="24"/>
+      <c r="I953" s="24"/>
+    </row>
+    <row r="954" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A954" s="1"/>
-      <c r="D954" s="16"/>
-[...6 lines deleted...]
-    <row r="955" ht="14.25" customHeight="1">
+      <c r="D954" s="12"/>
+      <c r="E954" s="12"/>
+      <c r="F954" s="13"/>
+      <c r="G954" s="13"/>
+      <c r="H954" s="24"/>
+      <c r="I954" s="24"/>
+    </row>
+    <row r="955" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A955" s="1"/>
-      <c r="D955" s="16"/>
-[...6 lines deleted...]
-    <row r="956" ht="14.25" customHeight="1">
+      <c r="D955" s="12"/>
+      <c r="E955" s="12"/>
+      <c r="F955" s="13"/>
+      <c r="G955" s="13"/>
+      <c r="H955" s="24"/>
+      <c r="I955" s="24"/>
+    </row>
+    <row r="956" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A956" s="1"/>
-      <c r="D956" s="16"/>
-[...6 lines deleted...]
-    <row r="957" ht="14.25" customHeight="1">
+      <c r="D956" s="12"/>
+      <c r="E956" s="12"/>
+      <c r="F956" s="13"/>
+      <c r="G956" s="13"/>
+      <c r="H956" s="24"/>
+      <c r="I956" s="24"/>
+    </row>
+    <row r="957" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A957" s="1"/>
-      <c r="D957" s="16"/>
-[...6 lines deleted...]
-    <row r="958" ht="14.25" customHeight="1">
+      <c r="D957" s="12"/>
+      <c r="E957" s="12"/>
+      <c r="F957" s="13"/>
+      <c r="G957" s="13"/>
+      <c r="H957" s="24"/>
+      <c r="I957" s="24"/>
+    </row>
+    <row r="958" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A958" s="1"/>
-      <c r="D958" s="16"/>
-[...6 lines deleted...]
-    <row r="959" ht="14.25" customHeight="1">
+      <c r="D958" s="12"/>
+      <c r="E958" s="12"/>
+      <c r="F958" s="13"/>
+      <c r="G958" s="13"/>
+      <c r="H958" s="24"/>
+      <c r="I958" s="24"/>
+    </row>
+    <row r="959" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A959" s="1"/>
-      <c r="D959" s="16"/>
-[...6 lines deleted...]
-    <row r="960" ht="14.25" customHeight="1">
+      <c r="D959" s="12"/>
+      <c r="E959" s="12"/>
+      <c r="F959" s="13"/>
+      <c r="G959" s="13"/>
+      <c r="H959" s="24"/>
+      <c r="I959" s="24"/>
+    </row>
+    <row r="960" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A960" s="1"/>
-      <c r="D960" s="16"/>
-[...6 lines deleted...]
-    <row r="961" ht="14.25" customHeight="1">
+      <c r="D960" s="12"/>
+      <c r="E960" s="12"/>
+      <c r="F960" s="13"/>
+      <c r="G960" s="13"/>
+      <c r="H960" s="24"/>
+      <c r="I960" s="24"/>
+    </row>
+    <row r="961" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A961" s="1"/>
-      <c r="D961" s="16"/>
-[...6 lines deleted...]
-    <row r="962" ht="14.25" customHeight="1">
+      <c r="D961" s="12"/>
+      <c r="E961" s="12"/>
+      <c r="F961" s="13"/>
+      <c r="G961" s="13"/>
+      <c r="H961" s="24"/>
+      <c r="I961" s="24"/>
+    </row>
+    <row r="962" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A962" s="1"/>
-      <c r="D962" s="16"/>
-[...6 lines deleted...]
-    <row r="963" ht="14.25" customHeight="1">
+      <c r="D962" s="12"/>
+      <c r="E962" s="12"/>
+      <c r="F962" s="13"/>
+      <c r="G962" s="13"/>
+      <c r="H962" s="24"/>
+      <c r="I962" s="24"/>
+    </row>
+    <row r="963" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A963" s="1"/>
-      <c r="D963" s="16"/>
-[...6 lines deleted...]
-    <row r="964" ht="14.25" customHeight="1">
+      <c r="D963" s="12"/>
+      <c r="E963" s="12"/>
+      <c r="F963" s="13"/>
+      <c r="G963" s="13"/>
+      <c r="H963" s="24"/>
+      <c r="I963" s="24"/>
+    </row>
+    <row r="964" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A964" s="1"/>
-      <c r="D964" s="16"/>
-[...6 lines deleted...]
-    <row r="965" ht="14.25" customHeight="1">
+      <c r="D964" s="12"/>
+      <c r="E964" s="12"/>
+      <c r="F964" s="13"/>
+      <c r="G964" s="13"/>
+      <c r="H964" s="24"/>
+      <c r="I964" s="24"/>
+    </row>
+    <row r="965" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A965" s="1"/>
-      <c r="D965" s="16"/>
-[...6 lines deleted...]
-    <row r="966" ht="14.25" customHeight="1">
+      <c r="D965" s="12"/>
+      <c r="E965" s="12"/>
+      <c r="F965" s="13"/>
+      <c r="G965" s="13"/>
+      <c r="H965" s="24"/>
+      <c r="I965" s="24"/>
+    </row>
+    <row r="966" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A966" s="1"/>
-      <c r="D966" s="16"/>
-[...6 lines deleted...]
-    <row r="967" ht="14.25" customHeight="1">
+      <c r="D966" s="12"/>
+      <c r="E966" s="12"/>
+      <c r="F966" s="13"/>
+      <c r="G966" s="13"/>
+      <c r="H966" s="24"/>
+      <c r="I966" s="24"/>
+    </row>
+    <row r="967" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A967" s="1"/>
-      <c r="D967" s="16"/>
-[...6 lines deleted...]
-    <row r="968" ht="14.25" customHeight="1">
+      <c r="D967" s="12"/>
+      <c r="E967" s="12"/>
+      <c r="F967" s="13"/>
+      <c r="G967" s="13"/>
+      <c r="H967" s="24"/>
+      <c r="I967" s="24"/>
+    </row>
+    <row r="968" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A968" s="1"/>
-      <c r="D968" s="16"/>
-[...6 lines deleted...]
-    <row r="969" ht="14.25" customHeight="1">
+      <c r="D968" s="12"/>
+      <c r="E968" s="12"/>
+      <c r="F968" s="13"/>
+      <c r="G968" s="13"/>
+      <c r="H968" s="24"/>
+      <c r="I968" s="24"/>
+    </row>
+    <row r="969" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A969" s="1"/>
-      <c r="D969" s="16"/>
-[...6 lines deleted...]
-    <row r="970" ht="14.25" customHeight="1">
+      <c r="D969" s="12"/>
+      <c r="E969" s="12"/>
+      <c r="F969" s="13"/>
+      <c r="G969" s="13"/>
+      <c r="H969" s="24"/>
+      <c r="I969" s="24"/>
+    </row>
+    <row r="970" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A970" s="1"/>
-      <c r="D970" s="16"/>
-[...6 lines deleted...]
-    <row r="971" ht="14.25" customHeight="1">
+      <c r="D970" s="12"/>
+      <c r="E970" s="12"/>
+      <c r="F970" s="13"/>
+      <c r="G970" s="13"/>
+      <c r="H970" s="24"/>
+      <c r="I970" s="24"/>
+    </row>
+    <row r="971" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A971" s="1"/>
-      <c r="D971" s="16"/>
-[...6 lines deleted...]
-    <row r="972" ht="14.25" customHeight="1">
+      <c r="D971" s="12"/>
+      <c r="E971" s="12"/>
+      <c r="F971" s="13"/>
+      <c r="G971" s="13"/>
+      <c r="H971" s="24"/>
+      <c r="I971" s="24"/>
+    </row>
+    <row r="972" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A972" s="1"/>
-      <c r="D972" s="16"/>
-[...6 lines deleted...]
-    <row r="973" ht="14.25" customHeight="1">
+      <c r="D972" s="12"/>
+      <c r="E972" s="12"/>
+      <c r="F972" s="13"/>
+      <c r="G972" s="13"/>
+      <c r="H972" s="24"/>
+      <c r="I972" s="24"/>
+    </row>
+    <row r="973" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A973" s="1"/>
-      <c r="D973" s="16"/>
-[...6 lines deleted...]
-    <row r="974" ht="14.25" customHeight="1">
+      <c r="D973" s="12"/>
+      <c r="E973" s="12"/>
+      <c r="F973" s="13"/>
+      <c r="G973" s="13"/>
+      <c r="H973" s="24"/>
+      <c r="I973" s="24"/>
+    </row>
+    <row r="974" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A974" s="1"/>
-      <c r="D974" s="16"/>
-[...6 lines deleted...]
-    <row r="975" ht="14.25" customHeight="1">
+      <c r="D974" s="12"/>
+      <c r="E974" s="12"/>
+      <c r="F974" s="13"/>
+      <c r="G974" s="13"/>
+      <c r="H974" s="24"/>
+      <c r="I974" s="24"/>
+    </row>
+    <row r="975" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A975" s="1"/>
-      <c r="D975" s="16"/>
-[...6 lines deleted...]
-    <row r="976" ht="14.25" customHeight="1">
+      <c r="D975" s="12"/>
+      <c r="E975" s="12"/>
+      <c r="F975" s="13"/>
+      <c r="G975" s="13"/>
+      <c r="H975" s="24"/>
+      <c r="I975" s="24"/>
+    </row>
+    <row r="976" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A976" s="1"/>
-      <c r="D976" s="16"/>
-[...6 lines deleted...]
-    <row r="977" ht="14.25" customHeight="1">
+      <c r="D976" s="12"/>
+      <c r="E976" s="12"/>
+      <c r="F976" s="13"/>
+      <c r="G976" s="13"/>
+      <c r="H976" s="24"/>
+      <c r="I976" s="24"/>
+    </row>
+    <row r="977" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A977" s="1"/>
-      <c r="D977" s="16"/>
-[...6 lines deleted...]
-    <row r="978" ht="14.25" customHeight="1">
+      <c r="D977" s="12"/>
+      <c r="E977" s="12"/>
+      <c r="F977" s="13"/>
+      <c r="G977" s="13"/>
+      <c r="H977" s="24"/>
+      <c r="I977" s="24"/>
+    </row>
+    <row r="978" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A978" s="1"/>
-      <c r="D978" s="16"/>
-[...6 lines deleted...]
-    <row r="979" ht="14.25" customHeight="1">
+      <c r="D978" s="12"/>
+      <c r="E978" s="12"/>
+      <c r="F978" s="13"/>
+      <c r="G978" s="13"/>
+      <c r="H978" s="24"/>
+      <c r="I978" s="24"/>
+    </row>
+    <row r="979" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A979" s="1"/>
-      <c r="D979" s="16"/>
-[...6 lines deleted...]
-    <row r="980" ht="14.25" customHeight="1">
+      <c r="D979" s="12"/>
+      <c r="E979" s="12"/>
+      <c r="F979" s="13"/>
+      <c r="G979" s="13"/>
+      <c r="H979" s="24"/>
+      <c r="I979" s="24"/>
+    </row>
+    <row r="980" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A980" s="1"/>
-      <c r="D980" s="16"/>
-[...6 lines deleted...]
-    <row r="981" ht="14.25" customHeight="1">
+      <c r="D980" s="12"/>
+      <c r="E980" s="12"/>
+      <c r="F980" s="13"/>
+      <c r="G980" s="13"/>
+      <c r="H980" s="24"/>
+      <c r="I980" s="24"/>
+    </row>
+    <row r="981" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A981" s="1"/>
-      <c r="D981" s="16"/>
-[...6 lines deleted...]
-    <row r="982" ht="14.25" customHeight="1">
+      <c r="D981" s="12"/>
+      <c r="E981" s="12"/>
+      <c r="F981" s="13"/>
+      <c r="G981" s="13"/>
+      <c r="H981" s="24"/>
+      <c r="I981" s="24"/>
+    </row>
+    <row r="982" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A982" s="1"/>
-      <c r="D982" s="16"/>
-[...6 lines deleted...]
-    <row r="983" ht="14.25" customHeight="1">
+      <c r="D982" s="12"/>
+      <c r="E982" s="12"/>
+      <c r="F982" s="13"/>
+      <c r="G982" s="13"/>
+      <c r="H982" s="24"/>
+      <c r="I982" s="24"/>
+    </row>
+    <row r="983" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A983" s="1"/>
-      <c r="D983" s="16"/>
-[...6 lines deleted...]
-    <row r="984" ht="14.25" customHeight="1">
+      <c r="D983" s="12"/>
+      <c r="E983" s="12"/>
+      <c r="F983" s="13"/>
+      <c r="G983" s="13"/>
+      <c r="H983" s="24"/>
+      <c r="I983" s="24"/>
+    </row>
+    <row r="984" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A984" s="1"/>
-      <c r="D984" s="16"/>
-[...6 lines deleted...]
-    <row r="985" ht="14.25" customHeight="1">
+      <c r="D984" s="12"/>
+      <c r="E984" s="12"/>
+      <c r="F984" s="13"/>
+      <c r="G984" s="13"/>
+      <c r="H984" s="24"/>
+      <c r="I984" s="24"/>
+    </row>
+    <row r="985" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A985" s="1"/>
-      <c r="D985" s="16"/>
-[...6 lines deleted...]
-    <row r="986" ht="14.25" customHeight="1">
+      <c r="D985" s="12"/>
+      <c r="E985" s="12"/>
+      <c r="F985" s="13"/>
+      <c r="G985" s="13"/>
+      <c r="H985" s="24"/>
+      <c r="I985" s="24"/>
+    </row>
+    <row r="986" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A986" s="1"/>
-      <c r="D986" s="16"/>
-[...6 lines deleted...]
-    <row r="987" ht="14.25" customHeight="1">
+      <c r="D986" s="12"/>
+      <c r="E986" s="12"/>
+      <c r="F986" s="13"/>
+      <c r="G986" s="13"/>
+      <c r="H986" s="24"/>
+      <c r="I986" s="24"/>
+    </row>
+    <row r="987" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A987" s="1"/>
-      <c r="D987" s="16"/>
-[...6 lines deleted...]
-    <row r="988" ht="14.25" customHeight="1">
+      <c r="D987" s="12"/>
+      <c r="E987" s="12"/>
+      <c r="F987" s="13"/>
+      <c r="G987" s="13"/>
+      <c r="H987" s="24"/>
+      <c r="I987" s="24"/>
+    </row>
+    <row r="988" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A988" s="1"/>
-      <c r="D988" s="16"/>
-[...6 lines deleted...]
-    <row r="989" ht="14.25" customHeight="1">
+      <c r="D988" s="12"/>
+      <c r="E988" s="12"/>
+      <c r="F988" s="13"/>
+      <c r="G988" s="13"/>
+      <c r="H988" s="24"/>
+      <c r="I988" s="24"/>
+    </row>
+    <row r="989" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A989" s="1"/>
-      <c r="D989" s="16"/>
-[...6 lines deleted...]
-    <row r="990" ht="14.25" customHeight="1">
+      <c r="D989" s="12"/>
+      <c r="E989" s="12"/>
+      <c r="F989" s="13"/>
+      <c r="G989" s="13"/>
+      <c r="H989" s="24"/>
+      <c r="I989" s="24"/>
+    </row>
+    <row r="990" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A990" s="1"/>
-      <c r="D990" s="16"/>
-[...6 lines deleted...]
-    <row r="991" ht="14.25" customHeight="1">
+      <c r="D990" s="12"/>
+      <c r="E990" s="12"/>
+      <c r="F990" s="13"/>
+      <c r="G990" s="13"/>
+      <c r="H990" s="24"/>
+      <c r="I990" s="24"/>
+    </row>
+    <row r="991" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A991" s="1"/>
-      <c r="D991" s="16"/>
-[...6 lines deleted...]
-    <row r="992" ht="14.25" customHeight="1">
+      <c r="D991" s="12"/>
+      <c r="E991" s="12"/>
+      <c r="F991" s="13"/>
+      <c r="G991" s="13"/>
+      <c r="H991" s="24"/>
+      <c r="I991" s="24"/>
+    </row>
+    <row r="992" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A992" s="1"/>
-      <c r="D992" s="16"/>
-[...6 lines deleted...]
-    <row r="993" ht="14.25" customHeight="1">
+      <c r="D992" s="12"/>
+      <c r="E992" s="12"/>
+      <c r="F992" s="13"/>
+      <c r="G992" s="13"/>
+      <c r="H992" s="24"/>
+      <c r="I992" s="24"/>
+    </row>
+    <row r="993" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A993" s="1"/>
-      <c r="D993" s="16"/>
-[...6 lines deleted...]
-    <row r="994" ht="14.25" customHeight="1">
+      <c r="D993" s="12"/>
+      <c r="E993" s="12"/>
+      <c r="F993" s="13"/>
+      <c r="G993" s="13"/>
+      <c r="H993" s="24"/>
+      <c r="I993" s="24"/>
+    </row>
+    <row r="994" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A994" s="1"/>
-      <c r="D994" s="16"/>
-[...6 lines deleted...]
-    <row r="995" ht="14.25" customHeight="1">
+      <c r="D994" s="12"/>
+      <c r="E994" s="12"/>
+      <c r="F994" s="13"/>
+      <c r="G994" s="13"/>
+      <c r="H994" s="24"/>
+      <c r="I994" s="24"/>
+    </row>
+    <row r="995" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A995" s="1"/>
-      <c r="D995" s="16"/>
-[...6 lines deleted...]
-    <row r="996" ht="14.25" customHeight="1">
+      <c r="D995" s="12"/>
+      <c r="E995" s="12"/>
+      <c r="F995" s="13"/>
+      <c r="G995" s="13"/>
+      <c r="H995" s="24"/>
+      <c r="I995" s="24"/>
+    </row>
+    <row r="996" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A996" s="1"/>
-      <c r="D996" s="16"/>
-[...6 lines deleted...]
-    <row r="997" ht="14.25" customHeight="1">
+      <c r="D996" s="12"/>
+      <c r="E996" s="12"/>
+      <c r="F996" s="13"/>
+      <c r="G996" s="13"/>
+      <c r="H996" s="24"/>
+      <c r="I996" s="24"/>
+    </row>
+    <row r="997" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A997" s="1"/>
-      <c r="D997" s="16"/>
-[...6 lines deleted...]
-    <row r="998" ht="14.25" customHeight="1">
+      <c r="D997" s="12"/>
+      <c r="E997" s="12"/>
+      <c r="F997" s="13"/>
+      <c r="G997" s="13"/>
+      <c r="H997" s="24"/>
+      <c r="I997" s="24"/>
+    </row>
+    <row r="998" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A998" s="1"/>
-      <c r="D998" s="16"/>
-[...6 lines deleted...]
-    <row r="999" ht="14.25" customHeight="1">
+      <c r="D998" s="12"/>
+      <c r="E998" s="12"/>
+      <c r="F998" s="13"/>
+      <c r="G998" s="13"/>
+      <c r="H998" s="24"/>
+      <c r="I998" s="24"/>
+    </row>
+    <row r="999" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A999" s="1"/>
-      <c r="D999" s="16"/>
-[...6 lines deleted...]
-    <row r="1000" ht="14.25" customHeight="1">
+      <c r="D999" s="12"/>
+      <c r="E999" s="12"/>
+      <c r="F999" s="13"/>
+      <c r="G999" s="13"/>
+      <c r="H999" s="24"/>
+      <c r="I999" s="24"/>
+    </row>
+    <row r="1000" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1000" s="1"/>
-      <c r="D1000" s="16"/>
-[...4 lines deleted...]
-      <c r="I1000" s="33"/>
+      <c r="D1000" s="12"/>
+      <c r="E1000" s="12"/>
+      <c r="F1000" s="13"/>
+      <c r="G1000" s="13"/>
+      <c r="H1000" s="24"/>
+      <c r="I1000" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="B1:C3"/>
   </mergeCells>
-  <printOptions/>
-  <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup fitToHeight="0" orientation="portrait"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2038 lines deleted...]
-</worksheet>
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>PEIA Plan Codes</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Travis A. Stone</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Travis A. Stone</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006D6D716D6AD78B4D99344B566EFAA2A4</vt:lpwstr>
   </property>
 </Properties>
 </file>